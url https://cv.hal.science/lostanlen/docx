--- v0 (2026-04-05)
+++ v1 (2026-05-03)
@@ -3916,243 +3916,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05137826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gradient Clipping Improves Neural Network Optimization for Perceptual Sound Matching</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Han Han</w:t>
+                <w:t xml:space="preserve">Taking Advantage of Emergent Properties of a Transformer for Music Representation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t>
+              <w:t xml:space="preserve">Digital Music Research Network (DMRN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05124224v1</w:t>
+                <w:t xml:space="preserve">hal-05433459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Advantage of Emergent Properties of a Transformer for Music Representation Learning</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+                <w:t xml:space="preserve">Gradient Clipping Improves Neural Network Optimization for Perceptual Sound Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Music Research Network (DMRN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05433459v1</w:t>
+                <w:t xml:space="preserve">hal-05124224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robust Deconvolution with Parseval Filterbanks</w:t>
               </w:r>
@@ -5873,260 +5873,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04145714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Few-shot bioacoustic event detection at the DCASE 2023 challenge</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Timing of dawn chorus in songbirds along an anthropization gradient: a species and community approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">International Congress for Conservation Biology (ICCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Conservation Biology, Jul 2023, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04265555v1</w:t>
+                <w:t xml:space="preserve">hal-04136245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of dawn chorus in songbirds along an anthropization gradient: a species and community approach</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Few-shot bioacoustic event detection at the DCASE 2023 challenge</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Nolasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Burooj Ghani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhr Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ester Vidaña-Vila</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Helen Whitehead</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress for Conservation Biology (ICCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Conservation Biology, Jul 2023, Kigali, Rwanda</w:t>
+              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId168" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136245v1</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04265555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient Evaluation Algorithms for Sound Event Detection</w:t>
               </w:r>
@@ -6814,234 +6814,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03774508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the timing of bird chorus along an anthropization gradient through a deep learning method and geomatic solutions</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Godet</w:t>
+                <w:t xml:space="preserve">MONYC: Music of New York City Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Zhao</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Mydlarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress for Conservation Biology 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Kigali, Rwanda</w:t>
+              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Spain. pp.191-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04168598v1</w:t>
+                <w:t xml:space="preserve">hal-03416126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONYC: Music of New York City Dataset</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Danielle Zhao</w:t>
+                <w:t xml:space="preserve">Exploring the timing of bird chorus along an anthropization gradient through a deep learning method and geomatic solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Godet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, Spain. pp.191-195</w:t>
+              <w:t xml:space="preserve">International Congress for Conservation Biology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416126v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Self-calibrating Acoustic Sensor Networks with Per-Channel Energy Normalization</w:t>
               </w:r>
@@ -8658,51 +8658,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162583v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prampart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2513543" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuexuan Kong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1646634" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670882v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cramer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farnsworth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Van Doren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3444486" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3393738" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ehler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3386492" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611461v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinard M&#252;ller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2024.3415569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Vahidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Nolasco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhr Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Morfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Strandburg-Peshkin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669865v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Desblancs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3297963" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979667v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyao Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyi Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Warrick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masun Nabhan Homsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Campoy Rodriguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac77d1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M van Doren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Dokter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14342" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629482v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chew" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3156785" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005277" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El-Hajj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim And&#233;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-020-00187-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andreux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Angles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Exarchakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Rochette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kelling" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Bello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214168" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cartwright" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2878620" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887403v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-018-0138-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitcheltree" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2602.11145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carmantini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minkyung Kwak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morandi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002450v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17502661" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198878v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124224v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433459v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Nenov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002401v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Abbasi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Holighaus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin J. Penn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701414v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Perfler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571550v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650754v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660514v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Wong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698561v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095391" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248131" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136348v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095894" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145714v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265555v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Nolasco" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burooj Ghani" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Vida&#241;a-Vila" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Whitehead" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136245v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180328v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Muradeli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212964v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Campoy Rodraguez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CinC53138.2021.9662908" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nolasco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Singh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vida&#241;a-Vila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grout" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morford" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outidrarine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774508v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168598v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416126v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fuentes" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zhao" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mydlarz" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381500v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hecker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168608v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Du Gardin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0087" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053474" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733487v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01559667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162583v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prampart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2513543" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuexuan Kong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1646634" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670882v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cramer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farnsworth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Van Doren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3444486" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3393738" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ehler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3386492" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611461v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinard M&#252;ller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2024.3415569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Vahidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Nolasco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhr Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Morfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Strandburg-Peshkin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669865v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Desblancs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3297963" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979667v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyao Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyi Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Warrick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masun Nabhan Homsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Campoy Rodriguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac77d1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M van Doren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Dokter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14342" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629482v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chew" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3156785" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005277" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El-Hajj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim And&#233;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-020-00187-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andreux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Angles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Exarchakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Rochette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kelling" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Bello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214168" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cartwright" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2878620" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887403v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-018-0138-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitcheltree" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2602.11145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carmantini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minkyung Kwak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morandi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002450v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17502661" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198878v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Nenov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002401v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Abbasi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Holighaus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin J. Penn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701414v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Perfler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571550v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650754v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660514v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Wong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698561v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095391" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248131" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136348v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095894" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145714v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Nolasco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burooj Ghani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Vida&#241;a-Vila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Whitehead" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180328v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Muradeli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212964v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Campoy Rodraguez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CinC53138.2021.9662908" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nolasco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Singh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vida&#241;a-Vila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grout" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morford" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outidrarine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774508v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fuentes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zhao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mydlarz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381500v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hecker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168608v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Du Gardin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0087" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053474" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733487v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01559667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>