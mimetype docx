--- v1 (2026-05-03)
+++ v2 (2026-05-24)
@@ -75,8228 +75,8636 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (23)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal shift in Eurasian Blackbird Turdus merula and European Robin Erithacus rubecula song under urban pressures</w:t>
+                <w:t xml:space="preserve">Listening with: Minds, machines, milieux, and music (L)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurent Godet</w:t>
+                <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Prampart</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bird Study</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1080/00063657.2025.2513543⟩</w:t>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, 159, pp.4149 - 4152. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0043893⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05162583v2</w:t>
+                <w:t xml:space="preserve">hal-05622902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Understanding Equivariant Self-Supervised Learning in Musical Pitch Class Space</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Violin &amp;quot;Playing-In'': Disentangling Physical Change from Player Adaptation via Physical Measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Pauget Ballesteros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Lalitte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudia Fritz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Acta Acustica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/aacus/2026035⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05297975v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05616028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editorial: Can technology save biodiversity?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Understanding Equivariant Self-Supervised Learning in Musical Pitch Class Space</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Frontiers in Conservation Science</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05338947v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05297975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">BirdVoxDetect : Large-Scale Detection and Classification of Flight Calls for Bird Migration Monitoring</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Editorial: Can technology save biodiversity?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gladys Barragan-Jason</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Elger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Cauchoix</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2024.3444486⟩</w:t>
+              <w:t xml:space="preserve">Frontiers in Conservation Science</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 6, pp.1646634. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3389/fcosc.2025.1646634⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04670882v2</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05338947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to Solve Inverse Problems for Perceptual Sound Matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Temporal shift in Eurasian Blackbird Turdus merula and European Robin Erithacus rubecula song under urban pressures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Benhamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2024.3393738⟩</w:t>
+              <w:t xml:space="preserve">Bird Study</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 72 (4), pp.346-358. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/00063657.2025.2513543⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04580765v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05162583v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instabilities in Convnets for Raw Audio</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Learning to Solve Inverse Problems for Perceptual Sound Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Peter Balazs</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/LSP.2024.3386492⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 32, pp.2605-2615. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2024.3393738⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04528116v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04580765v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Model-Based Deep Learning for Music Information Research: Leveraging diverse knowledge sources to enhance explainability, controllability, and resource efficiency</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">BirdVoxDetect : Large-Scale Detection and Classification of Flight Calls for Bird Migration Monitoring</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Salamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Farnsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gael Richard</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Benjamin M. Van Doren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/MSP.2024.3415569⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2024.3444486⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04611461v2</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04670882v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesostructures: Beyond Spectrogram Loss in Differentiable Time-Frequency Analysis</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instabilities in Convnets for Raw Audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyrus Vahidi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Peter Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 31, pp.1084-1088. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2024.3386492⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04118474v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04528116v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Learning to detect an animal sound from five examples</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Model-Based Deep Learning for Music Information Research: Leveraging diverse knowledge sources to enhance explainability, controllability, and resource efficiency</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gael Richard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inês Nolasco</w:t>
+                <w:t xml:space="preserve">Yi-Hsuan Yang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shubhr Singh</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Meinard Müller</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ecological Informatics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2023.102258⟩</w:t>
+              <w:t xml:space="preserve">IEEE Signal Processing Magazine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 41 (6), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/MSP.2024.3415569⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04194322v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04611461v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zero-Note Samba: Self-Supervised Beat Tracking</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Learning to detect an animal sound from five examples</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Inês Nolasco</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shubhr Singh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dorian Desblancs</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Veronica Morfi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ariana Strandburg-Peshkin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2023.3297963⟩</w:t>
+              <w:t xml:space="preserve">Ecological Informatics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 77, pp.102258. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ecoinf.2023.102258⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03669865v2</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04194322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">From HEAR to GEAR: Generative Evaluation of Audio Representations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesostructures: Beyond Spectrogram Loss in Differentiable Time-Frequency Analysis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xianyi Yang</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Cyrus Vahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">György Fazekas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 166, pp.48-64</w:t>
+              <w:t xml:space="preserve">Journal of the Audio Engineering Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 71 (9), pp.577-585</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979667v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04118474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Arrhythmia classification of 12-lead and reduced-lead electrocardiograms via recurrent networks, scattering, and phase harmonic correlation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Zero-Note Samba: Self-Supervised Beat Tracking</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Desblancs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physiological Measurement</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1361-6579/ac77d1⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, pp.1-13. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2023.3297963⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768767v1</w:t>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03669865v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Automated acoustic monitoring captures timing and intensity of bird migration</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">From HEAR to GEAR: Generative Evaluation of Audio Representations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lingyao Yan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin M van Doren</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Xianyi Yang</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Proceedings of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 166, pp.48-64</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03979670v1</w:t>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Scattering Transforms for Playing Technique Recognition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Changhong Wang</w:t>
+                <w:t xml:space="preserve">Arrhythmia classification of 12-lead and reduced-lead electrocardiograms via recurrent networks, scattering, and phase harmonic correlation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Warrick</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+                <w:t xml:space="preserve">Masun Nabhan Homsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Elaine Chew</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Adrián Campoy Rodriguez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 30, pp.1407-1421. </w:t>
+              <w:t xml:space="preserve">Physiological Measurement</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 43 (9), pp.094002. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/TASLP.2022.3156785⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1361-6579/ac77d1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03629482v2</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Polyphonic training set synthesis improves self-supervised urban sound classification</w:t>
+                <w:t xml:space="preserve">Automated acoustic monitoring captures timing and intensity of bird migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Félix Gontier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Benjamin M van Doren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurora Cramer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Salamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Fortin</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Catherine Lavandier</w:t>
+                <w:t xml:space="preserve">Adriaan Dokter</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1121/10.0005277⟩</w:t>
+              <w:t xml:space="preserve">Journal of Applied Ecology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1111/1365-2664.14342⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03262863v1</w:t>
+                <w:t xml:space="preserve">hal-03979670v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time-Frequency Scattering Accurately Models Auditory Similarities Between Instrumental Playing Techniques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Adaptive Scattering Transforms for Playing Technique Recognition</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Christian El-Hajj</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Elaine Chew</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1186/s13636-020-00187-z⟩</w:t>
+              <w:t xml:space="preserve">IEEE/ACM Transactions on Audio, Speech and Language Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.1407-1421. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/TASLP.2022.3156785⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03000693v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03629482v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kymatio: Scattering Transforms in Python</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Gaspar Rochette</w:t>
+                <w:t xml:space="preserve">Polyphonic training set synthesis improves self-supervised urban sound classification</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Félix Gontier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Fortin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Catherine Lavandier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1121/10.0005277⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02945354v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03262863v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fourier at the heart of computer music: From harmonic sounds to texture</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Time-Frequency Scattering Accurately Models Auditory Similarities Between Instrumental Playing Techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian El-Hajj</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathias Rossignol</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Grégoire Lafay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Andén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, </w:t>
+              <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 1 (1), pp.1-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.07.005⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1186/s13636-020-00187-z⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02283200v1</w:t>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03000693v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust sound event detection in bioacoustic sensor networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kymatio: Scattering Transforms in Python</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steve Kelling</w:t>
+                <w:t xml:space="preserve">Mathieu Andreux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Juan Pablo Bello</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Tomás Angles</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Georgios Exarchakis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roberto Leonarduzzi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gaspar Rochette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Machine Learning Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 21 (60), pp.1-6</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03979672v1</w:t>
+                <w:t xml:space="preserve">hal-02945354v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Per-Channel Energy Normalization: Why and How</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Fourier at the heart of computer music: From harmonic sounds to texture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...50 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joakim Andén</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 26 (1), pp.39-43. </w:t>
+              <w:t xml:space="preserve">Comptes Rendus. Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2878620⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.crhy.2019.07.005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03768723v1</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02283200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Robust sound event detection in bioacoustic sensor networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Salamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Farnsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steve Kelling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Pablo Bello</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 14 (10), pp.e0214168. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0214168⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03979672v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Per-Channel Energy Normalization: Why and How</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Salamon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Mcfee</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrew Farnsworth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IEEE Signal Processing Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 26 (1), pp.39-43. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/LSP.2018.2878620⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03768723v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Relevance-based quantization of scattering features for unsupervised mining of environmental audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grégoire Lafay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Andén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EURASIP Journal on Audio, Speech, and Music Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 2018 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1186/s13636-018-0138-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (48)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (49)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">SCRAPL: Scattering Transform with Random Paths for Machine Learning</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Le concept de fréquence : Repères historiques et méthodologiques pour la recherche musicale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2026, Lille, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05512410v1</w:t>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624820v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">GuqinSonGest: A multimodal and historically grounded dataset of guqin playing techniques</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">SCRAPL: Scattering Transform with Random Paths for Machine Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christopher Mitcheltree</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Learning Representations (ICLR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2026, Rio de Janeiro, Brazil. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2602.11145⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05095944v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05512410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un réseau de neurones frugal pour la détection bioacoustique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sébastien Faucou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Emmanuel Hladik</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GRETSI’25</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Strasbourg, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05151229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Residual Hybrid Filterbanks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xiran Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Ehler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Statistical Signal Processing Workshop (SSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Edinburgh, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05032079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioacoustics on Tiny Hardware at the BioDCASE 2025 Challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giovanni Carmantini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yasmine Benhamadi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Carreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Minkyung Kwak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ilaria Morandi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05304652v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le streaming comme infrastructure et comme mode de vie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rencontres nationales des recherches en musique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Direction générale de la création artistique, Mar 2025, Saint-Denis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05002450v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S-KEY: Self-Supervised Learning of Major and Minor Keys from Audio</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuexuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2025, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04993646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Listening is Better Understood with: Minds, Milieux, Machines and; Musics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId120" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Etienne Thoret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Symposium on Computer Music Multidisciplinary Research (CMMR)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Londres (Grande Bretagne), United Kingdom. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5281/zenodo.17502661⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05352701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Multi-Class-Token Transformer for Multitask Self-supervised Music Information Retrieval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuexuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Audio and Acoustics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2025, Tahoe City, CA, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05167812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">STOMP! Self-supervised beat induction by matching pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuexuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Society for Music Information Retrieval Late-Breaking/Demo (ISMIR-LBD)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05198878v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emergent musical properties of a transformer under contrastive self-supervised learning</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">GuqinSonGest: A multimodal and historically grounded dataset of guqin playing techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Romain Hennequin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Society on Music Information Retrieval (ISMIR) Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
+              <w:t xml:space="preserve">Sound and Music Computing Conference (SMC)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05137826v1</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05095944v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taking Advantage of Emergent Properties of a Transformer for Music Representation Learning</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId16" w:history="1">
+                <w:t xml:space="preserve">Emergent musical properties of a transformer under contrastive self-supervised learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yuexuan Kong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Hennequin</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Music Research Network (DMRN)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2025, Londres, United Kingdom</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Society on Music Information Retrieval (ISMIR) Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2025, Daejeon, South Korea</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05433459v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05137826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gradient Clipping Improves Neural Network Optimization for Perceptual Sound Matching</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Signal Processing Conference (EUSIPCO)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2025, Palermo, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05124224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Deconvolution with Parseval Filterbanks</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Taking Advantage of Emergent Properties of a Transformer for Music Representation Learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Balazs</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Sampling Theory and Applications (SampTA)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria</w:t>
+              <w:t xml:space="preserve">Digital Music Research Network (DMRN)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Londres, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05006852v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05433459v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust Multicomponent Tracking of Ultrasonic Vocalizations</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">Robust Deconvolution with Parseval Filterbanks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rossen Nenov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Sampling Theory and Applications (SampTA)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vienne, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05002401v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05006852v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId133" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rebound Effects Make Digital Audio Unsustainable</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Robust Multicomponent Tracking of Ultrasonic Vocalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId139" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reyhaneh Abbasi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicki Holighaus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId134" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dustin J. Penn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE International Symposium on the Internet of Sounds (IS2)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Erlangen, Germany</w:t>
+              <w:t xml:space="preserve">IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2025, Hyderabad, India</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId133" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04701414v2</w:t>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05002401v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixture of Mixups for Multi-label Classification of Rare Anuran Sounds</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Hold Me Tight : Stable Encoder-Decoder Design for Speech Enhancement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Perfler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Ehler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INTERSPEECH</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos, Greece</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId135" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04620733v1</w:t>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04708073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hold Me Tight : Stable Encoder-Decoder Design for Speech Enhancement</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Structure Versus Randomness in Computer Music and the Scientific Legacy of Jean-Claude Risset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INTERSPEECH</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, International Speech Communication Association (ISCA), Sep 2024, Kos, Greece</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04708073v1</w:t>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04571550v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId143" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Structure Versus Randomness in Computer Music and the Scientific Legacy of Jean-Claude Risset</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Phantasmagoria: Sound Synthesis After the Turing Test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Marseille, France</w:t>
+              <w:t xml:space="preserve">Speculative Sound Synthesis Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId143" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04571550v2</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04650754v4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Phantasmagoria: Sound Synthesis After the Turing Test</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Rebound Effects Make Digital Audio Unsustainable</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucie Bouchet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Speculative Sound Synthesis Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Graz, Austria</w:t>
+              <w:t xml:space="preserve">IEEE International Symposium on the Internet of Sounds (IS2)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Erlangen, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04650754v4</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04701414v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards Differentiable Motor Control of Bird Vocalizations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Mixture of Mixups for Multi-label Classification of Rare Anuran Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilyass Moummad</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Farrugia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Serizel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jeremy Froidevaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vocal Interactivity in-and-between Humans, Animals, and Robots (VIHAR)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">EUSIPCO 2024: 32nd European Signal Processing Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Lyon, France. pp.1282-1286, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO63174.2024.10715140⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660514v2</w:t>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04620733v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">STONE: Self-supervised Tonality Estimator</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards Differentiable Motor Control of Bird Vocalizations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2024, San Francisco, United States</w:t>
+              <w:t xml:space="preserve">Vocal Interactivity in-and-between Humans, Animals, and Robots (VIHAR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Kos, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04675781v1</w:t>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660514v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Machine listening in a neonatal intensive care unit</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">STONE: Self-supervised Tonality Estimator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stella Wong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t>
+              <w:t xml:space="preserve">International Society for Music Information Retrieval Conference (ISMIR)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2024, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04698561v2</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04675781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Towards multisensory control of physical modeling synthesis</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Machine listening in a neonatal intensive care unit</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Modan Tailleur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Philippe Rivière</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress &amp; Exposition on Noise Control Engineering (Inter-Noise)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
+              <w:t xml:space="preserve">Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2024, Tokyo, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04579720v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04698561v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Trainable signal encoders that are robust against noise</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Towards multisensory control of physical modeling synthesis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Loïc Jankowiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Felix Perfler</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress and Exposition on Noise Control Engineering (Inter-Noise)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
+              <w:t xml:space="preserve">International Congress &amp; Exposition on Noise Control Engineering (Inter-Noise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04697953v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04579720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perceptual–Neural–Physical Sound Matching</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Trainable signal encoders that are robust against noise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Balazs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniel Haider</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felix Perfler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Conference on Acoustics, Speech, and Signal Processing</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Congress and Exposition on Noise Control Engineering (Inter-Noise)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2024, Nantes (France), France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04027307v1</w:t>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04697953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fitting Auditory Filterbanks with Multiresolution Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Haider</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Peter Balazs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Workshop on Applications of Signal Processing to Acoustics and Audio (WASPAA 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, IEEE, Oct 2023, New Paltz, NY, United States. pp.1-5, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/WASPAA58266.2023.10248131⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170940v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anthropization and bird song in the Loire Estuary, France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Godet</w:t>
+                <w:t xml:space="preserve">Perceptual–Neural–Physical Sound Matching</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Prampart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Congrès du centenaire de l'Union Géographique Internationale (UGI)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Proceedings of the International Conference on Acoustics, Speech, and Signal Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes Island, Greece, France. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095391⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136348v1</w:t>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04027307v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Explainable Audio Classification of Playing Techniques with Layer-wise Relevance Propagation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Anthropization and bird song in the Loire Estuary, France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Congrès du centenaire de l'Union Géographique Internationale (UGI)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, UGI, Jul 2023, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04029145v1</w:t>
+            <w:hyperlink r:id="rId167" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Apprentissage de variété riemannienne pour l'analyse-synthèse de signaux non stationnaires</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Explainable Audio Classification of Playing Techniques with Layer-wise Relevance Propagation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023 )</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2023 IEEE International Conference on Acoustics, Speech, and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2023, Rhodes, Greece. pp.1-5, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP49357.2023.10095894⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04145714v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04029145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId163" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Timing of dawn chorus in songbirds along an anthropization gradient: a species and community approach</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">L. Godet</w:t>
+                <w:t xml:space="preserve">Apprentissage de variété riemannienne pour l'analyse-synthèse de signaux non stationnaires</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Prampart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pierre Aumond</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress for Conservation Biology (ICCB)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Society for Conservation Biology, Jul 2023, Kigali, Rwanda</w:t>
+              <w:t xml:space="preserve">XXIXème Colloque Francophone de Traitement du Signal et des Images (GRETSI 2023 )</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2023, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04136245v1</w:t>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04145714v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-shot bioacoustic event detection at the DCASE 2023 challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ines Nolasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Burooj Ghani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shubhr Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ester Vidaña-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Helen Whitehead</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04265555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Evaluation Algorithms for Sound Event Detection</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Timing of dawn chorus in songbirds along an anthropization gradient: a species and community approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Brian Mcfee</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8th Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE 2023)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2023, Tampere, Finland</w:t>
+              <w:t xml:space="preserve">International Congress for Conservation Biology (ICCB)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Society for Conservation Biology, Jul 2023, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04180328v3</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04136245v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differentiable Time-Frequency Scattering On GPU</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Efficient Evaluation Algorithms for Sound Event Detection</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brian Mcfee</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Digital Audio Effects Conference (DAFx)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">8th Workshop on Detection and Classification of Acoustic Scenes and Events (DCASE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2023, Tampere, Finland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03863423v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04180328v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arrhythmia Classification of Reduced-Lead Electrocardiograms by Scattering-Recurrent Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philip Warrick</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michael Eickenberg</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Masun Nabhan Homsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrian Campoy Rodraguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2021 Computing in Cardiology (CinC)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2021, Brno, Czech Republic. pp.1-4, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.23919/CinC53138.2021.9662908⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05212964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Few-shot bioacoustic event detection at the DCASE 2022 challenge</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I Nolasco</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Singh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Vidaña-Vila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E Grout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Morford</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03979696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId181" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring Eco-Acoustic Data with K-Determinantal Point Processes</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Differentiable Time-Frequency Scattering On GPU</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">John Muradeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyrus Vahidi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">DCASE 2022 - International Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">Digital Audio Effects Conference (DAFx)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId181" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03829922v1</w:t>
+            <w:hyperlink r:id="rId188" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03863423v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un processus ponctuel déterminantal fini pour l'exploration de données éco-acoustiques</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId183" w:history="1">
+                <w:t xml:space="preserve">Exploring Eco-Acoustic Data with K-Determinantal Point Processes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Outidrarine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Baudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Juan Sebastián Ulloa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GRETSI 2022</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
+              <w:t xml:space="preserve">DCASE 2022 - International Workshop on Detection and Classification of Acoustic Scenes and Events</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId185" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03774508v2</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03829922v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MONYC: Music of New York City Dataset</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Un processus ponctuel déterminantal fini pour l'exploration de données éco-acoustiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Baudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Outidrarine</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId193" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Juan Sebastián Ulloa</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2021, Online, Spain. pp.191-195</w:t>
+              <w:t xml:space="preserve">GRETSI 2022</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId186" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03416126v1</w:t>
+            <w:hyperlink r:id="rId194" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03774508v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploring the timing of bird chorus along an anthropization gradient through a deep learning method and geomatic solutions</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Self-calibrating Acoustic Sensor Networks with Per-Channel Energy Normalization</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Congress for Conservation Biology 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, Kigali, Rwanda</w:t>
+              <w:t xml:space="preserve">Euronoise</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Madeira, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168598v1</w:t>
+            <w:hyperlink r:id="rId195" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03381500v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Self-calibrating Acoustic Sensor Networks with Per-Channel Energy Normalization</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synopsis Seriation: A computer music piece made with time-frequency scattering and information geometry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florian Hecker</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Euronoise</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Madeira, Portugal</w:t>
+              <w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03381500v1</w:t>
+            <w:hyperlink r:id="rId196" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03313639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synopsis Seriation: A computer music piece made with time-frequency scattering and information geometry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Energy Efficiency is Not Enough: Towards a Batteryless Internet of Sounds</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernabeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId199" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Luc Béchennec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId200" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Briday</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Faucou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journées d'Informatique Musicale 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, AFIM, Jul 2021, Visioconférences, France</w:t>
+              <w:t xml:space="preserve">Proceedings of the International Workshop on the Internet of Sounds (IWIS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Audio Mostly, Sep 2021, Trento, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03313639v1</w:t>
+            <w:hyperlink r:id="rId197" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03324622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy Efficiency is Not Enough: Towards a Batteryless Internet of Sounds</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Exploring the timing of bird chorus along an anthropization gradient through a deep learning method and geomatic solutions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the International Workshop on the Internet of Sounds (IWIS)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Audio Mostly, Sep 2021, Trento, Italy</w:t>
+              <w:t xml:space="preserve">International Congress for Conservation Biology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Kigali, Rwanda</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId194" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03324622v1</w:t>
+            <w:hyperlink r:id="rId201" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168598v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An interactive Human-Animal-Robot approach to distance sampling in bioacoustics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">MONYC: Music of New York City Dataset</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Magdalena Fuentes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danielle Zhao</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...46 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mark Cartwright</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlie Mydlarz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">3rd International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+              <w:t xml:space="preserve">Detection and Classification of Acoustic Scenes and Events (DCASE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2021, Online, Spain. pp.191-195</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04168608v1</w:t>
+            <w:hyperlink r:id="rId202" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03416126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">WAV2SHAPE: Hearing the Shape of A Drum Machine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">An interactive Human-Animal-Robot approach to distance sampling in bioacoustics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierrick Arnaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Du Gardin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Forum Acusticum</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">3rd International Workshop on Vocal Interactivity in-and-between Humans, Animals and Robots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2021, Paris, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId201" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03234049v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04168608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Playing Technique Recognition by Joint Time–Frequency Scattering</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">WAV2SHAPE: Hearing the Shape of A Drum Machine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Elaine Chew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053474⟩</w:t>
+              <w:t xml:space="preserve">Forum Acusticum</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2020, Lyon, France. pp.647-654, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId210" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48465/fa.2020.0087⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277686v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03234049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive Time-frequency Scattering for Periodic Modulation Recognition in Music Signals</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId46" w:history="1">
+                <w:t xml:space="preserve">Playing Technique Recognition by Joint Time–Frequency Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanouil Benetos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elaine Chew</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Society for Music Information Retrieval Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">ICASSP 2020 - 2020 IEEE International Conference on Acoustics, Speech and Signal Processing (ICASSP)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2020, Barcelona (virtual), Spain. pp.881-885, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ICASSP40776.2020.9053474⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03277683v1</w:t>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277686v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Adaptive Time-frequency Scattering for Periodic Modulation Recognition in Music Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Changhong Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanouil Benetos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elaine Chew</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">20th International Society for Music Information Retrieval Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2019, Delft, Netherlands</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03277683v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Extended playing techniques: The next milestone in musical instrument recognition</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joakim Andén</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Lagrange</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5th International Conference on Digital Libraries for Musicology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01864986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (4)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S-KEY: Self-supervised Learning of Major and Minor Keys from Audio</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Modeling Battery Lifetime in TinyML-enabled Bioacoustic Surveys: A case study with the AudioMoth sensor and Yellowhammer (Emberiza citrinella)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yasmine Benhamadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId198" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Bernabeu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilaria Morandi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Minkyung Kwak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...28 lines deleted...]
-              <w:t xml:space="preserve">2025</w:t>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04733487v2</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05618450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Musical Metamerism with Time–Frequency Scattering</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">S-KEY: Self-supervised Learning of Major and Minor Keys from Audio</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yuexuan Kong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriel Meseguer-Brocal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">2024</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Lagrange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Hennequin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05499572v1</w:t>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04733487v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temporal structure of avian dawn chorus along an urbanization gradient</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Musical Metamerism with Time–Frequency Scattering</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abel Prampart</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...26 lines deleted...]
-              <w:t xml:space="preserve">2023</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Han Han</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04261154v1</w:t>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05499572v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Temporal structure of avian dawn chorus along an urbanization gradient</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Godet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abel Prampart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Lostanlen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId219" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Nabucet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Aumond</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2023</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId218" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04261154v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Differentiable Time-Frequency Scattering on GPU</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">John Muradeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrus Vahidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Changhong Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Han Han</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03768770v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8306,95 +8714,95 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prolégomènes aux réseaux de neurones multirésolution</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Cornell Lab of Ornithology; New York University. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId212" w:history="1">
+            <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02426057v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -8404,114 +8812,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutional operators in the time-frequency domain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Lostanlen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Signal and Image Processing. Université Paris sciences et lettres, 2017. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId223" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2017PSLEE012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-01559667v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId215"/>
+      <w:footerReference w:type="default" r:id="rId224"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -8658,51 +9066,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162583v2" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prampart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2513543" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297975v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuexuan Kong" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338947v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1646634" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670882v2" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cramer" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salamon" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farnsworth" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Van Doren" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3444486" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580765v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3393738" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528116v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haider" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ehler" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3386492" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611461v2" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Yang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinard M&#252;ller" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2024.3415569" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118474v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Vahidi" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194322v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Nolasco" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhr Singh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Morfi" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Strandburg-Peshkin" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102258" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669865v2" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Desblancs" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3297963" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979667v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyao Yan" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyi Yang" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768767v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Warrick" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masun Nabhan Homsi" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Campoy Rodriguez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac77d1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979670v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M van Doren" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Dokter" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14342" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629482v2" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chew" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3156785" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262863v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005277" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000693v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El-Hajj" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim And&#233;n" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-020-00187-z" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945354v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andreux" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Angles" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Exarchakis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Rochette" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283200v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.005" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979672v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kelling" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Bello" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214168" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768723v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cartwright" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2878620" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887403v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-018-0138-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512410v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitcheltree" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2602.11145" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095944v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151229v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032079v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhang" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304652v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carmantini" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minkyung Kwak" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morandi" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002450v2" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993646v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352701v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17502661" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167812v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198878v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137826v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433459v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124224v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006852v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Nenov" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002401v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Abbasi" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Holighaus" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin J. Penn" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701414v2" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouchet" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708073v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Perfler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571550v2" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650754v4" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660514v2" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675781v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Wong" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698561v2" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579720v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697953v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027307v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095391" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170940v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248131" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136348v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029145v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095894" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145714v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136245v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265555v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Nolasco" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burooj Ghani" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Vida&#241;a-Vila" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Whitehead" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180328v3" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863423v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Muradeli" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212964v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Campoy Rodraguez" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CinC53138.2021.9662908" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979696v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nolasco" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Singh" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vida&#241;a-Vila" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grout" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morford" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829922v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outidrarine" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774508v2" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416126v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fuentes" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zhao" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mydlarz" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168598v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381500v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313639v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hecker" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168608v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnaud" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Du Gardin" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234049v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0087" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277686v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053474" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277683v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864986v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733487v2" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499572v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261154v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768770v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426057v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01559667v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE012" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05622902v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Etienne Thoret" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Lostanlen" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0043893" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616028v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Pauget Ballesteros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lalitte" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudia Fritz" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/aacus/2026035" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05297975v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yuexuan Kong" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Meseguer-Brocal" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Lagrange" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Hennequin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05338947v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gladys Barragan-Jason" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Elger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Cauchoix" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcosc.2025.1646634" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05162583v2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Godet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abel Prampart" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmine Benhamadi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Aumond" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00063657.2025.2513543" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04580765v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Han Han" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3393738" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04670882v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurora Cramer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Salamon" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrew Farnsworth" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M. Van Doren" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2024.3444486" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04528116v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Haider" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Ehler" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Balazs" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2024.3386492" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04611461v2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gael Richard" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi-Hsuan Yang" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meinard M&#252;ller" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MSP.2024.3415569" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04194322v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#234;s Nolasco" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shubhr Singh" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Veronica Morfi" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariana Strandburg-Peshkin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoinf.2023.102258" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04118474v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrus Vahidi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Changhong Wang" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gy&#246;rgy Fazekas" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669865v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Desblancs" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2023.3297963" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979667v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lingyao Yan" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xianyi Yang" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768767v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Warrick" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Eickenberg" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Masun Nabhan Homsi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adri&#225;n Campoy Rodriguez" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1361-6579/ac77d1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979670v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin M van Doren" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriaan Dokter" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/1365-2664.14342" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03629482v2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanouil Benetos" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elaine Chew" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TASLP.2022.3156785" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03262863v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F&#233;lix Gontier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Fortin" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Lavandier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1121/10.0005277" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03000693v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian El-Hajj" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathias Rossignol" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gr&#233;goire Lafay" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joakim And&#233;n" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-020-00187-z" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02945354v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andreux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tom&#225;s Angles" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georgios Exarchakis" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roberto Leonarduzzi" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaspar Rochette" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02283200v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crhy.2019.07.005" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979672v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steve Kelling" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Pablo Bello" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0214168" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768723v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mark Cartwright" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brian Mcfee" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/LSP.2018.2878620" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887403v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s13636-018-0138-4" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624820v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florian Hecker" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05512410v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Mitcheltree" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2602.11145" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05151229v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Carreau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Faucou" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Hladik" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032079v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiran Zhang" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05304652v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Carmantini" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Minkyung Kwak" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaria Morandi" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002450v2" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04993646v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05352701v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5281/zenodo.17502661" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05167812v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05198878v2" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05095944v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05137826v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05124224v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05433459v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05006852v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rossen Nenov" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05002401v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reyhaneh Abbasi" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicki Holighaus" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dustin J. Penn" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708073v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Perfler" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04571550v2" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650754v4" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701414v2" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucie Bouchet" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-04620733v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilyass Moummad" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Farrugia" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Serizel" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jeremy Froidevaux" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO63174.2024.10715140" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660514v2" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04675781v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stella Wong" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04698561v2" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Modan Tailleur" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe Rivi&#232;re" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04579720v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Jankowiak" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04697953v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04170940v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/WASPAA58266.2023.10248131" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04027307v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095391" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136348v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Godet" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04029145v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP49357.2023.10095894" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04145714v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04265555v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Nolasco" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Burooj Ghani" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ester Vida&#241;a-Vila" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helen Whitehead" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136245v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04180328v3" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05212964v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrian Campoy Rodraguez" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/CinC53138.2021.9662908" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03979696v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I Nolasco" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Singh" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Vida&#241;a-Vila" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Grout" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Morford" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03863423v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=John Muradeli" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03829922v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Outidrarine" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Baudet" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Sebasti&#225;n Ulloa" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03774508v2" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381500v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03313639v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03324622v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Bernabeu" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc B&#233;chennec" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Briday" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168598v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03416126v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Magdalena Fuentes" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danielle Zhao" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlie Mydlarz" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04168608v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Arnaud" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Du Gardin" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234049v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48465/fa.2020.0087" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277686v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICASSP40776.2020.9053474" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03277683v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01864986v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05618450v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04733487v2" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05499572v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04261154v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Nabucet" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03768770v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426057v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-01559667v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2017PSLEE012" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>