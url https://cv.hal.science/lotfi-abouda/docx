--- v0 (2026-03-20)
+++ v1 (2026-04-29)
@@ -1300,196 +1300,196 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03353771v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le futur antérieur en français</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">De l’emploi du futur antérieur en français oral</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N° 201 (1), pp.5-12. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/lf.201.0005⟩</w:t>
+              <w:t xml:space="preserve">, 2019, N° 201 (1), pp.95-113. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/lf.201.0095⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-04373742v1</w:t>
+                <w:t xml:space="preserve">halshs-04373737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De l’emploi du futur antérieur en français oral</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le futur antérieur en français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Danh-Thành Do-Hurinville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Langue française</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2019, N° 201 (1), pp.95-113. </w:t>
+              <w:t xml:space="preserve">, 2019, N° 201 (1), pp.5-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/lf.201.0095⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/lf.201.0005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04373737v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-04373742v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marc Fryd et Pierre-Don Giancarli (éds.). –– Aorists and Perfects. Synchronic and diachronic perspectives. Leiden / Boston, Brill-Rodopi, 2017</w:t>
               </w:r>
@@ -3757,96 +3757,111 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une cartographie de l'usage du présent futural en français oral hexagonal</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">C'est clair ! Unité phraséologique et/ou marqueur discursif ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lian Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28e Colloque international annuel de l'AFLS, Le français en marche et en marge(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">Colloque international
+
+. Approche interdisciplinaire des unités phraséologiques (UP) dans les langues du monde : Linguistique - TAL &amp; IA - Traduction - Littérature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05449049v1</w:t>
+                <w:t xml:space="preserve">hal-04992332v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Trop. L’intensité sans excès</w:t>
               </w:r>
@@ -3908,111 +3923,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05449069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C'est clair ! Unité phraséologique et/ou marqueur discursif ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Une cartographie de l'usage du présent futural en français oral hexagonal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international
-[...5 lines deleted...]
-              <w:t xml:space="preserve">, DAO Huy-Linh; CHEN Lian 陈恋; DO-HURINVILLE Danh-Thành, Mar 2025, Paris, France</w:t>
+              <w:t xml:space="preserve">28e Colloque international annuel de l'AFLS, Le français en marche et en marge(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04992332v1</w:t>
+                <w:t xml:space="preserve">halshs-05449049v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modalisations du dire en français et en italien parlés. Le cas des marqueurs 'disons', 'on va dire' et 'diciamo</w:t>
               </w:r>
@@ -5430,96 +5430,96 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01627261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quand cesse-ton d'être migrant ? Le traitement de la crise des réfugiés par la presse française</w:t>
+                <w:t xml:space="preserve">Conséquences morphologiques du traitement du conditionnel comme un temps de l'indicatif</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les discours spécialisés : enjeux, descriptions et pratiques</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, LLTA &amp; L'institut des langues de Gabès, Oct 2016, Gabès, Tunisie</w:t>
+              <w:t xml:space="preserve">5e Congrès Mondial de Linguistique Française </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01473937v1</w:t>
+                <w:t xml:space="preserve">halshs-01318790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Covering various Needs in Temporal Annotation: a Proposal of Extension of ISO TimeML that Preserves Upward Compatibility</w:t>
               </w:r>
@@ -5624,260 +5624,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01318792v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Conséquences morphologiques du traitement du conditionnel comme un temps de l'indicatif</w:t>
+                <w:t xml:space="preserve">Quand cesse-ton d'être migrant ? Le traitement de la crise des réfugiés par la presse française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">5e Congrès Mondial de Linguistique Française </w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2016, Tours, France</w:t>
+              <w:t xml:space="preserve">Les discours spécialisés : enjeux, descriptions et pratiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, LLTA &amp; L'institut des langues de Gabès, Oct 2016, Gabès, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01318790v1</w:t>
+                <w:t xml:space="preserve">halshs-01473937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La mise en scène dans la représentation des interactions autres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nina Rendulic</w:t>
+                <w:t xml:space="preserve">Grammaticalisation du futur périphrastique en français contemporain : une résistance normative ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Abouda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Abouda</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Xe Congrès International de Linguistique Française</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2013, Cadix, Espagne. pp.287-298. ISBN : 978-2-35935-155-2</w:t>
+              <w:t xml:space="preserve">Colloque international d'études romanes "Normes et grammaticalisation : le cas des langues romanes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2015, Sofia, Bulgarie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01318784v1</w:t>
+                <w:t xml:space="preserve">halshs-01318795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grammaticalisation du futur périphrastique en français contemporain : une résistance normative ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">La mise en scène dans la représentation des interactions autres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nina Rendulic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Abouda</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marie Skrovec</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international d'études romanes "Normes et grammaticalisation : le cas des langues romanes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2015, Sofia, Bulgarie</w:t>
+              <w:t xml:space="preserve">Xe Congrès International de Linguistique Française</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2013, Cadix, Espagne. pp.287-298. ISBN : 978-2-35935-155-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01318795v1</w:t>
+                <w:t xml:space="preserve">halshs-01318784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du mouvement au figement : pragmaticalisation de la forme on va dire. Etude micro-diachronique sur un corpus oral</w:t>
               </w:r>
@@ -6947,51 +6947,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="8EC2196E"/>
+    <w:nsid w:val="A28228A4"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7095,51 +7095,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FEA2D990"/>
+    <w:nsid w:val="622D362C"/>
     <w:multiLevelType w:val="multilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7329,51 +7329,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lotfi-abouda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9961-4285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154458406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/154458406" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358629648" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-9326-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.226.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.226.0099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Ben Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.222.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Ben" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373742v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.201.0005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373737v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.201.0095" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184611004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.479" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rendulic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9353" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azouzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;n Do-Hurinville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Azzopardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.497" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05449049v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05449069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992332v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gerstenberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malek Bahri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Krimou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473937v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318790v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318784v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318795v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04376004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997PA070040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04375996v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01473407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lotfi-abouda" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-9961-4285" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154458406" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/154458406" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000358629648" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.researcherid.com/rid/C-9326-2017" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448993v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Abouda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Skrovec" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flora Badin" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05448932v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Lefeuvre" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lfa.231.0133" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373711v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.226.0009" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373701v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.226.0099" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373677v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Ben Ahmed" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lang.222.0095" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353771v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yossra Ben" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373737v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.201.0095" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04373742v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/lf.201.0005" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373610v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03353763v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03020792v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20184611004" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03017707v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.479" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03021024v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022883v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nina Rendulic" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/discours.9353" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318786v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01451870v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Poncharal" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318783v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471276v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471261v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471252v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471199v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471249v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471242v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04373644v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471269v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471259v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05358214v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ammar Azouzi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lian Chen" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huy Linh Dao" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh Th&#224;nh Do-Hurinville" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473926v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467642v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467651v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467772v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Danh-Th&#224;n Do-Hurinville" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05467783v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Azzopardi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/rsp.497" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03174863v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325632v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01370488v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04992332v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05449069v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dugua" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05449049v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05252467v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Biagio Ursi" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04855504v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376020v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376049v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annette Gerstenberg" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04478133v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Layal Kanaan-Caillol" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376018v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Malek Bahri" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04376017v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03521076v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fanny Krimou" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Cloiseau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Nemo" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023138v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Enguehard" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/shsconf/20207809010" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02523135v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilaine Wang" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Antoine" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Waszczuk" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Pelletier" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03023109v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03022885v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01967490v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lo&#239;c Li&#233;geois" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01962482v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01627261v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Schang" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318790v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318792v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Couillault" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01473937v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318795v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318784v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01318794v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01075207v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Lefeuvre" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agata Savary" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01325203v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162506v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Baude" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01162533v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471273v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01471278v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02295494v2" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anais Anais Lefeuvre-Halftermeyer" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04376004v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/1997PA070040" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-04375996v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-01473407v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>