--- v1 (2026-04-09)
+++ v2 (2026-05-01)
@@ -1,51 +1,51 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lotfi Aleya </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Biology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lotfi-aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9742-4368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031904793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2537515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000006517167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lotfi Aleya is a Exceptional Class Professor of Biology (EX2), teaching at both the Faculty of Science and Faculty of Medicine, Besançon, France. He is Editor and Associate Editor of many journals (Journal of Personalized Medecine, Science of the Total Environment, Harmful Algae, Environmental Science and Pollution Research, Frontiers in Pharmacology, Frontiers in Physiology, Current Opinion in Environmental Science & Health, Sustainability…..). He published over than 400 papers  at many peer-reviewed journals related to Microbiology, Protistology, Harmful microrganisms, Ecotoxicology, and Medicine. He published many books and chapters and supervised 34 Ph. D thesis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">h-index : 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Among top 2% of world’s most-cited researchers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (257)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophthalmotoxicology of polyhalogenated compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 520, pp.154337. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2025.154337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastisphere dynamics in Mediterranean aquaculture: Microbial colonization and pollution in fish farm cages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Moncer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.107558. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue carbon stock in Tunisian coastal sediments: First assessment and implications for ecosystem conservation and climate change mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ben Mna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina as a natural shield: a comprehensive review of its protective effects against lead toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.3579 - 3610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Solid-Phase UV Fluorescence Spectroscopy for Rapid Detection of Polycyclic Aromatic Hydrocarbons in the Land Snail Bioindicator, Cantareus aspersus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Casañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bioassays and Biosensors for Rapid Detection and Analysis (2nd Edition), 15 (7), pp.450. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15070450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perspective on Evaluating Life Stage Differences in Drug Dosages for Drug Labeling and Instructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianshu Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin van den Oord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (5), pp.95. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12248-024-00964-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach to hydrogeochemical appraisal of groundwater quality concerning arsenic contamination and its suitability analysis for drinking purposes using water quality index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian-Chun Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdur Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.20455. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-40105-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to establish an international vaccine candidate pool for potential highly infectious respiratory disease: a community’s view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Chemaitelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esayas Kebede Gudina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae colonization and trace element accumulation on the plastisphere of marine plastic debris in Monastir Bay (Eastern Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Tarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alsubih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virgínia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (12), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-23930-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of larval diets on the life table parameters of dengue mosquito, Aedes aegypti (L.) (Diptera: Culicidae) using age-stage two sex life table theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kamran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inamullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ur Rahman Saljoqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarir Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39270-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two birds with one stone: oyster mushroom mediated bimetallic Au-Pt nanoparticles for agro-waste management and anticancer activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek K. Chaturvedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj K. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghvendra A. Bohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachchida Nand Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.13761-13775. </w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11435-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of UPP pathway in amelioration of diabetes-associated complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Habibur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harlokesh Narayan Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-12781-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective plan for global testing - An infection rate stratified, algorith guided, multiple-level, continuously pooled testing strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianshu Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carolyn Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Thomason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 765, pp.144251. </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity of SARS-CoV2 and Environmental Settings: Possible Association with Neurological Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharifa Hasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Farhad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Jalouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Giash Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12035-020-02239-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between population density and infection rate suggests the importance of social distancing and travel restriction in reducing the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heliang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-12364-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link among microbiota, epigenetics, and disease development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El-Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-13862-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on Multi-targeted Role of Curcumin: a Boon in Therapeutic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhuri Grover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sachdeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-12809-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of metallic pollutants in neurodegeneration: effects of aluminum, lead, mercury, and arsenic in mediating brain impairment events and autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishnoor Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Habibur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-12255-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxychloroquine in COVID-19: therapeutic promises, current status, and environmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anju Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janmejai Kumar Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haris Siddiqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-12200-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold modification by reduction of a diazonium salt prepared from an aliphatic diamine: a new useful means to remove hazardous substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kandory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cattey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15696-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expatiating the impact of anthropogenic aspects and climatic factors on long-term soil monitoring and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Aloui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-14127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated pest management (IPM) for Ectomyelois ceratoniae on date palm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaynine Laghfiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.100219. </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2020.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of excessive antibiotic consumption and environmental influences correlated with the occurrence of resistance to antimicrobial agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Carmen Zaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.100224. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2020.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19: a new emerging respiratory disease from the neurological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El-Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-12969-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroplasticity and environment: A pharmacotherapeutic approach toward preclinical and clinical understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Patni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisha Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devesh Tewari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.100210. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2020.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Potential of Polyphenols in the Management of Diabetic Neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuzhat Tabassum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faissal Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/9940169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of pesticide use in Moroccan apple orchards and its effects on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Farahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaynine Laghfiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.100223. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2020.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 vaccine: Call for employees in internationaltransportation industries and international travelers as the firstpriority in global distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Zangerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.134-138. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/med-2021-0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtica dioica extracts abolish scopolamine-induced neuropathies in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali H. Abu Almaaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehab M. Mosaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham H. A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada A. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-12025-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the role of brain and peripheral aβ in the pathogenesis of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devesh Tewari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijo Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Neurological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.116974. </w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jns.2020.116974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Insight into the Therapeutic Promise ofFlavonoids against Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Niaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1267), pp.1. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25061267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina platensis Reduced Oxidative Damage Induced by Chlorpyrifos Toxicity in Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud A.O. Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbadawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alkahtani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Effects of Pollutants on Fish, 10 (473), </w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10030473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnosic acid alleviates chlorpyrifos-induced oxidative stress and inflammation in mice cerebral and ocular tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alkahtane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esraa Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Alarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-07736-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic nanoparticles for hyperthermia in cancer treatment: an emerging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jobin Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seetha Harilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Githa Elizabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Della Grace Thomas Parambi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-07231-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of thymoquinone and diallyl sulphide against malathion-induced toxicity in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungău</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Bin-Jumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attalla El-Kott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-07580-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of nitrogen loads on the water and biota in a karst river (Loue River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 847 (11), pp.2433-2448. </w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-020-04264-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 Outbreak: Pathogenesis, Current Therapies, and Potentials for Future Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Farhad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharifa Hasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mir Imam Ibne Wahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2020.563478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the microbiological contamination along with environmental factors of old books in the 1490-founded Bistrița Monastery, Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Glevitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Laura Vică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela-Alina Dumitrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11170-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New solutions to reduce greenhouse gas emissions through energy efficiency of buildings of special importance – Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Francesca Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Elena Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Bungău</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 718, pp.137446. </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the anticancer activity of withaferin A, an active constituent of the Indian ginseng Withania somnifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Sankar Sivasankarapillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshmi Madhu Kumar Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Rahdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Carmen Zaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-09028-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights into the role of pyroptosis in rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Chadha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retram.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of garlic (Allium sativum) oil on cisplatin-induced hepatorenal biochemical and histopathological alterations in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haidy G. Abdel-Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina A. Dessouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali H. El-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina M. Khodeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.136338. </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors inducing bryophyte growth on prehistoric pigments and effect of UV-C treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Einhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-10681-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Physical and Chemical Stability of Different Magnesium Compounds in Tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Moisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Uivarosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Cadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Cristina Moleriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (2), pp.22-29. </w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/RC.20.2.7886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroprotective role of polyphenols against oxidative stress-mediated neurodegeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 886, pp.173412. </w:t></w:r><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejphar.2020.173412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaempferol protects against cadmium chloride-induced hippocampal damage and memory deficits by activation of silent information regulator 1 and inhibition of poly (ADP-Ribose) polymerase-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attalla Farag El-Kott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Karim M. Abd-Lateif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba S. Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Morsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam H. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 728, pp.138832 -. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging promise of sulforaphane-mediated Nrf2 signaling cascade against neurological disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Jakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thangapandiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135624. </w:t></w:r><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina platensis mediated the biochemical indices and antioxidative function of Nile tilapia (Oreochromis niloticus) intoxicated with aflatoxin B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud A.O. Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A. Alkahtane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany M.R. Abdel-Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2020.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Oregano Oil on Fungal Infections Associated with Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Claudia Ghitea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Purza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Otrisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (1), pp.335-341. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/RC.20.1.7854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the therapeutic promise of targeting HMGB1 in rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishnoor Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.118164. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2020.118164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat biological responses to stress caused by cadmium, nickel and lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar R. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Masoud Kandeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doaa Ghareeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir M. Ghoneim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser I. Talha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 706, 10 p. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental pollutants and the risk of neurological disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11272-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydro- and osmo-priming on sunflower seeds to break dormancy and improve crop performance under water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Ezzaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Alaoui-Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-07893-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitudes, and practices of Egypt’s future physicians towards antimicrobial resistance (KAP-AMR study): a multicenter cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ibrahim Abdelraoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdel-Maboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerollos Shaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Menshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08534-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of proteostasis dysfunction secondary to environmental and genetic causes on neurodegenerative diseases progression and potential therapeutic intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmagid M. Elmatboly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M. Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia A. Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Benmelouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May N. Bin-Jumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-07914-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of anti-gas military garments, considering exposure to gas organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Otrisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Friess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 714, pp.136819. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the Chemical Composition of the Essential Oil of Lavandula angustifolia Mill., Moldoveanca 4 Romanian Variety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bogdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Copolovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (4), pp.307-315. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/RC.20.7.8249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of thymoquinone against acrylamide-induced liver, kidney and brain oxidative damage in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma I. Abo El-Ela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima K. Alshahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Bin-Jumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Zharani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-09516-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynara scolymus leaves extract alleviates nandrolone decanoate-induced alterations in testicular function and sperm quality in albino rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Taha Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeer Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdel-Daim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.5009-5017. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-07302-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of Himalayan black rock salt by SEM, XRD and in-vitro antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Chander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devesh Tewari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vipul Negi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumud Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.141269. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination Drug Therapy for the Management of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Development of Novel Drugs for Alzheimer's Disease and Myasthenia Gravis, 21 (9), pp.3272. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21093272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of chromium to combat thermal stress in animals: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Bin-Jumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E. Abd El-Hack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh A. Abdelnour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmeen A. Hendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hager A. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135996. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in nanotechnology, nanopollution, nanotoxicology, and nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.18963-18965. </w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08800-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fucoidan protects against subacute diazinon-induced oxidative damage in cardiac, hepatic, and renal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshak Bahbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungău</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alyousif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-07711-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile Infection Epidemiology over a Period of 8 Years—A Single Centre Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Negrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Carmen Nistor-Cseppento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamim Ahmad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Andrei Maghiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.4439. </w:t></w:r><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12114439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nCOVID-19 Pandemic: From Molecular Pathogenesis to Potential Investigational Therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Farhad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawaher A. Abdulhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Asraful Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2020.00616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fucoidan on the hematic indicators and antioxidative responses of Nile tilapia (Oreochromis niloticus) fed diets contaminated with aflatoxin B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud A.O. Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alkahtani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-07854-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and its biomedical applications in health and diseases: special focus on drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuzhat Zahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raihanatul Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devesh Tewari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sajid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-05211-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium overload modulates piroxicam-regulated oxidative damage and apoptotic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omayma A. Abou-Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein A. Abdel-Maksoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-05783-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of Etueffont (France) lagooning treatment system: Report from a 16-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 648, pp.518 - 529. </w:t></w:r><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger extract ameliorates Bisphenol A (BPA)-induced disruption in thyroid hormones synthesis and metabolism: Involvement of Nrf-2/HO-1 pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman T. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid S. Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tarek Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.134664. </w:t></w:r><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed changes for post-closure monitoring of Etueffont landfill (France) from a 9-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Gabriela Bungau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 656, pp.634-644. </w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What antibiotics for what pathogens? The sensitivity spectrum of isolated strains in an intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Carmen Zaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Mihai Vesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 687, pp.118-127. </w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of combining modern recovery techniques with neurotrophic medication and standard treatment in stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Uivarosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Iovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Carmen Nistor-Cseppento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Endres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 679, pp.80-87. </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Signal Regulating Potential of Small Molecule Biflavonoids to Combat Neuropathological Insults of Alzheimer Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devesh Tewari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijo Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.134836. </w:t></w:r><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties and Water Quality Index of Groundwater of Selected Wells in Najaf City Southern Iraq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahman Fayyadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussain Musa Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.9995-10009. </w:t></w:r><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36478/jeasci.2019.9995.10009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholinesterase Inhibitors for Alzheimer Disease: Multitargeting Strategy based on Anti-Alzheimer's Drugs Repositioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mst. Marium Begum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thangapandiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sohanur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612825666191008103141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the stability and compatibility of the cosmetic products with Lavandula angustifolia oil kept in PPH polypropylene homopolymer plastic containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bogdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Endres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Uivarosanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiale Plastice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.545-551. </w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/MP.19.1.5138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorate Electrochemical Removal from Aqueous Media Based on a Possible Autocatalytic Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Elena Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petronel Mustatea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Endres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie (Bucharest)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (1), pp.185-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fucoidan alleviates microcystin-LR-induced hepatic, renal, and cardiac oxidative stress and inflammatory injuries in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A. Alkahtane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman T. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moonerah Alnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Alarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06931-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting emergency workers and armed forces from volatile toxic compounds: Applicability of reversible conductive polymer-based sensors in barrier materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Otrisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Obsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Florus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 694, pp.133736. </w:t></w:r><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.133736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbs as thermoregulatory agents in poultry: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E. Abd El-Hack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh A. Abdelnour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman E. Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa F. Khafaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.134399. </w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ameliorative effects of ceftriaxone and vitamin E against cisplatin-induced nephrotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr E. El-Bialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alkahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04801-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nephroprotective effects of allicin and ascorbic acid against cisplatin-induced toxicity in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoria Donia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Alarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alkahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04780-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical strategies for gallic acid detection: Potential for application in clinical, food or environmental analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Di Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Floroian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Restani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 672, pp.129-140. </w:t></w:r><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of analgesics use in early pregnancy: Results of tests on mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu E. Iacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Iacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Dumitru Moleriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of human giardiasis in Romania: A 14 years survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Codrean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan L. Dumitrascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codrean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary inclusion of chromium propionate on growth performance, intestinal health, immune response and nutrient transporter gene expression in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Musa Bodinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingzhu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 p. </w:t></w:r><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of fungi proliferation and diversity in cultural heritage: Reactions to UV-C treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 647, pp.905 - 913. </w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Spirulina platensis and ascorbic acid on amikacin-induced nephrotoxicity in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hira Ijaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussien Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04249-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote induction of cellular immune response in mice by anti-meningococcal nanocochleates - nanoproteoliposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Tamargo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fleitas Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Infante Bourzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanet Márquez Nápoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Ramírez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 668, pp.1055-1063. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutri-priming as an efficient means to improve the agronomic performance of molybdenum in common bean (Phaseolus vulgaris L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choukri Majda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoui Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abouabdillah Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaoui-Sossé Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 661, pp.654-663. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving performance of a pharmacy in a Romanian hospital through implementation of an internal management control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Georgeta Daina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sabău</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Marius Daina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Neamțu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 675, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal transfer budgets in a Mediterranean marine environment subjected to natural and anthropogenic inputs: case of the Mejerda River Delta (Gulf of Tunis, northern Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191 (6), </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-019-7521-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of hesperidin and diosmin against acrylamide-induced liver, kidney, and brain oxidative damage in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelazim E. Elhelaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadah Albasher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Alfarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafa Almeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshak I. Bahbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06660-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina platensis ameliorates the sub chronic toxicities of lead in rabbits via anti-oxidative, anti- inflammatory, and immune stimulatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleem H. Aladaileh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa F. Khafaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E. Abd El-Hack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naif A. Al-Gabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad H. Abukhalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.134879. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute oral toxicity study on Wistar rats fed microalgal protein hydrolysates from Bellerochea malleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Barkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Ketata Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiya Sellami Boudawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Faouzi Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-4007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard management under the effects of climate change: implications for apple, plum, and almond growing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alexandru Gitea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Gitea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Purza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Dora Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04214-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of organic biomedical waste into potential fertilizer using isolated organisms from cow dung for a cleaner environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja M. Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranjali P. Mahamuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma A. Chougule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-05795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piperine Enhances the Antioxidant and Anti-Inflammatory Activities of Thymoquinone against Microcystin-LR-Induced Hepatotoxicity and Neurotoxicity in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amany A. Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/1309175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulatory effects of sesame oil and ascorbic acid on abamectin-induced oxidative stress in rat liver and brain tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeer M. Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman T. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.134882. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, iron and sulphur cycling in the sediments of a Mediterranean lagoon (Ghar El Melh, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan van de Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.156-169. </w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immuno-toxicological Evaluation of the Adjuvant Formulations for Experimental Anti-meningococcal Vaccines without Aluminium Hydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Tamargo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fleitas Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanet Márquez Nápoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Infante Bourzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie (Bucharest)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (4), </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/RC.19.4.7103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moringa seed extract alleviates titanium oxide nanoparticles (TiO2-NPs)-induced cerebral oxidative damage, and increases cerebral mitochondrial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A. Kandeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman T. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid S. Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-05514-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of instillation treatment with hyaluronic acid in relieving symptoms in patients with BPS/IC and uncomplicated recurrent urinary tract infections - Long-term results of a multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Scarneciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aura-Mihaela Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia C. Scarneciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Gabriel Bratu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.105067. </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2019.105067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different sludge compositions on understorey vegetation in an amended Pinus pinatser forest plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 640-641, pp.1082 - 1087. </w:t></w:r><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thymoquinone and diallyl sulfide protect against fipronil-induced oxidative injury in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem M. Shaheen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman A. Toraih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal S. Fawzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2386-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfide influence on metal behavior in a polluted southern Mediterranean lagoon: implications for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sebei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0529-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic effects of Spirulina platensis on diazinon-induced hemato-biochemical alterations and oxidative stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha I. Alkhalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman A. Toraih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal S. Fawzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2761-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of UV-C radiation on Chlorella vulgaris, a biofilm-forming alga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1380-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental toxicity of carbon nanoparticles during embryogenesis in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia H. Samak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser S. El-Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem M. Shaheen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali H. El-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E. Abd El-Hack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3675-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Lemna minor (duckweed) and Corbicula fluminea (freshwater clam) as potential indicators of contaminated aquatic ecosystems: responses to presence of psychoactive drug mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mazzitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11192-11204. </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8447-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of biocides, allelopathic substances and UV-C as treatments for biofilm proliferation on heritage monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleviation of Drugs and Chemicals Toxicity: Biomedical Value of Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abo-El-Sooud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona G. Bungǎu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Najda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/6276438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of cinnamon against acetaminophen-mediated cellular damage and apoptosis in renal tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Wareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3553-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curcumin and quercetin synergistically attenuate subacute diazinon-induced inflammation and oxidative neurohepatic damage, and acetylcholinesterase inhibition in albino rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Diam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia H. Samak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser S. El-Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Alarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3907-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge as a soil amendment in a Larix decidua plantation: Effects on tree growth and floristic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 621, pp.291 - 301. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sustainable deficit irrigation in a Moroccan apple orchard as a climate change adaptation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Abouabdillah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 642, pp.574 - 581. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning predictions of trophic status indicators and plankton dynamic in coastal lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Barelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.765 - 774. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How useful are geochemical and mineralogical indicators in assessing trace metal contamination and bioavailability in a post-restoration Mediterranean lagoon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Mensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Bayaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2575-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmful epiphytic dinoflagellate assemblages on macrophytes in the Gulf of Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Fathalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.29 - 42. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sodium chloride salinity on ecophysiological and biochemical parameters of oak seedlings (Quercus robur L.) from use of de-icing salts for winter road maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190 (266), </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-018-6645-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Board of Harmful Algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1568-9883(18)30035-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Inflammatory, Immunomodulatory, and Antioxidant Activities of Allicin, Norfloxacin, or Their Combination against Pasteurella multocida Infection in Male New Zealand Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha T.M. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elshaima M. Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha I. Alkhalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa S. Alansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/1780956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm biodiversity in French and Swiss show caves using the metabarcoding approach: First data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.1207 - 1217. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleaching of biofilm-forming algae induced by UV-C treatment: a preliminary study on chlorophyll degradation and its optimization for an application on cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1654-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encaged Chironomus riparius larvae in assessment of trace metal bioavailability and transfer in a landfill leachate collection pond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Ashoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 p. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8261-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging, Metabolic, and Degenerative Disorders: Biomedical Value of Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia I. Zakhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona G. Bungǎu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghvendra A. Bohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/2098123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential vulnerability of oak forests to climate change-induced flooding: effects of mild oxygen deficiency on Quercus robur and Quercus petraea seedling physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Macor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0893-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic effect of the alkaloid extract of the cyanobacterium Spirulina platensis on the lipid profile of hypercholesterolemic male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris Kata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Athbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entisar Manwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Ashoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2170-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge used as organic manure in Moroccan sunflower culture: Effects on certain soil properties, growth and yield components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourioug Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krouna Mounia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abouabdillah Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harraq Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 627, pp.681 - 688. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ultraphytoplankton and heterotrophic prokaryote composition by flow cytometry in a Mediterranean lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring factors of the spatio-temporal variability of macrozoobenthos assemblages in a southern Mediterranean lagoon: How useful for bioindication is a multi-biotic indices approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khedhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of sediments along with their core properties in the Monastir-Bekalta coastline (Tunisia, Central Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Khiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Charef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.320-331. </w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2017.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment quality and possible uses of dredged materials: the Ria de Aveiro Lagoon mouth area (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaro Luiz Mattos Laut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wânia Duleba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.149-166. </w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12957/jse.2017.30055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of fishing for stock enhancement of Rutilis rutilus and Scardinius erythropththalmus in forage fish-deficient Tunisian reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ennouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189 (12), </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-017-6326-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of the invasive species Branchiomma bairdi McIntosh, 1885(Annelida: Sabellidae) along the Tunisian coast (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khedhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Tovar-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.139-145. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2017.6.2.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution numerical modelling of the barotropic tides in the Gulf of Gabes, eastern Mediterranean Sea (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Elhmaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, pp.224 - 232. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of phytoplankton seasonal variation and nutrient budget in a southern Mediterranean Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Solidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (2), pp.962 - 976. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element accumulation and elutriate toxicity in surface sediment in northern Tunisia (Tunis Gulf, southern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ennouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 p. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.12.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-C as a means to combat biofilm proliferation on prehistoric paintings: evidence from laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Einhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 p. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9791-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and assessment of heavy metal toxicity in sediment cores from Bizerte Lagoon, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Ben Mna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 p. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-017-6073-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial wetlands as tools for frog conservation: stability and variability of reproduction characteristics in Sahara frog populations in Tunisian man-made lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Belakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (34), pp.26658-26669. </w:t></w:r><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0278-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals and metalloid bioconcentrations in the tissues of Typha latifolia grown in the four interconnected ponds of a domestic landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Ashoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-C as an efficient means to combat biofilm formation in show caves: evidence from the La Glacière Cave (France) and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Einhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (31), pp.24611 - 24623. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0143-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible functions of biomineralization of some textulariid (foraminifera) species of the NW Iberian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Yamashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Helena de Mello Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1(4), pp.457-476. </w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12957/jse.2016.26888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of repeated soil irrigation with liquid biological paper sludge on poplar Populus alba saplings: potential risks and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7383-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface sediment dynamics along the shore of Hammamet Gulf (Tunisia, southern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atoui Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.168-179. </w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mapping of the Posidonia oceanica (L.) Delile barrier reef meadow in the southeastern Gulf of Tunis (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Langar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djallouli Aslem Sami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial characterization of leachate plume using electrical resistivity tomography in a landfill composed of old and new cells (Belfort, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.61-73. </w:t></w:r><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest model and TRIX used in combination to assess and diagnose the trophic status of Bizerte Lagoon, southern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Armi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Barelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Gargouri-Ellouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.293-301. </w:t></w:r><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land spreading of sewage sludge in forest plantations: effects on the growth of the duckweed Lemna minor and trace metal bioaccumulation in the snail Cantareus aspersus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourioug Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimbert Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaoui-Sehmer Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaoui-Sossé Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (10), pp.9891 - 9900. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6222-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged aerobic degradation of shredded and pre-composted municipal solid waste: report from a 21-year study of leachate quality characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5315-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth performance and biochemical composition of nineteen microalgae collected from different Moroccan reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalek El Amrani Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Alaoui Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17/1 (321-330), </w:t></w:r><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of fish assemblages and population structure of freshwater fish in two Tunisian reservoirs: implications for fishery management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ennouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hechmi Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188:364, 11 p. </w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5364-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical speciation of Fe, Mn, Pb, Zn, Cd, Cu, Co, Ni and Cr in the suspended particulate matter off the Mejerda River Delta (Gulf of Tunis, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.35-44. </w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing pollution in a Mediterranean lagoon using acid volatile sulfides and estimations of simultaneously extracted metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ennouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7431-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial characterization and antioxidant and antiproliferative activities of the aqueous extracellular polysaccharides from the thermophilic microalgae Graesiella sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Abid-Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.210. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12906-016-1198-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface sediment dynamics and response of benthic macrofauna assemblages in Boughrara Lagoon (SW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khedhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra- and microplankton assemblages as indicators of trophic status in a Mediterranean lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.59 - 71. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic properties in Tunisian hot springs: first evidence of phenolic compounds in the cyanobacterium Leptolyngbya sp. biomass, capsularpolysaccharides and releasing polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Abid-Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.515. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12906-016-1492-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial composition and ecological features of phototrophic biofilms proliferating in the Moidons Caves (France): investigation at the single-cell level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (12), pp.12039-12049. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6414-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land spreading of sewage sludge in forest plantations: effects on the growth of the duckweed Lemna minor and trace metal bioaccumulation in the snail Cantareus aspersus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourioug Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimbert Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaoui-Sehmer Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaoui-Sossé Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (10), pp.9891-9900. </w:t></w:r><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6222-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient exchange and oxygen demand at the sediment–water interface during dry and wet seasons off the Medjerda River Delta (Tunis Gulf, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75 (1), </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-4820-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing surface sediment dynamics along the north-west coast of Marsa Dhouiba (Tunisia, southern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Khiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atoui Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Charef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and assessment of heavy metal pollution in sediment cores off the Mejerda River Delta (Gulf of Tunis): How useful is a multiproxy approach ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 p. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter quantity and quality, metals availability and foraminifera assemblages as environmental proxy applied to the Bizerte Lagoon (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukef-Benomrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 p. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended particulate matter fluxes along with their associated metals, organic matter and carbonates in a coastal Mediterranean area affected by mining activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing trace metal pollution through high spatial resolution of surface sediments along the Tunis Gulf coast (southwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ennouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Chouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (6), pp.5322-5334. </w:t></w:r><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and mineralogical fingerprints of the sediments supply and early diagenetic processes in the Bizerte Lagoon (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Lara Terroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1(4), pp.440-456. </w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12957/jse.2016.26881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving factors of dinoflagellate cyst distribution in surface sediments of a Mediterranean lagoon with limited access to the sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Belakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of leachate plumes on groundwater quality in the Etueffont landfill (Belfort, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75:913, 18 p. </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-016-5725-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic processes and sediment-water exchanges of heavy metals in the Mejerda River Delta (Gulf of Tunis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnvironmentalEarth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. </w:t></w:r><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-4667-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrium pacificum Litaker sp. nov (Group IV): Resting cyst distribution and toxin profile of vegetative cells in Bizerte Lagoon (Tunisia, Southern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Fathalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chomérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2015.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen consumption and nutrient fluxes in coastal marine sediments off the Mejerda River delta (Gulf of Tunis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16/3, pp.636-643. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors driving the seasonal distribution of zooplankton in a eutrophicated Mediterranean Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface sediment dynamics along with hydrodynamics along the shores of Tunis Gulf (north-eastern Mediterranean).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atoui Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater use in agriculture in Djibouti : Effectiveness of sand filtration treatments and impact of wastewater irrigation on growth and yield of Panicum maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Bori Akadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.607-614. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of trace metals in sediments in a Mediterranean Lagoon: Usefulness of metal sediment fractionation and elutriate toxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 207, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental quality assessment of Bizerte Lagoon (Tunisia) using living foraminifera assemblages and a multiproxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V.A. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge fertilization in larch seedlings: effects on trace metal accumulation and growth performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.216-224. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmful planktonic and epiphytic microalgae in a Mediterranean Lagoon: The contribution of the macrophyte Ruppia cirrhosa to microalgae dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, xx p. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge application in a plantation: effects on trace metal transfer in soil-plant-snail continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 502, pp.309-314. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What factors drive copepod community distribution in the Gulf of Gabes, Eastern Mediterranean Sea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.2918-2934. </w:t></w:r><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2250-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus speciation in sediments and assessment of nutrient exchange at the water-sediment interface in a Mediterranean lagoon : Implications for management and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Lillebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nitrogen and phosphate balance and the roles of bacteria and viruses at the water-sediment interface in the Allal El Fassi reservoir (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alaoui-Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bouhaddioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (9), pp.5817-5829. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-014-3821-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors supporting harmful macroalgal blooms in flowing waters: A 2-year study in the Lower Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Versanne-Janodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of heavy metals in water, sediment and roach tissues in a landfill draining system pond (Etueffont, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability of water mass properties in the Tunisia–Sicily Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Pietro Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireno Borghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135, pp.14-28. </w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial wetlands as a solution to the decline in the frog population: Estimation of their suitability through the study of population dynamics of Sahara Frogs in hill lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.114-121. </w:t></w:r><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal accumulation and distribution in the organs of Reeds and Cattails in a constructed treatment wetland (Etueffont, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahamed Ashoour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymetric variation of epiphytic assemblages on Posidonia oceanica (L.) Delile leaves in relation to anthropogenic disturbance in the southeastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (23), pp.13588-13601. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3315-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy budget model: a monitoring tool for growth and reproduction performance of Mytilus galloprovincialis in Bizerte Lagoon (Southwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Béjaoui-Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejla Aloui-Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (22), pp.13081-13094. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3265-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors driving epilithic algal colonization in show caves and new insights into combating biofilm development with UV-C treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boustba Faisl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 484, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmful algal blooms (HABs) associated with phycotoxins in shellfish: What can be learned from five years of monitoring in Bizerte Lagoon (Southern Mediterranean Sea) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, density and food quality on larval growth and metamorphosis in the north African green frog Pelophylax saharicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fartouna-Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hechmi Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular damage caused by high UV-C irradiation of the cave-harvested green alga Chlorella minutissima: Implications for cave management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93, pp.118-130. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage materials and biofouling mitigation through UV-C irradiation in show caves: state-of-the-art practices and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 p. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-4001-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalve and barnacle larvae distribution driven by water temperature in a Mediterranean lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 p. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3918-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving factors behind the distribution of dinocyst composition and abundance in surface sediments in a western Mediterranean coastal lagoon: Report from a high resolution mapping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (1-2), pp.347-362. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface sediment dynamics along the eastern coast of Djerba Island (Gabes Gulf, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of fish genotoxicity induced by heavy metals from landfill leachates: The advantage of using the RAPD-PCR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.90-96. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of cell deformation occurrence during a Dinophysis bloom along the shores of the Gulf of Tunis (SW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatef Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Reguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum Kalthoum Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.191-201. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial scale variability in shoot density and epiphytic leaves of Posidonia oceanica on Kerkennah Island (Tunisia) in relation to current tide effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka Mahfoudhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 p. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the phytoplankton dynamics in a nutrient-rich solar saltern pond: predicting the impact of restoration and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (12), pp.9057-9065. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1936-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What factors drive seasonal variation of phytoplankton, protozoans and metazoans on leaves of Posidonia oceanica and in the water column along the coast of the Kerkennah Islands, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (1-2), pp.286-298. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration impact of an uncontrolled phosphogypsum dump site on the seasonal distribution of abiotic variables, phytoplankton and zooplankton along the near shore of the south-western Mediterranean coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (6), pp.3718-3734. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1297-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Study of Detergent Concentration Influence on Solid Fatty Acid Film Removal Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Surfactants and Detergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.213-219. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11743-012-1383-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the potential drivers of blooms of the toxic dinoflagellate Karenia selliformis ? A 10-year study in the Gulf of Gabes, Tunisia, southwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Abdennadher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.8-18. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting key roles of Ruppia cirrhosa in a southern Mediterranean lagoon: Reservoir for both biodiversity and harmful species and indicator of lagoon health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (1-2), pp.116-127. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring plankton community structure and distribution in the north and south coasts of Sfax (Tunisia) after north coast restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1-2), pp.82-93. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors contributing to heavy metal accumulation in sediments and in the intertidal mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourhane-Eddine Belabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Belakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (1), pp.477-489. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What factors determine trace metal contamination in Lake Tonga (Algeria)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourhane-Eddine Belabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 185 (12), pp.9905-9915. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-013-3300-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors driving the seasonal distribution of planktonic and epiphytic ciliates in a eutrophicated Mediterranean Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (1), pp.383-395. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of harmful dinoflagellates driven by temperature and salinity in a northeastern Mediterranean lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 185 (4), pp.3369-3382. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-012-2797-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water masses exchanged through the Channel of Sicily : evidence for the presence of new water masses on the Tunisian side of the Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Pietro Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.65-81. </w:t></w:r><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of very warm temperature on egg production rates of three Acartiidae (Crustacea, Copepoda) in a Northern African lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Annabi-Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Néjib Daly-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genuario Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (6), pp.445-453. </w:t></w:r><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors determining the dynamics of toxic blooms of Alexandrium minutum during a 10-year study along the shallow southwestern Mediterranean coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Abdenadher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zouari Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of irrigation on soil physico-chemistry: a case study for the Triffa Plain (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Bendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Fetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnik Vanclooster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation and Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.507-519. </w:t></w:r><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ird.688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kelvin probe technique for assessing efficiency of stearic acid removal from gold surfaces using atmospheric-pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 (18), pp.3715-3720. </w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of plankton communities coupled with environmental factors in a semi arid area: Sidi Saâd reservoir (Center of Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbel Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ben Romdahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), pp.865-877. </w:t></w:r><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJB11.2145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of an uncontrolled phosphogypsum dumpsite on summer distribution of phytoplankton, copepods and ciliates in relation to abiotic variables along the near-shore of the southwestern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), pp.336-346. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of restoration of an uncontrolled phosphogypsum dumpsite on the seasonal distribution of abiotic variables, phytoplankton, copepods, and ciliates in a man-made solar saltern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayda Kobbi-Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Annabi-Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 185, pp.2139-2155. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-012-2695-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of waste rocks on groundwater quality in the abandoned coal mine of Jerada city (north eastern Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.7905-7922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of microplankton in relation to environmental variables during summer stratification in the Gulf of Hammamet, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91, pp.1429-1442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous regulation of the growth-rate responses of a spring-dwelling strain of the freshwater alga, Chlorella minutissima, to light and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Protistology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bioaccumulation Performance of Reeds and Cattails in a Constructed Treatment Wetland for Removal of Heavy Metals in Landfill Leachate Treatment (Etueffont, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Contoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual and nycthemeral studies of the survival and circulation of indicator bacteria in a schist aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (10), pp.1131-1139. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2010.528044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of phytoplankton community structure to nutrients, ciliates and copepods in the Gulf of Gabès (south Ionian Sea, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza2 Malika Bel Hassen3 Habib Ayadi1 Abderrahmen Bouain1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And Lotfi Aleya4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315409990774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of ecological succession applied to phytoplankton over four consecutive years in five ponds featuring a salinity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of zooplankton community in four Mediterranean reservoirs in humid area (Beni Mtir: north of Tunisia) and semi arid area (Lakhmes, Nabhana and Sidi Saâd: center of Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbel Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Elsevier, 35 (8), pp.392-400. </w:t></w:r><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2010.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of pathogenic and indicator organisms in groundwater and landfill leachate through coupling bacterial enumeration with tracer tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Dat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Elsevier, 261 (1-2), pp.162-168. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copepod community structure related to environmental factors from a summer cruise in the Gulf of Gabès (Tunisia, eastern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belhassen2 Habib Ayadi1 Asma Hamza3 Rafik Zarrad2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouai¤n1 And Lotfi Aleya4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (1), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315409990403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal cryopreservation using Dimethyl Sulfoxide (Me2SO) coupled with two freezing protocols : influence on the fatty acid profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Sellami-Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the structure of epiphytic assemblages of in relation to human interferences in the Gulf of Gabes, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Jarboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (5), pp.411. </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2010.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton-pigment signatures and their relationship to spring–summer stratification in the Gulf of Gabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bel Hassen A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamza A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouari A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akrout A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83, pp.296-306. </w:t></w:r><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and Biomass of the Ciliate Community during a Spring Cruise in the Gulf of Gabes (Eastern Mediterranean Sea, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Protozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.293-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of ciliates in relation to environmental factors along the coastline of the Gulf of Gabes, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Kchaou A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83, pp.414-424. </w:t></w:r><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2009.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and biomass of rotifers in relation to the environmental factors in geothermal waters in Southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbel Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Alaoui Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.267-275. </w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2009.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of zooplankton related to environmental factors in three interconnected reservoirs: Kasseb, Mornaguia and Ghdir El Goulla (North of Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbel Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Alaoui Mhamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.107-117. </w:t></w:r><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2009008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRESPONDENCE OF THE SEASONAL PATTERNS OF THE BRINE SHRIMP, ARTEMIA SALINA (LEACH, 1819) (ANOSTRACA) WITH SEVERAL ENVIRONMENTAL FACTORS IN AN ARID SOLAR SALTERN (SFAX, SOUTHERN TUNISIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crustaceana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (3), pp.327-348. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854008X390227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton dynamics related to water mass properties in the Gulf of Gabes: Ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bel Hassen A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamza A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayadi B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akrout A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75, pp.216-226. </w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of microphytoplankton composition related to hydrographic conditions in the Gulf of Gabès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Bel Hassen2 Asma Hamza3 Ahmed Rebai4 Abderrahmen Bouain1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi1 And Lotfi Aleya5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002531540900023X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical adaptation of phytoplankton to salinity and nutrient gradients in a coastal solar saltern, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Abid A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Sellami-Kammoun A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80, pp.391-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dinoflagellates and environmental factors during the summer in the Gulf of Gabes (Tunisia, Eastern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belhassen 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouaïn 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.69-71. </w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/scimar.2008.72n159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual distribution of bacterial indicators generated by the domestic wastes from the landfill of Etueffont (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (2), pp.207-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty Acid Composition in Relation to the Micro-organisms in the Sfax Solar Saltern, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Protozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and biomass of prokaryotic and eukaryotic microorganisms coupled with environmental factors in an arid multi-pond solar saltern (Sfax, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (2), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315408002269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling changes in fatty acid and protein composition of Artemia salina with environmental factors in the Sfax solar saltern (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.63-73. </w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2008013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Abiotic and Biotic Parameters to Evaluate Performance of Combining Natural Lagooning and Use of Two Sand Filters in the Treatment of Landfill Leachates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28, pp.225-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Water and Sediments Pollution of An Arid Saltern (Sfax, Tunisia) by Coupling the Distribution of Microorganisms With Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouaïn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 187, pp.157-171. </w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-007-9505-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearing of Fabrea salina Henneguy (Ciliophora, Heterotrichida) with three unicellular feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 331, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of the biochemical composition and calorific content of zooplankters with the Microcystis aeruginosa proliferation in a highly eutrophic reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (11), pp.1181-1190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal distribution and characterisation of phytoplankton populations coupled with abiotic and biotic changes in landfill leachate treatment basins (Etuffont, Belfort, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 174 (1-4), pp.107-125. </w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-005-9048-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution au cours du temps d'un lixiviat traité par lagunage naturel et évaluation de l'efficacité de filtres en sable pour la réduction de sa charge organique et minérale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schiavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N°30 - 2ème Trimestre 2003, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact des lixiviats d’une décharge d’ordures ménagères sur la qualité physico-chimique et bactériologique des eaux d’un ruisseau de Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleyai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Lovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N°24 - 4ème Trimestre 2001, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution temporelle de la composition du lixiviat d’une décharge à ciel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N°21 - 1er trimestre 2001, pp.7-10. </w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières investigations sur la pollution par les macroplastiques et les microplastiques : cas du Golfe d’Annaba nord-est Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourhane-Eddine Belabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Tata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleya Lotfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Firenze University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Coastal Areas : Problems and Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-247, 2019, 978-88-6453-811-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Bellekhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Seas: An Environmental Evaluation Volume I: Europe, The Americas and West Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.261-282, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-C as an Efficient Means to Combat Biofilm Formation in Cultural Heritage Monument. Biodiversity and Impact on Prehistoric Pigments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on the Conservation of Monuments in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.525-530, 2018, </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78093-1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre VII. Les larves de Chironomidae dans les approches écotoxicologiques d’évaluation de la qualité des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al-Ashoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux industrielles contaminées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.207-240, 2017, </w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.11037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Harmful Dinoflagellates and Ciliates in the Ghar El Melh Lagoon (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed Nova Science Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagoons: Habitat and Species, Human Impacts and Ecological Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Nova Science Publishers, chap. 2, 2013, 978-1-62808-092-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen-phosphorus relationships in sediments : usefulness to diagnose the trophic status of three Moroccan reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Alaoui-Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eolss Publishers, Oxford, UK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology, Animals And Plants, in Encyclopedia of Life Support Systems(EOLSS), Developed under the Auspices of the UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eolss Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of the quartz cristal microbalance technique to assess in situ detergency process efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed Nova Science Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments in Quartz Research: Varieties, Crystal Chemistry and Uses in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Nova Science Publishers, chap. ID 111917x10, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic condition of seven mediterranean freshwater reservoirs : Environmental factors and zooplanktonic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbel Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Sciences Publishers, Inc. New York. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunisia : economic, political and social issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 7, Matheux Pusatieri and Jihed Cannamela Editors, pp.155-169, 2012, 978-1-61942-162-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton : Ecology, Aquaculture and Blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbel Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed Nova Science Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zooplankton and Phytoplankton: Types, Characteristics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Nova Science Publishers, Chapitre 8, 2011, 978-61324-508-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the antibiotic gentamycin on bacterial heterotrophic activity, primary production and phytoplankton excretion in vitro and in aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahadevi Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Edition LTD India, 2010, Environmental Disasters, 8131309177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen-phosphorus relationships in sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahadevi Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editeur LTD India, 2010, Environmental Disasters, 8131309177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcystis aeruginosa proliferation in a highly eutrophic reservoir: a clear example of ecosystem dysfunctioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahadevi Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Edition LTD India, 2010, Manmade Disasters, 8131309177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging, Metabolic, and Degenerative Disorders: Biomedical Value of Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia I. Zakhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona G. Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghvendra A. Bohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahadevi Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition LTD India, 1202 p., 2010, volume 1 : Natural Disasters volume 2 : Environmental Disasters volume 3 : Manmade Disasters, 8131309177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lotfi Aleya </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Professor of Biology</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId7" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">lotfi-aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0001-9742-4368</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">031904793</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> VIAF : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">2537515</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ISNI : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000000006517167</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Dr. Lotfi Aleya is a Exceptional Class Professor of Biology (EX2), teaching at both the Faculty of Science and Faculty of Medicine, Besançon, France. He is Editor and Associate Editor of many journals (Journal of Personalized Medecine, Science of the Total Environment, Harmful Algae, Environmental Science and Pollution Research, Frontiers in Pharmacology, Frontiers in Physiology, Current Opinion in Environmental Science & Health, Sustainability…..). He published over than 400 papers  at many peer-reviewed journals related to Microbiology, Protistology, Harmful microrganisms, Ecotoxicology, and Medicine. He published many books and chapters and supervised 34 Ph. D thesis.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">h-index : 63</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Among top 2% of world’s most-cited researchers</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (257)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ophthalmotoxicology of polyhalogenated compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Chiquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hugo Blanc</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 520, pp.154337. </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tox.2025.154337⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05381294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Plastisphere dynamics in Mediterranean aquaculture: Microbial colonization and pollution in fish farm cages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Moncer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 212, pp.107558. </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2025.107558⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Blue carbon stock in Tunisian coastal sediments: First assessment and implications for ecosystem conservation and climate change mitigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Jlassi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haifa Ben Mna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Valérie Mesnage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raja Rahmouni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 215, </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2025.117909⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05060960v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina as a natural shield: a comprehensive review of its protective effects against lead toxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Archives of Toxicology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 99, pp.3579 - 3610</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05384126v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laser-Induced Solid-Phase UV Fluorescence Spectroscopy for Rapid Detection of Polycyclic Aromatic Hydrocarbons in the Land Snail Bioindicator, Cantareus aspersus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Louzon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Bertoncini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noah Casañas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Perrette</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gaël Plassart</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Biosensors</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, Bioassays and Biosensors for Rapid Detection and Analysis (2nd Edition), 15 (7), pp.450. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/bios15070450⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05164662v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Perspective on Evaluating Life Stage Differences in Drug Dosages for Drug Labeling and Instructions</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianshu Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guiying Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Edwin van den Oord</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chengyuan Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AAPS Journal</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 26 (5), pp.95. </w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1208/s12248-024-00964-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04708331v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated approach to hydrogeochemical appraisal of groundwater quality concerning arsenic contamination and its suitability analysis for drinking purposes using water quality index</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zahid Ullah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xian-Chun Zeng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdur Rashid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Junaid Ghani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmat Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), pp.20455. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-40105-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139231v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time to establish an international vaccine candidate pool for potential highly infectious respiratory disease: a community’s view</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiam Chemaitelly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esayas Kebede Gudina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EClinicalMedicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 64, </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.eclinm.2023.102222⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139226v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgae colonization and trace element accumulation on the plastisphere of marine plastic debris in Monastir Bay (Eastern Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mondher Tarchi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Majed Alsubih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bochra Brik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virgínia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 30 (12), </w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-022-23930-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effect of larval diets on the life table parameters of dengue mosquito, Aedes aegypti (L.) (Diptera: Culicidae) using age-stage two sex life table theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Salim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Kamran</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inamullah Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Ur Rahman Saljoqi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sarir Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 13 (1), </w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-023-39270-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05139229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Integrated pest management (IPM) for Ectomyelois ceratoniae on date palm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imane Abid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaynine Laghfiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouamri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.100219. </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2020.10.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03021591v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Expatiating the impact of anthropogenic aspects and climatic factors on long-term soil monitoring and management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Aloui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-14127-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03211074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gold modification by reduction of a diazonium salt prepared from an aliphatic diamine: a new useful means to remove hazardous substances</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Kandory</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne-Marie Goncalves</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mathieu Frégnaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Cattey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-15696-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03319675v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Focus on Multi-targeted Role of Curcumin: a Boon in Therapeutic Paradigm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Madhuri Grover</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monika Sachdeva</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-12809-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03148578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of metallic pollutants in neurodegeneration: effects of aluminum, lead, mercury, and arsenic in mediating brain impairment events and autism spectrum disorder</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishnoor Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Habibur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-12255-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03115493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hydroxychloroquine in COVID-19: therapeutic promises, current status, and environmental implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajnish Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anju Sharma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Janmejai Kumar Srivastava</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Haris Siddiqui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-12200-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two birds with one stone: oyster mushroom mediated bimetallic Au-Pt nanoparticles for agro-waste management and anticancer activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vivek K. Chaturvedi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Navneet Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neeraj K. Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghvendra A. Bohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sachchida Nand Rai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 28, pp.13761-13775. </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11435-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03019094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of UPP pathway in amelioration of diabetes-associated complications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amit Gupta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Habibur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harlokesh Narayan Yadav</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-12781-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03162031v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A cost-effective plan for global testing - An infection rate stratified, algorith guided, multiple-level, continuously pooled testing strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tianshu Gu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xia Meng</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Carolyn Graff</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Donald Thomason</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 765, pp.144251. </w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.144251⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03095053v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genetic Diversity of SARS-CoV2 and Environmental Settings: Possible Association with Neurological Disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharifa Hasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Farhad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maroua Jalouli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Giash Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Molecular Neurobiology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12035-020-02239-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Association between population density and infection rate suggests the importance of social distancing and travel restriction in reducing the COVID-19 pandemic</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heliang Yin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tong Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lan Yao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yan Jiao</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Li Ma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-12364-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03118424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The link among microbiota, epigenetics, and disease development</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El-Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-13862-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03201796v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aspects of excessive antibiotic consumption and environmental influences correlated with the occurrence of resistance to antimicrobial agents</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Carmen Zaha</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.100224. </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2020.10.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03036433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19: a new emerging respiratory disease from the neurological perspective</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr El-Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-021-12969-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03146774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroplasticity and environment: A pharmacotherapeutic approach toward preclinical and clinical understanding</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ashish Mishra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja Patni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Satisha Hegde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devesh Tewari</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.100210. </w:t></w:r><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2020.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02996496v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic Potential of Polyphenols in the Management of Diabetic Neuropathy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuzhat Tabassum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faissal Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Evidence-Based Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 2021, pp.1-20. </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2021/9940169⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03226353v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of pesticide use in Moroccan apple orchards and its effects on the environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oumaima Farahy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malaynine Laghfiri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Opinion in Environmental Science &amp; Health</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 19, pp.100223. </w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.coesh.2020.10.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03030449v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 vaccine: Call for employees in internationaltransportation industries and international travelers as the firstpriority in global distribution</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zhuo Yu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gang Wang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emanuel Goldman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barbara Zangerl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ning Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Open Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 16, pp.134-138. </w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1515/med-2021-0210⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03111852v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Urtica dioica extracts abolish scopolamine-induced neuropathies in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali H. Abu Almaaty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rehab M. Mosaad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed K. Hassan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elham H. A. Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ghada A. Mahmoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, </w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-12025-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03104287v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging promise of sulforaphane-mediated Nrf2 signaling cascade against neurological disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Jakaria</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thangapandiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135624. </w:t></w:r><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135624⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina platensis mediated the biochemical indices and antioxidative function of Nile tilapia (Oreochromis niloticus) intoxicated with aflatoxin B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud A.O. Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A. Alkahtane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hany M.R. Abdel-Latif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Toxicon</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 184, pp.152-157. </w:t></w:r><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.toxicon.2020.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02877266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Physical and Chemical Stability of Different Magnesium Compounds in Tablets</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Moisa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Uivarosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oana Cadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Cristina Moleriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (2), pp.22-29. </w:t></w:r><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/RC.20.2.7886⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02503150v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors inducing bryophyte growth on prehistoric pigments and effect of UV-C treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Einhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-10681-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935642v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mechanistic insights into the role of pyroptosis in rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swati Chadha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rashmi Arora</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Research in Translational Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.retram.2020.07.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02935593v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Overview of the anticancer activity of withaferin A, an active constituent of the Indian ginseng Withania somnifera</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vishnu Sankar Sivasankarapillai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reshmi Madhu Kumar Nair</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abbas Rahdar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Carmen Zaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-09028-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02617140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impact of garlic (Allium sativum) oil on cisplatin-induced hepatorenal biochemical and histopathological alterations in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haidy G. Abdel-Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amina A. Dessouki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali H. El-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dina M. Khodeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.136338. </w:t></w:r><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136338⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02429586v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaempferol protects against cadmium chloride-induced hippocampal damage and memory deficits by activation of silent information regulator 1 and inhibition of poly (ADP-Ribose) polymerase-1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attalla Farag El-Kott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abd-El-Karim M. Abd-Lateif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heba S. Khalifa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kareem Morsy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Essam H. Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 728, pp.138832 -. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.138832⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03490275v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neuroprotective role of polyphenols against oxidative stress-mediated neurodegeneration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jamil Ahmad</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 886, pp.173412. </w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejphar.2020.173412⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of thymoquinone and diallyl sulphide against malathion-induced toxicity in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungău</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Bin-Jumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Attalla El-Kott</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-07580-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526823v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of nitrogen loads on the water and biota in a karst river (Loue River, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aurélien Vallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Baptiste Charlier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Hydrobiologia</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 847 (11), pp.2433-2448. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10750-020-04264-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02550715v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">COVID-19 Outbreak: Pathogenesis, Current Therapies, and Potentials for Future Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Farhad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sharifa Hasana</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mir Imam Ibne Wahed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Pharmacology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 11, </w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fphar.2020.563478⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02969134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the microbiological contamination along with environmental factors of old books in the 1490-founded Bistrița Monastery, Romania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mirel Glevitzky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Laura Vică</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela-Alina Dumitrel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mariana Avram</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11170-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02971062v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">New solutions to reduce greenhouse gas emissions through energy efficiency of buildings of special importance – Hospitals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marcela Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioana Francesca Prada</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Cristea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Elena Popescu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Bungău</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 718, pp.137446. </w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.137446⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02490282v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Revisiting the role of brain and peripheral aβ in the pathogenesis of Alzheimer's disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devesh Tewari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijo Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Neurological Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, pp.116974. </w:t></w:r><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jns.2020.116974⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02868708v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Molecular Insight into the Therapeutic Promise ofFlavonoids against Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kamal Niaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Christophe</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Blood Cells, Molecules and Diseases</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 25 (1267), pp.1. </w:t></w:r><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/molecules25061267⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506596v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina platensis Reduced Oxidative Damage Induced by Chlorpyrifos Toxicity in Nile Tilapia (Oreochromis niloticus)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud A.O. Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Elbadawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alkahtani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Animals</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Effects of Pollutants on Fish, 10 (473), </w:t></w:r><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ani10030473⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02506635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carnosic acid alleviates chlorpyrifos-induced oxidative stress and inflammation in mice cerebral and ocular tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Alkahtane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Esraa Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Alarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-07736-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetic nanoparticles for hyperthermia in cancer treatment: an emerging tool</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jobin Jose</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajesh Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seetha Harilal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Githa Elizabeth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Della Grace Thomas Parambi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-07231-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Effects of Oregano Oil on Fungal Infections Associated with Metabolic Syndrome</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Timea Claudia Ghitea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Purza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Otrisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (1), pp.335-341. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/RC.20.1.7854⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02474754v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exploring the therapeutic promise of targeting HMGB1 in rheumatoid arthritis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ishnoor Kaur</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Arun Kumar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vineet Mehta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Life Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 258, pp.118164. </w:t></w:r><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.lfs.2020.118164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916261v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wheat biological responses to stress caused by cadmium, nickel and lead</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samar R. Saleh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marwa Masoud Kandeel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Doaa Ghareeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tayssir M. Ghoneim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nasser I. Talha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 706, 10 p. </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.136013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420225v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental pollutants and the risk of neurological disorders</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-11272-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02978658v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of hydro- and osmo-priming on sunflower seeds to break dormancy and improve crop performance under water stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaoutar Ezzaza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Alaoui-Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-07893-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Knowledge, attitudes, and practices of Egypt’s future physicians towards antimicrobial resistance (KAP-AMR study): a multicenter cross-sectional study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Assar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Ibrahim Abdelraoof</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdel-Maboud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kerollos Shaker</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Menshawy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08534-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02549308v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The impact of proteostasis dysfunction secondary to environmental and genetic causes on neurodegenerative diseases progression and potential therapeutic intervention</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelmagid M. Elmatboly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed M. Sherif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId307" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia A. Deeb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId308" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Benmelouka</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId309" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May N. Bin-Jumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId310" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-07914-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02485419v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Barrier properties of anti-gas military garments, considering exposure to gas organic compounds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Otrisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId312" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karel Friess</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId313" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Martin Urban</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 714, pp.136819. </w:t></w:r><w:hyperlink r:id="rId314" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.136819⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId311" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526691v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variations in the Chemical Composition of the Essential Oil of Lavandula angustifolia Mill., Moldoveanca 4 Romanian Variety</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bogdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId317" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucian Copolovici</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tapan Behl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 71 (4), pp.307-315. </w:t></w:r><w:hyperlink r:id="rId318" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/RC.20.7.8249⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId315" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of thymoquinone against acrylamide-induced liver, kidney and brain oxidative damage in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId320" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatma I. Abo El-Ela</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId321" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatima K. Alshahrani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Bin-Jumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId322" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Al-Zharani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId323" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-09516-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId319" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02886106v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cynara scolymus leaves extract alleviates nandrolone decanoate-induced alterations in testicular function and sperm quality in albino rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId325" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman Taha Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId326" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeer Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdel-Daim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27 (5), pp.5009-5017. </w:t></w:r><w:hyperlink r:id="rId327" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-07302-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId324" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526743v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structural characterization of Himalayan black rock salt by SEM, XRD and in-vitro antioxidant activity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId329" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vikas Chander</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devesh Tewari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId330" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vipul Negi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId331" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rakesh Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId332" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kumud Upadhyaya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 748, pp.141269. </w:t></w:r><w:hyperlink r:id="rId333" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2020.141269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId328" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02916250v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Combination Drug Therapy for the Management of Alzheimer’s Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah Al Mamun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Jeandet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Molecular Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, Development of Novel Drugs for Alzheimer's Disease and Myasthenia Gravis, 21 (9), pp.3272. </w:t></w:r><w:hyperlink r:id="rId335" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/ijms21093272⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId334" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02565162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential use of chromium to combat thermal stress in animals: A review</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">May Bin-Jumah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E. Abd El-Hack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh A. Abdelnour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId339" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmeen A. Hendy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId340" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hager A. Ghanem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 707, pp.135996. </w:t></w:r><w:hyperlink r:id="rId341" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135996⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId336" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02421792v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fucoidan protects against subacute diazinon-induced oxidative damage in cardiac, hepatic, and renal tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId343" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshak Bahbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungău</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId344" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alyousif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId345" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-07711-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId342" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02526774v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Advances in nanotechnology, nanopollution, nanotoxicology, and nanomedicine</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 27, pp.18963-18965. </w:t></w:r><w:hyperlink r:id="rId347" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-08800-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId346" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02547810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">nCOVID-19 Pandemic: From Molecular Pathogenesis to Potential Investigational Therapeutics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Farhad Hossain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId349" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jawaher A. Abdulhakim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId350" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Asraful Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Cell and Developmental Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 8, </w:t></w:r><w:hyperlink r:id="rId351" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/fcell.2020.00616⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId348" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02898074v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of fucoidan on the hematic indicators and antioxidative responses of Nile tilapia (Oreochromis niloticus) fed diets contaminated with aflatoxin B1</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud A.O. Dawood</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alkahtani</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId353" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-020-07854-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId352" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02465831v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clostridium difficile Infection Epidemiology over a Period of 8 Years—A Single Centre Study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId355" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicoleta Negrut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Carmen Nistor-Cseppento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId357" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shamim Ahmad Khan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId358" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carmen Pantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId359" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Teodor Andrei Maghiar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sustainability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 12 (11), pp.4439. </w:t></w:r><w:hyperlink r:id="rId360" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/su12114439⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId354" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02746977v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of Spirulina platensis and ascorbic acid on amikacin-induced nephrotoxicity in rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId362" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId363" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hira Ijaz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId364" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussien Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId365" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04249-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId361" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02000345v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutri-priming as an efficient means to improve the agronomic performance of molybdenum in common bean (Phaseolus vulgaris L.)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId367" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Choukri Majda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId368" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoui Khalid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abouabdillah Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaoui-Sossé Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 661, pp.654-663. </w:t></w:r><w:hyperlink r:id="rId372" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.01.188⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId366" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01993219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Remote induction of cellular immune response in mice by anti-meningococcal nanocochleates - nanoproteoliposomes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Tamargo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fleitas Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Infante Bourzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanet Márquez Nápoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId378" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wendy Ramírez González</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 668, pp.1055-1063. </w:t></w:r><w:hyperlink r:id="rId379" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.075⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId373" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02066804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herbs as thermoregulatory agents in poultry: An overview</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E. Abd El-Hack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId338" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sameh A. Abdelnour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId381" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman E. Taha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa F. Khafaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId383" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Muhammad Arif</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.134399. </w:t></w:r><w:hyperlink r:id="rId384" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134399⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId380" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336400v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fucoidan alleviates microcystin-LR-induced hepatic, renal, and cardiac oxidative stress and inflammatory injuries in mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdullah A. Alkahtane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman T. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId387" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moonerah Alnasser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Alarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId388" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06931-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId385" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The ameliorative effects of ceftriaxone and vitamin E against cisplatin-induced nephrotoxicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId390" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr E. El-Bialy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alkahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId391" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04801-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId389" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02087461v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The nephroprotective effects of allicin and ascorbic acid against cisplatin-induced toxicity in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId393" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thoria Donia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Alarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saad Alkahtani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId394" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04780-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId392" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02079488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Epidemiology of human giardiasis in Romania: A 14 years survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId396" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adriana Codrean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId397" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dan L. Dumitrascu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId398" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Codrean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 8 p. </w:t></w:r><w:hyperlink r:id="rId399" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135784⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId395" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of dietary inclusion of chromium propionate on growth performance, intestinal health, immune response and nutrient transporter gene expression in broilers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId401" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khawar Hayat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId402" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bello Musa Bodinga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId403" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Di Han</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId404" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Yang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId405" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qingzhu Sun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 p. </w:t></w:r><w:hyperlink r:id="rId406" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.135869⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId400" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02420154v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protecting emergency workers and armed forces from volatile toxic compounds: Applicability of reversible conductive polymer-based sensors in barrier materials</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pavel Otrisal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId408" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vladimir Obsel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId409" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stanislav Florus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId410" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Constantin Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 694, pp.133736. </w:t></w:r><w:hyperlink r:id="rId411" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.133736⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId407" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267555v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Electrochemical strategies for gallic acid detection: Potential for application in clinical, food or environmental analyses</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId413" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId414" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federico Di Modugno</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId415" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Floroian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId416" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Patrizia Restani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 672, pp.129-140. </w:t></w:r><w:hyperlink r:id="rId417" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.03.404⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId412" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02092991v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Consequences of analgesics use in early pregnancy: Results of tests on mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId419" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu E. Iacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId420" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Iacob</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId421" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Radu Dumitru Moleriu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId422" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.07.212⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId418" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02184585v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of fungi proliferation and diversity in cultural heritage: Reactions to UV-C treatment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 647, pp.905 - 913. </w:t></w:r><w:hyperlink r:id="rId425" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId426" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId423" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01859162v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emerging Signal Regulating Potential of Small Molecule Biflavonoids to Combat Neuropathological Insults of Alzheimer Disease</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId428" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId429" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devesh Tewari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bijo Mathew</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.134836. </w:t></w:r><w:hyperlink r:id="rId430" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134836⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId427" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336423v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physicochemical Properties and Water Quality Index of Groundwater of Selected Wells in Najaf City Southern Iraq</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId432" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rahman Fayyadh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId433" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zainab Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId434" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussain Musa Hussain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Engineering and Applied Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 14 (7), pp.9995-10009. </w:t></w:r><w:hyperlink r:id="rId435" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.36478/jeasci.2019.9995.10009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId431" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02384155v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cholinesterase Inhibitors for Alzheimer Disease: Multitargeting Strategy based on Anti-Alzheimer's Drugs Repositioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sahab Uddin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId437" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mst. Marium Begum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shanmugam Thangapandiyan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId438" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Sohanur Rahman</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Current Pharmaceutical Design</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 25, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId439" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2174/1381612825666191008103141⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId436" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02336854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Study on the stability and compatibility of the cosmetic products with Lavandula angustifolia oil kept in PPH polypropylene homopolymer plastic containers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId316" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mihaela Bogdan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Endres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId442" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bianca Pasca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId443" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Uivarosanl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Materiale Plastice</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 56 (1), pp.545-551. </w:t></w:r><w:hyperlink r:id="rId444" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/MP.19.1.5138⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId440" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02100784v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chlorate Electrochemical Removal from Aqueous Media Based on a Possible Autocatalytic Mechanism</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId446" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gabriela Elena Badea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId447" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Petronel Mustatea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Endres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie (Bucharest)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (1), pp.185-189</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId445" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02021048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nanoparticles and its biomedical applications in health and diseases: special focus on drug delivery</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId449" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nuzhat Zahin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId450" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raihanatul Anwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Devesh Tewari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Md. Tanvir Kabir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId451" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amin Sajid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId452" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-05211-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId448" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02128514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cadmium overload modulates piroxicam-regulated oxidative damage and apoptotic pathways</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId454" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Omayma A. Abou-Zaid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId455" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hussein A. Abdel-Maksoud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId458" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-05783-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId453" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02169440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Performance assessment of Etueffont (France) lagooning treatment system: Report from a 16-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 648, pp.518 - 529. </w:t></w:r><w:hyperlink r:id="rId461" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.08.177⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId459" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ginger extract ameliorates Bisphenol A (BPA)-induced disruption in thyroid hormones synthesis and metabolism: Involvement of Nrf-2/HO-1 pathway</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman T. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid S. Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId464" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amr Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId465" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Tarek Aly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.134664. </w:t></w:r><w:hyperlink r:id="rId466" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134664⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId462" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Proposed changes for post-closure monitoring of Etueffont landfill (France) from a 9-year survey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId468" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Gabriela Bungau</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 656, pp.634-644. </w:t></w:r><w:hyperlink r:id="rId469" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.11.406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId467" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945037v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What antibiotics for what pathogens? The sensitivity spectrum of isolated strains in an intensive care unit</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dana Carmen Zaha</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId471" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Selim Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId472" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosmin Mihai Vesa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 687, pp.118-127. </w:t></w:r><w:hyperlink r:id="rId473" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.06.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId470" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02161167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of combining modern recovery techniques with neurotrophic medication and standard treatment in stroke patients</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diana Uivarosan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId475" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ciprian Iovan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId356" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Carmen Nistor-Cseppento</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId441" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laura Endres</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 679, pp.80-87. </w:t></w:r><w:hyperlink r:id="rId476" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.05.070⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId474" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129849v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Improving performance of a pharmacy in a Romanian hospital through implementation of an internal management control system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId478" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lucia Georgeta Daina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId479" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monica Sabău</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId480" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristian Marius Daina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId481" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Corina Neamțu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 675, pp.51-61. </w:t></w:r><w:hyperlink r:id="rId482" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.04.231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId477" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02111006v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal transfer budgets in a Mediterranean marine environment subjected to natural and anthropogenic inputs: case of the Mejerda River Delta (Gulf of Tunis, northern Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 191 (6), </w:t></w:r><w:hyperlink r:id="rId486" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-019-7521-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId483" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02140485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effects of hesperidin and diosmin against acrylamide-induced liver, kidney, and brain oxidative damage in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId488" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelazim E. Elhelaly</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId489" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gadah Albasher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId490" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleh Alfarraj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId491" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rafa Almeer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId492" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eshak I. Bahbah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId493" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-06660-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId487" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spirulina platensis ameliorates the sub chronic toxicities of lead in rabbits via anti-oxidative, anti- inflammatory, and immune stimulatory properties</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId495" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saleem H. Aladaileh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId382" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asmaa F. Khafaga</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E. Abd El-Hack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId496" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naif A. Al-Gabri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId497" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammad H. Abukhalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.134879. </w:t></w:r><w:hyperlink r:id="rId498" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134879⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId494" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349654v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Acute oral toxicity study on Wistar rats fed microalgal protein hydrolysates from Bellerochea malleus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId500" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Barkia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId501" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hanen Ketata Bouaziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId502" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahiya Sellami Boudawara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId503" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Faouzi Gargouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId504" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-4007-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId499" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01971430v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Orchard management under the effects of climate change: implications for apple, plum, and almond growing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId506" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manuel Alexandru Gitea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId507" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniela Gitea</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Delia Mirela Tit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lavinia Purza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId508" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alina Dora Samuel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId509" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-04214-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId505" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02013582v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Conversion of organic biomedical waste into potential fertilizer using isolated organisms from cow dung for a cleaner environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId511" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pooja M. Patil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId512" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pranjali P. Mahamuni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId513" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roma A. Chougule</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId514" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-05795-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId510" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02267433v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Piperine Enhances the Antioxidant and Anti-Inflammatory Activities of Thymoquinone against Microcystin-LR-Induced Hepatotoxicity and Neurotoxicity in Mice</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId516" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amany A. Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daoud Ali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 2019, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId517" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2019/1309175⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId515" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02103535v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modulatory effects of sesame oil and ascorbic acid on abamectin-induced oxidative stress in rat liver and brain tissues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId519" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abeer M. Radi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman T. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, pp.134882. </w:t></w:r><w:hyperlink r:id="rId520" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2019.134882⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId518" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02349580v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Efficacy of instillation treatment with hyaluronic acid in relieving symptoms in patients with BPS/IC and uncomplicated recurrent urinary tract infections - Long-term results of a multicenter study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId522" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioan Scarneciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId523" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aura-Mihaela Lupu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId524" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Camelia C. Scarneciu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId525" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ovidiu Gabriel Bratu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Pharmaceutical Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 139, pp.105067. </w:t></w:r><w:hyperlink r:id="rId526" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejps.2019.105067⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId521" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02286095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carbon, iron and sulphur cycling in the sediments of a Mediterranean lagoon (Ghar El Melh, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId528" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sebastiaan van de Velde</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId529" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 221, pp.156-169. </w:t></w:r><w:hyperlink r:id="rId530" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2019.03.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId527" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02093030v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moringa seed extract alleviates titanium oxide nanoparticles (TiO2-NPs)-induced cerebral oxidative damage, and increases cerebral mitochondrial</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId532" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed A. Kandeil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId386" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman T. Mohammed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId463" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khalid S. Hashem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, </w:t></w:r><w:hyperlink r:id="rId533" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-019-05514-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId531" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02178412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Immuno-toxicological Evaluation of the Adjuvant Formulations for Experimental Anti-meningococcal Vaccines without Aluminium Hydroxide</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId374" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Tamargo Santos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId375" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Catherine Fleitas Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId377" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yanet Márquez Nápoles</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId376" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Juan F. Infante Bourzac</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Revista de Chimie (Bucharest)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 70 (4), </w:t></w:r><w:hyperlink r:id="rId535" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.37358/RC.19.4.7103⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId534" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02129248v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Protective effect of cinnamon against acetaminophen-mediated cellular damage and apoptosis in renal tissue</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Abdeen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId457" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afaf Abdelkader</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId537" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId538" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gamal Wareth</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId456" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Aboubakr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId539" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3553-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId536" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01915424v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Curcumin and quercetin synergistically attenuate subacute diazinon-induced inflammation and oxidative neurohepatic damage, and acetylcholinesterase inhibition in albino rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId541" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Diam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia H. Samak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser S. El-Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Saud Alarifi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId544" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3907-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId540" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01949412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge as a soil amendment in a Larix decidua plantation: Effects on tree growth and floristic diversity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId546" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Girardclos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId547" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Gillet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 621, pp.291 - 301. </w:t></w:r><w:hyperlink r:id="rId549" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.11.283⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId545" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01779745v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sulfide influence on metal behavior in a polluted southern Mediterranean lagoon: implications for management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId551" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelaziz Sebei</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId552" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0529-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId550" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637185v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Developmental toxicity of carbon nanoparticles during embryogenesis in chicken</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId542" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalia H. Samak</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId543" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasser S. El-Sayed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem M. Shaheen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali H. El-Far</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId337" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed E. Abd El-Hack</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId555" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-3675-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId553" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945594v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antagonistic effects of Spirulina platensis on diazinon-induced hemato-biochemical alterations and oxidative stress in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha I. Alkhalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman A. Toraih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal S. Fawzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId560" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2761-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId556" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01850440v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Comparison of biocides, allelopathic substances and UV-C as treatments for biofilm proliferation on heritage monuments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Cultural Heritage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId563" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.culher.2018.03.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId561" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01762927v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alleviation of Drugs and Chemicals Toxicity: Biomedical Value of Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId565" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khaled Abo-El-Sooud</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona G. Bungǎu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId567" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnieszka Najda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1-2. </w:t></w:r><w:hyperlink r:id="rId568" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/6276438⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId564" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01958689v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of Lemna minor (duckweed) and Corbicula fluminea (freshwater clam) as potential indicators of contaminated aquatic ecosystems: responses to presence of psychoactive drug mixtures</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId570" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Mazzitelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId571" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Marty</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId572" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Budzinski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 25 (12), pp.11192-11204. </w:t></w:r><w:hyperlink r:id="rId573" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8447-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId569" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863602v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of UV-C radiation on Chlorella vulgaris, a biofilm-forming alga</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Applied Phycology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId575" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10811-017-1380-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId574" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01681148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thymoquinone and diallyl sulfide protect against fipronil-induced oxidative injury in rats</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId554" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hazem M. Shaheen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelrahman Ibrahim Abushouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId558" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eman A. Toraih</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId559" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Manal S. Fawzy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId577" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2386-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId576" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811999v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Influence of different sludge compositions on understorey vegetation in an amended Pinus pinatser forest plantation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId581" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Michel Carnus</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId582" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Clert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 640-641, pp.1082 - 1087. </w:t></w:r><w:hyperlink r:id="rId583" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.05.371⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId578" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01811967v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of sustainable deficit irrigation in a Moroccan apple orchard as a climate change adaptation strategy</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId585" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nabil El Jaouhari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId586" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aziz Abouabdillah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rachid Bouabid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 642, pp.574 - 581. </w:t></w:r><w:hyperlink r:id="rId587" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.06.108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId584" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01816294v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Machine learning predictions of trophic status indicators and plankton dynamic in coastal lagoons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Barelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 95, pp.765 - 774. </w:t></w:r><w:hyperlink r:id="rId594" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2018.08.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId588" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01860229v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">How useful are geochemical and mineralogical indicators in assessing trace metal contamination and bioavailability in a post-restoration Mediterranean lagoon?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId596" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikram Mensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId597" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malek Bayaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId598" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hiba Touati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId599" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2575-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId595" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01822589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmful epiphytic dinoflagellate assemblages on macrophytes in the Gulf of Tunis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Fathalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 77, pp.29 - 42. </w:t></w:r><w:hyperlink r:id="rId604" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2018.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId600" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01817508v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of sodium chloride salinity on ecophysiological and biochemical parameters of oak seedlings (Quercus robur L.) from use of de-icing salts for winter road maintenance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId579" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sosse</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 190 (266), </w:t></w:r><w:hyperlink r:id="rId607" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-018-6645-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId605" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01759266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Editorial Board of Harmful Algae</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 73, </w:t></w:r><w:hyperlink r:id="rId609" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/S1568-9883(18)30035-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId608" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01757178v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anti-Inflammatory, Immunomodulatory, and Antioxidant Activities of Allicin, Norfloxacin, or Their Combination against Pasteurella multocida Infection in Male New Zealand Rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId611" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rasha T.M. Alam</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId612" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elshaima M. Fawzi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId557" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maha I. Alkhalf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId613" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa S. Alansari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 10. </w:t></w:r><w:hyperlink r:id="rId614" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/1780956⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId610" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01834069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biofilm biodiversity in French and Swiss show caves using the metabarcoding approach: First data</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId616" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Alain Maron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId617" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lisa Ciadamidaro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId618" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benoit Valot</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 615, pp.1207 - 1217. </w:t></w:r><w:hyperlink r:id="rId619" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2017.10.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId615" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01618378v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bleaching of biofilm-forming algae induced by UV-C treatment: a preliminary study on chlorophyll degradation and its optimization for an application on cultural heritage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId621" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas Munch</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId622" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-1654-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId620" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01729263v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Encaged Chironomus riparius larvae in assessment of trace metal bioavailability and transfer in a landfill leachate collection pond</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Ashoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId627" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Céline Cretenet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 10 p. </w:t></w:r><w:hyperlink r:id="rId628" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-8261-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId623" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430647v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Potential vulnerability of oak forests to climate change-induced flooding: effects of mild oxygen deficiency on Quercus robur and Quercus petraea seedling physiology</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId630" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sandra Macor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId631" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0893-2⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId629" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01666116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge used as organic manure in Moroccan sunflower culture: Effects on certain soil properties, growth and yield components</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourioug Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId634" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Krouna Mounia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId369" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abouabdillah Aziz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId635" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harraq Ahmed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId370" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bouabid Rachid</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 627, pp.681 - 688. </w:t></w:r><w:hyperlink r:id="rId636" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2018.01.258⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId632" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01701100v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic effect of the alkaloid extract of the cyanobacterium Spirulina platensis on the lipid profile of hypercholesterolemic male rabbits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId638" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faris Kata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId639" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Athbi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId640" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Entisar Manwar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Ashoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, </w:t></w:r><w:hyperlink r:id="rId641" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-018-2170-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId637" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01788643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging, Metabolic, and Degenerative Disorders: Biomedical Value of Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia I. Zakhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId566" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona G. Bungǎu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghvendra A. Bohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Oxidative Medicine and Cellular Longevity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 2018, pp.1 - 2. </w:t></w:r><w:hyperlink r:id="rId644" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1155/2018/2098123⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId642" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01763376v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sediment quality and possible uses of dredged materials: the Ria de Aveiro Lagoon mouth area (Portugal)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId647" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lazaro Luiz Mattos Laut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId648" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wânia Duleba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 2 (2), pp.149-166. </w:t></w:r><w:hyperlink r:id="rId649" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12957/jse.2017.30055⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId645" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01589560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Optimization of fishing for stock enhancement of Rutilis rutilus and Scardinius erythropththalmus in forage fish-deficient Tunisian reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ennouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 189 (12), </w:t></w:r><w:hyperlink r:id="rId654" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-017-6326-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId650" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01637172v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of sediments along with their core properties in the Monastir-Bekalta coastline (Tunisia, Central Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Khiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId658" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia Khalil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Charef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 134, pp.320-331. </w:t></w:r><w:hyperlink r:id="rId660" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2017.06.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId655" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01563513v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing ultraphytoplankton and heterotrophic prokaryote composition by flow cytometry in a Mediterranean lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, pp.1-12. </w:t></w:r><w:hyperlink r:id="rId664" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-8939-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId661" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01504969v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Structuring factors of the spatio-temporal variability of macrozoobenthos assemblages in a southern Mediterranean lagoon: How useful for bioindication is a multi-biotic indices approach?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khedhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId668" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.10.023⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId665" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First report of the invasive species Branchiomma bairdi McIntosh, 1885(Annelida: Sabellidae) along the Tunisian coast (Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khedhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId670" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Ana Tovar-Hernandez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId671" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paulo Bonifácio</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BioInvasions Records</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 6 (2), pp.139-145. </w:t></w:r><w:hyperlink r:id="rId672" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3391/bir.2017.6.2.09⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId669" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01517356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution numerical modelling of the barotropic tides in the Gulf of Gabes, eastern Mediterranean Sea (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId674" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Achref Othmani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId676" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dalila Elhmaidi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId677" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Devenon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 129, pp.224 - 232. </w:t></w:r><w:hyperlink r:id="rId678" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2017.01.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId673" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621978v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">3D modeling of phytoplankton seasonal variation and nutrient budget in a southern Mediterranean Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId680" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cosimo Solidoro</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId675" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristele Chevalier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId682" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annie Chapelle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 114 (2), pp.962 - 976. </w:t></w:r><w:hyperlink r:id="rId683" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId679" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01621707v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trace element accumulation and elutriate toxicity in surface sediment in northern Tunisia (Tunis Gulf, southern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ennouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 10 p. </w:t></w:r><w:hyperlink r:id="rId685" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.12.076⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId684" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01430615v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-C as a means to combat biofilm proliferation on prehistoric paintings: evidence from laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Einhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 9 p. </w:t></w:r><w:hyperlink r:id="rId688" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-9791-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId686" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01574657v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution and assessment of heavy metal toxicity in sediment cores from Bizerte Lagoon, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId690" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Haïfa Ben Mna</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 18 p. </w:t></w:r><w:hyperlink r:id="rId691" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-017-6073-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId689" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01551705v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-C as an efficient means to combat biofilm formation in show caves: evidence from the La Glacière Cave (France) and laboratory experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olympe Einhorn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId424" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Battle Karimi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (31), pp.24611 - 24623. </w:t></w:r><w:hyperlink r:id="rId694" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0143-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId692" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01838188v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metals and metalloid bioconcentrations in the tissues of Typha latifolia grown in the four interconnected ponds of a domestic landfill site</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId626" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Al-Ashoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Journal of Environmental Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId698" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jes.2015.10.039⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId695" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01341119v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial wetlands as tools for frog conservation: stability and variability of reproduction characteristics in Sahara frog populations in Tunisian man-made lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Belakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 24 (34), pp.26658-26669. </w:t></w:r><w:hyperlink r:id="rId703" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-017-0278-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (article de synthèse)</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId699" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01598086v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing pollution in a Mediterranean lagoon using acid volatile sulfides and estimations of simultaneously extracted metals</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ennouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId705" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7431-5⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId704" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358168v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Partial characterization and antioxidant and antiproliferative activities of the aqueous extracellular polysaccharides from the thermophilic microalgae Graesiella sp.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId708" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Chaieb</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Abid-Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.210. </w:t></w:r><w:hyperlink r:id="rId711" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12906-016-1198-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId706" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01359545v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Random Forest model and TRIX used in combination to assess and diagnose the trophic status of Bizerte Lagoon, southern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId713" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zina Armi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId590" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ennio Ottaviani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId591" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Enrico Barelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId714" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emna Gargouri-Ellouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 71, pp.293-301. </w:t></w:r><w:hyperlink r:id="rId715" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.07.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId712" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358000v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land spreading of sewage sludge in forest plantations: effects on the growth of the duckweed Lemna minor and trace metal bioaccumulation in the snail Cantareus aspersus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourioug Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimbert Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaoui-Sehmer Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaoui-Sossé Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (10), pp.9891 - 9900. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6222-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId716" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863175v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prolonged aerobic degradation of shredded and pre-composted municipal solid waste: report from a 21-year study of leachate quality characteristics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-16. </w:t></w:r><w:hyperlink r:id="rId723" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5315-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId721" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245018v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Growth performance and biochemical composition of nineteen microalgae collected from different Moroccan reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId725" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkhalek El Amrani Idrissi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Alaoui Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 17/1 (321-330), </w:t></w:r><w:hyperlink r:id="rId728" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1320⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId724" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01295482v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Characterization of fish assemblages and population structure of freshwater fish in two Tunisian reservoirs: implications for fishery management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId651" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Mili</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ennouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId653" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Houcine Laouar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hechmi Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 188:364, 11 p. </w:t></w:r><w:hyperlink r:id="rId731" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-016-5364-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId729" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01322652v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chemical speciation of Fe, Mn, Pb, Zn, Cd, Cu, Co, Ni and Cr in the suspended particulate matter off the Mejerda River Delta (Gulf of Tunis, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 118, pp.35-44. </w:t></w:r><w:hyperlink r:id="rId733" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.02.013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId732" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01283972v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Possible functions of biomineralization of some textulariid (foraminifera) species of the NW Iberian Margin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId735" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cristina Sequeira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId736" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cintia Yamashita</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId738" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Silvia Helena de Mello Sousa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1(4), pp.457-476. </w:t></w:r><w:hyperlink r:id="rId739" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12957/jse.2016.26888⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId734" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460083v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of repeated soil irrigation with liquid biological paper sludge on poplar Populus alba saplings: potential risks and benefits</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId741" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sylvain Corbel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascale Bourgeade</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId742" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-7383-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId740" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358181v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface sediment dynamics along the shore of Hammamet Gulf (Tunisia, southern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atoui Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121, pp.168-179. </w:t></w:r><w:hyperlink r:id="rId747" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.06.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId743" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01331639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The mapping of the Posidonia oceanica (L.) Delile barrier reef meadow in the southeastern Gulf of Tunis (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId601" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Hachani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId749" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Langar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId750" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Djallouli Aslem Sami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, pp.1-7. </w:t></w:r><w:hyperlink r:id="rId751" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.05.030⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId748" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337272v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial characterization of leachate plume using electrical resistivity tomography in a landfill composed of old and new cells (Belfort, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId753" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vincent Bichet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Geology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 211, pp.61-73. </w:t></w:r><w:hyperlink r:id="rId754" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.enggeo.2016.06.026⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId752" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01388339v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of surface sediment dynamics and response of benthic macrofauna assemblages in Boughrara Lagoon (SW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId666" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ines Khedhri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId756" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Ibrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId667" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed Afli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 70, pp.77-88. </w:t></w:r><w:hyperlink r:id="rId757" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2016.06.011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId755" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01337257v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ultra- and microplankton assemblages as indicators of trophic status in a Mediterranean lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Indicators</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 64, pp.59 - 71. </w:t></w:r><w:hyperlink r:id="rId759" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecolind.2015.12.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId758" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01436592v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Therapeutic properties in Tunisian hot springs: first evidence of phenolic compounds in the cyanobacterium Leptolyngbya sp. biomass, capsularpolysaccharides and releasing polysaccharides</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId707" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lamia Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId709" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Mnari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId710" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salwa Abid-Essafi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">BMC Complementary and Alternative Medicine</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 16, pp.515. </w:t></w:r><w:hyperlink r:id="rId761" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1186/s12906-016-1492-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId760" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01416643v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microbial composition and ecological features of phototrophic biofilms proliferating in the Moidons Caves (France): investigation at the single-cell level</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId663" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aude Barani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (12), pp.12039-12049. </w:t></w:r><w:hyperlink r:id="rId763" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6414-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId762" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03066683v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Land spreading of sewage sludge in forest plantations: effects on the growth of the duckweed Lemna minor and trace metal bioaccumulation in the snail Cantareus aspersus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId633" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourioug Mohamed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId717" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gimbert Frédéric</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId718" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaoui-Sehmer Laurence</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId719" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badot Pierre-Marie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId371" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alaoui-Sossé Badr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (10), pp.9891-9900. </w:t></w:r><w:hyperlink r:id="rId720" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-016-6222-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId764" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04522951v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nutrient exchange and oxygen demand at the sediment–water interface during dry and wet seasons off the Medjerda River Delta (Tunis Gulf, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75 (1), </w:t></w:r><w:hyperlink r:id="rId766" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-4820-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId765" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01863182v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing surface sediment dynamics along the north-west coast of Marsa Dhouiba (Tunisia, southern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId656" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Khiari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atoui Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId659" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelkrim Charef</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId768" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2016.01.015⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId767" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01258095v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bioavailability and assessment of heavy metal pollution in sediment cores off the Mejerda River Delta (Gulf of Tunis): How useful is a multiproxy approach ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 12 p. </w:t></w:r><w:hyperlink r:id="rId770" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.02.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId769" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Organic matter quantity and quality, metals availability and foraminifera assemblages as environmental proxy applied to the Bizerte Lagoon (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId772" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Boukef-Benomrane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId737" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabrizio Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 19 p. </w:t></w:r><w:hyperlink r:id="rId773" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.02.032⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId774" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId771" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01280273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving factors of dinoflagellate cyst distribution in surface sediments of a Mediterranean lagoon with limited access to the sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Belakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId776" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId775" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01358159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geochemical and mineralogical fingerprints of the sediments supply and early diagenetic processes in the Bizerte Lagoon (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId778" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Denise Lara Terroso</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Sedimentary Environments</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 1(4), pp.440-456. </w:t></w:r><w:hyperlink r:id="rId779" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12957/jse.2016.26881⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId777" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01460219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of leachate plumes on groundwater quality in the Etueffont landfill (Belfort, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId722" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 75:913, 18 p. </w:t></w:r><w:hyperlink r:id="rId781" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-016-5725-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId780" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01320337v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing trace metal pollution through high spatial resolution of surface sediments along the Tunis Gulf coast (southwestern Mediterranean)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId652" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rym Ennouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId784" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lassad Chouba</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 23 (6), pp.5322-5334. </w:t></w:r><w:hyperlink r:id="rId785" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-015-5775-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId782" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Suspended particulate matter fluxes along with their associated metals, organic matter and carbonates in a coastal Mediterranean area affected by mining activities</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId787" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2016.01.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId786" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01272589v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen consumption and nutrient fluxes in coastal marine sediments off the Mejerda River delta (Gulf of Tunis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId789" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.A. Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Marine Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16/3, pp.636-643. </w:t></w:r><w:hyperlink r:id="rId790" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.12681/mms.1092⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId788" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244724v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexandrium pacificum Litaker sp. nov (Group IV): Resting cyst distribution and toxin profile of vegetative cells in Bizerte Lagoon (Tunisia, Southern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId602" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Afef Fathalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId792" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Chomérat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 48, pp.69-82. </w:t></w:r><w:hyperlink r:id="rId793" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2015.07.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId794" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId791" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01244840v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diagenetic processes and sediment-water exchanges of heavy metals in the Mejerda River Delta (Gulf of Tunis)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Walid Oueslati</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId485" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayed Added</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EnvironmentalEarth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp. </w:t></w:r><w:hyperlink r:id="rId796" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s12665-015-4667-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId795" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167488v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors driving the seasonal distribution of zooplankton in a eutrophicated Mediterranean Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.1-10. </w:t></w:r><w:hyperlink r:id="rId798" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2015.06.012⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId797" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167479v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface sediment dynamics along with hydrodynamics along the shores of Tunis Gulf (north-eastern Mediterranean).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId744" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Atoui Abdelfattah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 103, pp.30-41. </w:t></w:r><w:hyperlink r:id="rId800" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.11.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId801" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId799" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wastewater use in agriculture in Djibouti : Effectiveness of sand filtration treatments and impact of wastewater irrigation on growth and yield of Panicum maximum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId803" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdoulkader Bori Akadar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId804" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Nabil</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 84, pp.607-614. </w:t></w:r><w:hyperlink r:id="rId806" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.09.065⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId802" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245069v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Accumulation of trace metals in sediments in a Mediterranean Lagoon: Usefulness of metal sediment fractionation and elutriate toxicity assessment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId646" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Virginia Alves Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId808" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">François Galgani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 207, pp.226-237. </w:t></w:r><w:hyperlink r:id="rId809" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.envpol.2015.09.033⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId807" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01245047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Environmental quality assessment of Bizerte Lagoon (Tunisia) using living foraminifera assemblages and a multiproxy approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId811" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M.V.A. Martins</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId812" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Frontalini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId813" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Laut</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">PLoS ONE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId810" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01167530v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge fertilization in larch seedlings: effects on trace metal accumulation and growth performance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 77, pp.216-224. </w:t></w:r><w:hyperlink r:id="rId815" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2015.01.031⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId816" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId814" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01112041v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmful planktonic and epiphytic microalgae in a Mediterranean Lagoon: The contribution of the macrophyte Ruppia cirrhosa to microalgae dissemination</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, xx p. </w:t></w:r><w:hyperlink r:id="rId818" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2015.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId817" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01138853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sewage sludge application in a plantation: effects on trace metal transfer in soil-plant-snail continuum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Bourioug</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId580" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Benbrahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 502, pp.309-314. </w:t></w:r><w:hyperlink r:id="rId820" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.09.022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId821" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId819" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104418v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Artificial wetlands as a solution to the decline in the frog population: Estimation of their suitability through the study of population dynamics of Sahara Frogs in hill lakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId823" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId701" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andre Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 63, pp.114-121. </w:t></w:r><w:hyperlink r:id="rId824" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.12.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId822" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01123132v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal variation of heavy metals in water, sediment and roach tissues in a landfill draining system pond (Etueffont, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 69, pp.25-37. </w:t></w:r><w:hyperlink r:id="rId827" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.072⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId828" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId825" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104893v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Interannual variability of water mass properties in the Tunisia–Sicily Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId831" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Katrin Schroeder</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Pietro Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId833" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mireno Borghini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 135, pp.14-28. </w:t></w:r><w:hyperlink r:id="rId834" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2013.06.010⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId829" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104753v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessment of nitrogen and phosphate balance and the roles of bacteria and viruses at the water-sediment interface in the Allal El Fassi reservoir (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId836" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Alaoui-Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId837" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Bouhaddioui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 186 (9), pp.5817-5829. </w:t></w:r><w:hyperlink r:id="rId838" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-014-3821-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId835" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105114v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors supporting harmful macroalgal blooms in flowing waters: A 2-year study in the Lower Ain River, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId840" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sébastien Versanne-Janodet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 33, pp.19-28. </w:t></w:r><w:hyperlink r:id="rId841" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.01.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId842" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId839" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104815v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What factors drive copepod community distribution in the Gulf of Gabes, Eastern Mediterranean Sea?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (4), pp.2918-2934. </w:t></w:r><w:hyperlink r:id="rId846" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-2250-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId843" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104767v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phosphorus speciation in sediments and assessment of nutrient exchange at the water-sediment interface in a Mediterranean lagoon : Implications for management and restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noureddine Zaaboub</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId848" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anouar Ounis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId484" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Amine Helali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId849" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ana Isabel Lillebo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 73, pp.115-125. </w:t></w:r><w:hyperlink r:id="rId850" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId851" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId847" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105104v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Metal accumulation and distribution in the organs of Reeds and Cattails in a constructed treatment wetland (Etueffont, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId853" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahamed Ashoour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 64, pp.1-17. </w:t></w:r><w:hyperlink r:id="rId854" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2013.12.027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId855" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId852" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104793v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bathymetric variation of epiphytic assemblages on Posidonia oceanica (L.) Delile leaves in relation to anthropogenic disturbance in the southeastern Mediterranean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId859" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka Mahfoudi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId860" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmane Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (23), pp.13588-13601. </w:t></w:r><w:hyperlink r:id="rId861" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3315-8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId856" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108072v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic energy budget model: a monitoring tool for growth and reproduction performance of Mytilus galloprovincialis in Bizerte Lagoon (Southwestern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId863" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Béjaoui-Omri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId681" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Harzallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId864" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nejla Aloui-Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 (22), pp.13081-13094. </w:t></w:r><w:hyperlink r:id="rId866" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3265-1⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId862" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108056v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors driving epilithic algal colonization in show caves and new insights into combating biofilm development with UV-C treatments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId868" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Tête</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId693" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Didier Cailhol</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId869" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boustba Faisl</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science of the Total Environment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 484, pp.43-52. </w:t></w:r><w:hyperlink r:id="rId870" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.scitotenv.2014.03.043⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId871" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId867" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halsde-00982537v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Harmful algal blooms (HABs) associated with phycotoxins in shellfish: What can be learned from five years of monitoring in Bizerte Lagoon (Southern Mediterranean Sea) ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId873" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Noura Balti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecological Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 67, pp.39-47. </w:t></w:r><w:hyperlink r:id="rId874" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoleng.2014.03.028⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId875" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId872" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105094v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of temperature, density and food quality on larval growth and metamorphosis in the north African green frog Pelophylax saharicus</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId700" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Meher Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId877" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">André Neveu</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId878" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fartouna-Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId730" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hechmi Missaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 45, pp.81-86. </w:t></w:r><w:hyperlink r:id="rId879" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2014.08.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId880" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId876" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108088v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cellular and molecular damage caused by high UV-C irradiation of the cave-harvested green alga Chlorella minutissima: Implications for cave management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId548" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sehmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Biodeterioration and Biodegradation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 93, pp.118-130. </w:t></w:r><w:hyperlink r:id="rId882" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ibiod.2014.05.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId883" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId881" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01105125v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Heritage materials and biofouling mitigation through UV-C irradiation in show caves: state-of-the-art practices and future challenges</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId562" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fabien Borderie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Badr Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 p. </w:t></w:r><w:hyperlink r:id="rId885" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-4001-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId884" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108153v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bivalve and barnacle larvae distribution driven by water temperature in a Mediterranean lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 2 p. </w:t></w:r><w:hyperlink r:id="rId887" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-014-3918-0⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId886" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Driving factors behind the distribution of dinocyst composition and abundance in surface sediments in a western Mediterranean coastal lagoon: Report from a high resolution mapping study</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId783" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Bellakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 84 (1-2), pp.347-362. </w:t></w:r><w:hyperlink r:id="rId889" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2014.04.041⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId890" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId888" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104822v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Surface sediment dynamics along the eastern coast of Djerba Island (Gabes Gulf, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId657" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abdelfattah Atoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of African Earth Sciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 92, pp.45-54. </w:t></w:r><w:hyperlink r:id="rId892" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jafrearsci.2014.01.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId893" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId891" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104805v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of fish genotoxicity induced by heavy metals from landfill leachates: The advantage of using the RAPD-PCR technique</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId696" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zohra Ben Salem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId826" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Capelli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId895" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Emmanuel Baurand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecotoxicology and Environmental Safety</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 101, pp.90-96. </w:t></w:r><w:hyperlink r:id="rId896" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecoenv.2013.12.014⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId897" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId894" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104810v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First evidence of cell deformation occurrence during a Dinophysis bloom along the shores of the Gulf of Tunis (SW Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId899" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Awatef Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId900" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Beatriz Reguera</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId901" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oum Kalthoum Ben Hassine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 39, pp.191-201. </w:t></w:r><w:hyperlink r:id="rId902" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2014.07.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId898" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108079v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial scale variability in shoot density and epiphytic leaves of Posidonia oceanica on Kerkennah Island (Tunisia) in relation to current tide effects</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId904" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mabrouka Mahfoudhi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 21 p. </w:t></w:r><w:hyperlink r:id="rId906" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/maec.12231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId907" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId903" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01108116v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What are the potential drivers of blooms of the toxic dinoflagellate Karenia selliformis ? A 10-year study in the Gulf of Gabes, Tunisia, southwestern Mediterranean Sea</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId910" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Abdennadher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Harmful Algae</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 23, pp.8-18. </w:t></w:r><w:hyperlink r:id="rId912" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.hal.2012.12.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId913" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId908" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103490v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What factors drive seasonal variation of phytoplankton, protozoans and metazoans on leaves of Posidonia oceanica and in the water column along the coast of the Kerkennah Islands, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId858" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Mabrouk</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 71 (1-2), pp.286-298. </w:t></w:r><w:hyperlink r:id="rId915" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.01.024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId916" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId914" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Restoration impact of an uncontrolled phosphogypsum dump site on the seasonal distribution of abiotic variables, phytoplankton and zooplankton along the near shore of the south-western Mediterranean coast</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (6), pp.3718-3734. </w:t></w:r><w:hyperlink r:id="rId920" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-012-1297-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId917" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Real Time Study of Detergent Concentration Influence on Solid Fatty Acid Film Removal Processes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId923" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Surfactants and Detergents</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 16, pp.213-219. </w:t></w:r><w:hyperlink r:id="rId925" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11743-012-1383-7⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId921" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00918342v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling the phytoplankton dynamics in a nutrient-rich solar saltern pond: predicting the impact of restoration and climate change</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Moussa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Science and Pollution Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 20 (12), pp.9057-9065. </w:t></w:r><w:hyperlink r:id="rId930" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11356-013-1936-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId931" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId926" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104377v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Contrasting key roles of Ruppia cirrhosa in a southern Mediterranean lagoon: Reservoir for both biodiversity and harmful species and indicator of lagoon health status</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 76 (1-2), pp.116-127. </w:t></w:r><w:hyperlink r:id="rId933" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.09.017⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId934" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId932" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104748v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spring plankton community structure and distribution in the north and south coasts of Sfax (Tunisia) after north coast restoration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId662" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Denis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 67 (1-2), pp.82-93. </w:t></w:r><w:hyperlink r:id="rId936" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2012.11.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId937" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId935" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103485v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors contributing to heavy metal accumulation in sediments and in the intertidal mussel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourhane-Eddine Belabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId702" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Belakhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (1), pp.477-489. </w:t></w:r><w:hyperlink r:id="rId940" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.06.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId941" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId938" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104254v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What factors determine trace metal contamination in Lake Tonga (Algeria)?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourhane-Eddine Belabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 185 (12), pp.9905-9915. </w:t></w:r><w:hyperlink r:id="rId943" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-013-3300-6⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId944" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId942" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103509v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors driving the seasonal distribution of planktonic and epiphytic ciliates in a eutrophicated Mediterranean Lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 74 (1), pp.383-395. </w:t></w:r><w:hyperlink r:id="rId947" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2013.06.021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId948" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId945" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01104744v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of harmful dinoflagellates driven by temperature and salinity in a northeastern Mediterranean lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Victor Frossard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 185 (4), pp.3369-3382. </w:t></w:r><w:hyperlink r:id="rId950" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-012-2797-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId951" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId949" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103493v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Kelvin probe technique for assessing efficiency of stearic acid removal from gold surfaces using atmospheric-pressure plasma</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Surface and Coatings Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 206 (18), pp.3715-3720. </w:t></w:r><w:hyperlink r:id="rId953" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.surfcoat.2011.11.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId954" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId952" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103438v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of plankton communities coupled with environmental factors in a semi arid area: Sidi Saâd reservoir (Center of Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbel Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId957" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samira Ben Romdahane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId865" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Monia El Bour</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">African Journal of Biotechnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 11 (4), pp.865-877. </w:t></w:r><w:hyperlink r:id="rId959" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5897/AJB11.2145⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId955" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103397v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of irrigation on soil physico-chemistry: a case study for the Triffa Plain (Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId961" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Brahim Bendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId962" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sanaa Fetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId963" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marnik Vanclooster</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId964" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Sbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Irrigation and Drainage</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 61 (4), pp.507-519. </w:t></w:r><w:hyperlink r:id="rId965" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/ird.688⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId966" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId960" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103432v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Factors determining the dynamics of toxic blooms of Alexandrium minutum during a 10-year study along the shallow southwestern Mediterranean coasts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId968" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moufida Abdenadher</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId909" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wafa Feki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId969" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Zouari Bellaaj</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 106, pp.102-111. </w:t></w:r><w:hyperlink r:id="rId970" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2012.04.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId971" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId967" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103450v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of very warm temperature on egg production rates of three Acartiidae (Crustacea, Copepoda) in a Northern African lagoon</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Annabi-Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId974" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Néjib Daly-Yahia</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId975" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Genuario Belmonte</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 37 (6), pp.445-453. </w:t></w:r><w:hyperlink r:id="rId976" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2012.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId977" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId972" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103445v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Water masses exchanged through the Channel of Sicily : evidence for the presence of new water masses on the Tunisian side of the Channel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId830" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sana Ben Ismail</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId746" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chérif Sammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId832" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gian Pietro Gasparini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId979" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Karine Béranger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId745" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouldi Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Deep Sea Research Part I: Oceanographic Research Papers</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 63, pp.65-81. </w:t></w:r><w:hyperlink r:id="rId980" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.dsr.2011.12.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId981" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId978" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of an uncontrolled phosphogypsum dumpsite on summer distribution of phytoplankton, copepods and ciliates in relation to abiotic variables along the near-shore of the southwestern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId918" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amira Rekik</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId919" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sami Maalej</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Pollution Bulletin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 64 (2), pp.336-346. </w:t></w:r><w:hyperlink r:id="rId983" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marpolbul.2011.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId984" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId982" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103468v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Impacts of restoration of an uncontrolled phosphogypsum dumpsite on the seasonal distribution of abiotic variables, phytoplankton, copepods, and ciliates in a man-made solar saltern</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId986" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rayda Kobbi-Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId973" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Neila Annabi-Trabelsi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Monitoring and Assessment</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 185, pp.2139-2155. </w:t></w:r><w:hyperlink r:id="rId987" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10661-012-2695-9⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId985" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00827412v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of microplankton in relation to environmental variables during summer stratification in the Gulf of Hammamet, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId989" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId990" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Z. Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId991" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Hassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId992" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 91, pp.1429-1442</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId988" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing the impact of waste rocks on groundwater quality in the abandoned coal mine of Jerada city (north eastern Morocco)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId994" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Bendra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId995" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Sbaa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId996" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Fetouani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Engineering Science and Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 11, pp.7905-7922</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId993" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735578v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Endogenous regulation of the growth-rate responses of a spring-dwelling strain of the freshwater alga, Chlorella minutissima, to light and temperature</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId727" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId998" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Dauta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId999" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.S. Reynolds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Protistology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 47, pp.239-244</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId997" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00735576v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The bioaccumulation Performance of Reeds and Cattails in a Constructed Treatment Wetland for Removal of Heavy Metals in Landfill Leachate Treatment (Etueffont, France).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId606" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xavier Laffray</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1001" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Océane Contoz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId805" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Cavalli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 19 p</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1000" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687366v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual and nycthemeral studies of the survival and circulation of indicator bacteria in a schist aquifer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 32 (10), pp.1131-1139. </w:t></w:r><w:hyperlink r:id="rId1005" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/09593330.2010.528044⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1003" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00687375v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Copepod community structure related to environmental factors from a summer cruise in the Gulf of Gabès (Tunisia, eastern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1007" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belhassen2 Habib Ayadi1 Asma Hamza3 Rafik Zarrad2</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1008" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouai¤n1 And Lotfi Aleya4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 90 (1), pp.145-157. </w:t></w:r><w:hyperlink r:id="rId1009" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315409990403⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1010" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1006" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485855v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Survival of pathogenic and indicator organisms in groundwater and landfill leachate through coupling bacterial enumeration with tracer tests</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId460" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Elise Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1012" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">James F. Dat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Desalination</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Elsevier, 261 (1-2), pp.162-168. </w:t></w:r><w:hyperlink r:id="rId1013" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.desal.2010.05.007⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1014" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1011" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103179v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seasonal dynamics of zooplankton community in four Mediterranean reservoirs in humid area (Beni Mtir: north of Tunisia) and semi arid area (Lakhmes, Nabhana and Sidi Saâd: center of Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbel Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Elsevier, 35 (8), pp.392-400. </w:t></w:r><w:hyperlink r:id="rId1016" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2010.08.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1017" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1015" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103239v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The concept of ecological succession applied to phytoplankton over four consecutive years in five ponds featuring a salinity gradient</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId927" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hajer Khemakhem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId929" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahmoud Moussa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 88, pp.33-44. </w:t></w:r><w:hyperlink r:id="rId1019" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2010.02.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1020" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1018" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485289v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of phytoplankton community structure to nutrients, ciliates and copepods in the Gulf of Gabès (south Ionian Sea, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1022" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza2 Malika Bel Hassen3 Habib Ayadi1 Abderrahmen Bouain1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1023" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">And Lotfi Aleya4</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId1024" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315409990774⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1025" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1021" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microalgal cryopreservation using Dimethyl Sulfoxide (Me2SO) coupled with two freezing protocols : influence on the fatty acid profile</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1027" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Sellami-Kammoun</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 35 (4), pp.175-181. </w:t></w:r><w:hyperlink r:id="rId1028" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2010.03.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1029" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1026" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103222v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Variability in the structure of epiphytic assemblages of in relation to human interferences in the Gulf of Gabes, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId857" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mounir Ben Brahim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1031" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmed-Riadh Rebai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1032" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Othman Jarboui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Marine Environmental Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 70 (5), pp.411. </w:t></w:r><w:hyperlink r:id="rId1033" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.marenvres.2010.08.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1030" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00631670v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of zooplankton related to environmental factors in three interconnected reservoirs: Kasseb, Mornaguia and Ghdir El Goulla (North of Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbel Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Alaoui Mhamdi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annales de Limnologie - International Journal of Limnology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 45, pp.107-117. </w:t></w:r><w:hyperlink r:id="rId1035" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/limn/2009008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1034" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485777v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and biomass of rotifers in relation to the environmental factors in geothermal waters in Southern Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbel Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId726" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Alaoui Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Thermal Biology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 34, pp.267-275. </w:t></w:r><w:hyperlink r:id="rId1037" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jtherbio.2009.03.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1038" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1036" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485775v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distribution of ciliates in relation to environmental factors along the coastline of the Gulf of Gabes, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1040" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nouha Kchaou A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1041" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1042" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83, pp.414-424. </w:t></w:r><w:hyperlink r:id="rId1044" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2009.04.019⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1045" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1039" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485882v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and Biomass of the Ciliate Community during a Spring Cruise in the Gulf of Gabes (Eastern Mediterranean Sea, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId911" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imen Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId845" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belhassen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Protozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 47, pp.293-305</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1046" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00484790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton-pigment signatures and their relationship to spring–summer stratification in the Gulf of Gabes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bel Hassen A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamza A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1050" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Zouari A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akrout A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 83, pp.296-306. </w:t></w:r><w:hyperlink r:id="rId1052" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ecss.2009.04.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1053" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1047" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485881v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CORRESPONDENCE OF THE SEASONAL PATTERNS OF THE BRINE SHRIMP, ARTEMIA SALINA (LEACH, 1819) (ANOSTRACA) WITH SEVERAL ENVIRONMENTAL FACTORS IN AN ARID SOLAR SALTERN (SFAX, SOUTHERN TUNISIA)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Crustaceana</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 82 (3), pp.327-348. </w:t></w:r><w:hyperlink r:id="rId1055" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1163/156854008X390227⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1056" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1054" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485347v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatial and temporal variations of microphytoplankton composition related to hydrographic conditions in the Gulf of Gabès</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1058" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Bel Hassen2 Asma Hamza3 Ahmed Rebai4 Abderrahmen Bouain1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1059" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi1 And Lotfi Aleya5</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId1060" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S002531540900023X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1061" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1057" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485854v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton dynamics related to water mass properties in the Gulf of Gabes: Ecological implications</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1048" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Bel Hassen A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1049" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Hamza A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1063" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Ayadi B</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1051" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Akrout A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Marine Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 75, pp.216-226. </w:t></w:r><w:hyperlink r:id="rId1064" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jmarsys.2008.09.004⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1065" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1062" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of dinoflagellates and environmental factors during the summer in the Gulf of Gabes (Tunisia, Eastern Mediterranean Sea)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1067" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1068" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malika Belhassen 3</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1069" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1070" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouaïn 1</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientia Marina</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 72 (1), pp.69-71. </w:t></w:r><w:hyperlink r:id="rId1071" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3989/scimar.2008.72n159⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1066" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485853v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Biochemical adaptation of phytoplankton to salinity and nutrient gradients in a coastal solar saltern, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1073" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olfa Abid A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1074" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alya Sellami-Kammoun A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1043" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId844" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zaher Drira</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1075" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain A</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Estuarine, Coastal and Shelf Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 80, pp.391-400</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1072" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485868v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fatty Acid Composition in Relation to the Micro-organisms in the Sfax Solar Saltern, Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1077" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Hammami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Acta Protozoologica</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 47 (3), pp.189-203</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1076" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00442961v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abundance and biomass of prokaryotic and eukaryotic microorganisms coupled with environmental factors in an arid multi-pond solar saltern (Sfax, Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Marine Biological Association of the United Kingdom</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 89 (2), pp.243-253. </w:t></w:r><w:hyperlink r:id="rId1079" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1017/S0025315408002269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1080" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1078" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485274v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Annual distribution of bacterial indicators generated by the domestic wastes from the landfill of Etueffont (France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1082" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Virginie Genevois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 29 (2), pp.207-216</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1081" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00361343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Detection of Water and Sediments Pollution of An Arid Saltern (Sfax, Tunisia) by Coupling the Distribution of Microorganisms With Hydrocarbons</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1084" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouaïn</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 187, pp.157-171. </w:t></w:r><w:hyperlink r:id="rId1085" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-007-9505-y⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1086" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1083" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485255v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling changes in fatty acid and protein composition of Artemia salina with environmental factors in the Sfax solar saltern (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Aquatic Living Resources</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 21, pp.63-73. </w:t></w:r><w:hyperlink r:id="rId1088" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1051/alr:2008013⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1087" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485343v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of Abiotic and Biotic Parameters to Evaluate Performance of Combining Natural Lagooning and Use of Two Sand Filters in the Treatment of Landfill Leachates</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1004" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilien Belle</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1002" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacques Mudry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 28, pp.225-234</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1089" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00364761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rearing of Fabrea salina Henneguy (Ciliophora, Heterotrichida) with three unicellular feeds</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId958" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wassim Guermazi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId928" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jannet Elloumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Biologies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 331, pp.56-63. </w:t></w:r><w:hyperlink r:id="rId1093" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crvi.2007.10.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1094" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1092" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00485336v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Coupling of the biochemical composition and calorific content of zooplankters with the Microcystis aeruginosa proliferation in a highly eutrophic reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1096" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Michard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1098" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Devaux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environmental Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 27 (11), pp.1181-1190</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1095" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02656416v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio-temporal distribution and characterisation of phytoplankton populations coupled with abiotic and biotic changes in landfill leachate treatment basins (Etuffont, Belfort, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Water, Air, and Soil Pollution</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, 174 (1-4), pp.107-125. </w:t></w:r><w:hyperlink r:id="rId1101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11270-005-9048-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1099" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02658297v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution au cours du temps d'un lixiviat traité par lagunage naturel et évaluation de l'efficacité de filtres en sable pour la réduction de sa charge organique et minérale.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1097" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Schiavon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Louis Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Mania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Grisey</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2003, N°30 - 2ème Trimestre 2003, pp.11-15. </w:t></w:r><w:hyperlink r:id="rId1108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.2435⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01486301v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évaluation de l’impact des lixiviats d’une décharge d’ordures ménagères sur la qualité physico-chimique et bactériologique des eaux d’un ruisseau de Franche-Comté</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleyai</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christiane Lovy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mania</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N°24 - 4ème Trimestre 2001, pp.3-6. </w:t></w:r><w:hyperlink r:id="rId1112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1384⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03178772v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Évolution temporelle de la composition du lixiviat d’une décharge à ciel ouvert</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1090" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hicham Khattabi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacky Mania</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1091" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Grisey</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Environnement, Ingénierie &amp; Développement</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2001, N°21 - 1er trimestre 2001, pp.7-10. </w:t></w:r><w:hyperlink r:id="rId1114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4267/dechets-sciences-techniques.1186⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03181133v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (12)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Premières investigations sur la pollution par les macroplastiques et les microplastiques : cas du Golfe d’Annaba nord-est Algérien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId939" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bourhane-Eddine Belabed</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tahar Tata</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aleya Lotfi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition Firenze University Press. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Mediterranean Coastal Areas : Problems and Measurement Techniques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.239-247, 2019, 978-88-6453-811-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02052856v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tunisia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId589" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Béchir Béjaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId592" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boutheina Ziadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mouna Fertouna-Bellekhal</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">World Seas: An Environmental Evaluation Volume I: Europe, The Americas and West Africa</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Elsevier, pp.261-282, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">UV-C as an Efficient Means to Combat Biofilm Formation in Cultural Heritage Monument. Biodiversity and Impact on Prehistoric Pigments?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Pfendler</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faisl Bousta</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Alaoui-Sossé</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId687" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahim Khatyr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Symposium on the Conservation of Monuments in the Mediterranean Basin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer International Publishing, pp.525-530, 2018, </w:t></w:r><w:hyperlink r:id="rId1121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-319-78093-1_56⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01945995v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chapitre VII. Les larves de Chironomidae dans les approches écotoxicologiques d’évaluation de la qualité des milieux aquatiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId624" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Gimbert</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christelle Moyen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Étienne Chanez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId625" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Quentin Petitjean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ahmad Al-Ashoor</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Eaux industrielles contaminées</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Franche-Comté, pp.207-240, 2017, </w:t></w:r><w:hyperlink r:id="rId1126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.4000/books.pufc.11037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05551804v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamics of Harmful Dinoflagellates and Ciliates in the Ghar El Melh Lagoon (Tunisia)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId593" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amel Dhib</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId603" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Souad Turki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId946" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Farouk Akrout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed Nova Science Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Lagoons: Habitat and Species, Human Impacts and Ecological Effects</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Nova Science Publishers, chap. 2, 2013, 978-1-62808-092-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103350v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen-phosphorus relationships in sediments : usefulness to diagnose the trophic status of three Moroccan reservoirs</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohammed Alaoui-Mhamdi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Eolss Publishers, Oxford, UK. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Limnology, Animals And Plants, in Encyclopedia of Life Support Systems(EOLSS), Developed under the Auspices of the UNESCO</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:hyperlink r:id="rId1129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eolss Publishers</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, 2013</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103354v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trophic condition of seven mediterranean freshwater reservoirs : Environmental factors and zooplanktonic community</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbel Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Nova Sciences Publishers, Inc. New York. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tunisia : economic, political and social issues</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, chap. 7, Matheux Pusatieri and Jihed Cannamela Editors, pp.155-169, 2012, 978-1-61942-162-2</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01299134v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Usefulness of the quartz cristal microbalance technique to assess in situ detergency process efficiency</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId922" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Favrat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseph Gavoille</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId924" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guy Monteil</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed Nova Science Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">New Developments in Quartz Research: Varieties, Crystal Chemistry and Uses in Technology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Nova Science Publishers, chap. ID 111917x10, 2012</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103341v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Phytoplankton : Ecology, Aquaculture and Blooms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId956" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ikbel Sellami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Hamza</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId905" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Abderrahmen Bouain</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId697" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Habib Ayadi</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ed Nova Science Publishers. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Zooplankton and Phytoplankton: Types, Characteristics and Ecology</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Ed Nova Science Publishers, Chapitre 8, 2011, 978-61324-508-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103327v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Oxygen-phosphorus relationships in sédiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahadevi Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Editeur LTD India, 2010, Environmental Disasters, 8131309177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103292v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Effects of the antibiotic gentamycin on bacterial heterotrophic activity, primary production and phytoplankton excretion in vitro and in aquatic ecosystems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahadevi Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2, Edition LTD India, 2010, Environmental Disasters, 8131309177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103306v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Microcystis aeruginosa proliferation in a highly eutrophic reservoir: a clear example of ecosystem dysfunctioning</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahadevi Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Disaster Management</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 3, Edition LTD India, 2010, Manmade Disasters, 8131309177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103295v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aging, Metabolic, and Degenerative Disorders: Biomedical Value of Antioxidants</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed M. Abdel-Daim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId643" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nadia I. Zakhary</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simona G. Bungau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raghvendra A. Bohara</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2018</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01651584v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Disaster Management</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K.K. Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Aleya</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vinod Singh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId1137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mahadevi Singh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Edition LTD India, 1202 p., 2010, volume 1 : Natural Disasters volume 2 : Environmental Disasters volume 3 : Manmade Disasters, 8131309177</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId1142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01103283v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId1143"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -106,51 +106,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F62BFEEC"/>
+    <w:nsid w:val="AAB5D44A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -337,51 +337,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lotfi-aleya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9742-4368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031904793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2537515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000006517167" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154337" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Moncer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107558" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jlassi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Mna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rahmouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aleya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertoncini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Casa&#241;as" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plassart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15070450" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshu Gu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiying Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin van den Oord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Goldman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyuan Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-024-00964-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Ullah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Chun Zeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rashid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ghani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmat Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40105-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Yao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Chemaitelly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esayas Kebede Gudina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khalil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Tarchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Alsubih" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Brik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virg&#237;nia Alves Martins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23930-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kamran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamullah Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ur Rahman Saljoqi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarir Ahmad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39270-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019094v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek K. Chaturvedi" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Yadav" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj K. Rai" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra A. Bohara" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachchida Nand Rai" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11435-2" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162031v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gupta" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Behl" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Habibur Rahman" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlokesh Narayan Yadav" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12781-5" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095053v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Meng" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carolyn Graff" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Thomason" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144251" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104308v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharifa Hasana" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Farhad Hossain" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Jalouli" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Tanvir Kabir" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Giash Uddin" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-02239-z" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118424v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliang Yin" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Sun" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jiao" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ma" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12364-4" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201796v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El-Sayed" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13862-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148578v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhuri Grover" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sachdeva" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bungao" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12809-w" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115493v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishnoor Kaur" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12255-0" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111881v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnish Kumar" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sharma" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janmejai Kumar Srivastava" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haris Siddiqui" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Sahab Uddin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12200-1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319675v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kandory" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15696-3" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211074v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bungau" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Aloui-Soss&#233;" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14127-7" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021591v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abid" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaynine Laghfiri" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouamri" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2020.10.007" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036433v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Mirela Tit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Carmen Zaha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2020.10.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12969-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Mishra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Patni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satisha Hegde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devesh Tewari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2020.09.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzhat Tabassum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Aziz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9940169" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Farahy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2020.10.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111852v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zangerl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/med-2021-0210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali H. Abu Almaaty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehab M. Mosaad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K. Hassan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham H. A. Ali" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada A. Mahmoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12025-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868708v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Mamun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijo Mathew" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2020.116974" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506596v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Niaz" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25061267" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506635v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Abdel-Daim" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A.O. Dawood" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbadawy" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Alkahtani" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10030473" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526762v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alkahtane" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esraa Ghanem" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Alarifi" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ali" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07736-1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421754v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobin Jose" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetha Harilal" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Githa Elizabeth" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della Grace Thomas Parambi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07231-2" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526823v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Daim" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Ibrahim Abushouk" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bung&#259;u" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Bin-Jumah" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalla El-Kott" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07580-y" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550715v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henry" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04264-4" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969134v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Imam Ibne Wahed" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.563478" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971062v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Glevitzky" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Laura Vic&#259;" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela-Alina Dumitrel" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Avram" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11170-8" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490282v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Prada" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Francesca Prada" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cristea" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Elena Popescu" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bung&#259;u" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137446" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617140v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Sankar Sivasankarapillai" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshmi Madhu Kumar Nair" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahdar" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09028-0" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935593v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Chadha" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Arora" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2020.07.003" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429586v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidy G. Abdel-Rahman" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina A. Dessouki" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali H. El-Far" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina M. Khodeer" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136338" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935642v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Einhorn" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10681-8" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503150v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Moisa" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Uivarosan" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cadar" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cristina Moleriu" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/RC.20.2.7886" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916840v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2020.173412" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490275v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalla Farag El-Kott" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-El-Karim M. Abd-Lateif" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba S. Khalifa" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Morsy" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam H. Ibrahim" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138832" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526717v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Jakaria" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thangapandiyan" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135624" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877266v1" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A. Alkahtane" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdeen" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany M.R. Abdel-Latif" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2020.06.001" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474754v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Claudia Ghitea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Purza" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Otrisal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/RC.20.1.7854" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916261v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Mehta" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2020.118164" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420225v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar R. Saleh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Masoud Kandeel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Ghareeb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir M. Ghoneim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser I. Talha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978658v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11272-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465927v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ezzaza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouabid" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alaoui-Mhamdi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07893-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Assar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim Abdelraoof" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Maboud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerollos Shaker" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Menshawy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08534-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485419v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid M. Elmatboly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Sherif" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia A. Deeb" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Benmelouka" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May N. Bin-Jumah" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07914-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526691v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Friess" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urban" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136819" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916239v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bogdan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Copolovici" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/RC.20.7.8249" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886106v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma I. Abo El-Ela" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima K. Alshahrani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Zharani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09516-3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526743v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Taha Mohammed" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Radi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07302-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916250v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Chander" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Negi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Singh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumud Upadhyaya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141269" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565162v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093272" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421792v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E. Abd El-Hack" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh A. Abdelnour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmeen A. Hendy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager A. Ghanem" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135996" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547810v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08800-6" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526774v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshak Bahbah" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alyousif" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07711-w" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746977v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Negrut" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Carmen Nistor-Cseppento" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Ahmad Khan" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pantis" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Andrei Maghiar" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114439" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898074v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawaher A. Abdulhakim" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Asraful Alam" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00616" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465831v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07854-w" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128514v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzhat Zahin" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihanatul Anwar" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sajid" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05211-0" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169440v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma A. Abou-Zaid" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein A. Abdel-Maksoud" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aboubakr" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Abdelkader" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05783-x" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863237v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grisey" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.177" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349709v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman T. Mohammed" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid S. Hashem" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ahmed" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarek Aly" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134664" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945037v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gabriela Bungau" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.406" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161167v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Aleya" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Mihai Vesa" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.076" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129849v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Iovan" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Endres" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.070" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336423v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahab Uddin" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Kabir" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134836" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384155v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Fayyadh" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Ismail" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Musa Hussain" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36478/jeasci.2019.9995.10009" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336854v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mst. Marium Begum" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Sohanur Rahman" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666191008103141" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100784v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Pasca" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Uivarosanl" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.19.1.5138" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021048v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Elena Badea" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronel Mustatea" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420047v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moonerah Alnasser" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06931-z" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267555v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Obsel" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Florus" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bungau" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133736" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336400v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman E. Taha" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa F. Khafaga" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134399" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087461v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr E. El-Bialy" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04801-2" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079488v1" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoria Donia" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04780-4" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092991v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Badea" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Modugno" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Floroian" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Restani" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.404" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184585v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu E. Iacob" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Iacob" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Dumitru Moleriu" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.212" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420095v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Codrean" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan L. Dumitrascu" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Codrean" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135784" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420154v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawar Hayat" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Musa Bodinga" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhu Sun" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135869" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859162v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.089" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSDVRG2T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000345v1" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ahmed" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Ijaz" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussien Ahmed" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04249-4" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066804v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Tamargo Santos" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fleitas P&#233;rez" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Infante Bourzac" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanet M&#225;rquez N&#225;poles" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ram&#237;rez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.075" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993219v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Majda" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoui Khalid" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abouabdillah Aziz" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Rachid" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui-Soss&#233; Badr" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.188" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111006v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Georgeta Daina" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sab&#259;u" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marius Daina" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Neam&#539;u" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.231" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140485v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Added" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7521-1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349516v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelazim E. Elhelaly" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadah Albasher" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alfarraj" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa Almeer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshak I. Bahbah" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06660-3" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349654v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem H. Aladaileh" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif A. Al-Gabri" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad H. Abukhalil" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134879" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971430v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Barkia" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ketata Bouaziz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiya Sellami Boudawara" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Faouzi Gargouri" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4007-6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013582v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alexandru Gitea" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gitea" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Dora Samuel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04214-1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267433v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja M. Patil" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranjali P. Mahamuni" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma A. Chougule" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05795-7" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103535v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amany A. Sayed" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1309175" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349580v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer M. Radi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134882" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093030v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van de Velde" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Helali" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.03.008" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129248v1" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/RC.19.4.7103" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178412v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Kandeil" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05514-2" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286095v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Scarneciu" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura-Mihaela Lupu" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia C. Scarneciu" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Gabriel Bratu" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2019.105067" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811967v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Alaoui-Sosse" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clert" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.371" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811999v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem M. Shaheen" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman A. Toraih" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal S. Fawzy" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2386-3" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637185v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sebei" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0529-6" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850440v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha I. Alkhalf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2761-0" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681148v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1380-3" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945594v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia H. Samak" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser S. El-Sayed" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3675-6" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863602v1" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mazzitelli" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8447-1" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762927v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borderie" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.03.016" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958689v1" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abo-El-Sooud" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona G. Bung&#462;u" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Najda" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6276438" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915424v1" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdo" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Wareth" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3553-2" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949412v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Abdel-Diam" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3907-9" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779745v1" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.283" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816294v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Jaouhari" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Abouabdillah" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.108" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860229v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir B&#233;jaoui" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Ottaviani" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Barelli" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ziadi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dhib" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.041" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822589v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mensi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bayaoui" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Touati" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2575-0" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817508v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hachani" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Fathalli" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Turki" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2018.06.006" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759266v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-6645-z" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757178v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1568-9883(18)30035-0" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834069v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha T.M. Alam" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshaima M. Fawzi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa S. Alansari" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1780956" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729263v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1654-6" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430647v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Ashoor" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cretenet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8261-1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763376v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia I. Zakhary" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2098123" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666116v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Macor" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0893-2" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788643v1" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Kata" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Athbi" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Entisar Manwar" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2170-4" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701100v1" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourioug Mohamed" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krouna Mounia" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harraq Ahmed" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.258" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504969v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8939-z" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388365v1" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khedhri" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Afli" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.10.023" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563513v1" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Khiari" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Atoui" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khalil" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Charef" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.06.028" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589560v1" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Luiz Mattos Laut" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#226;nia Duleba" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/jse.2017.30055" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637172v1" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mili" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ennouri" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Laouar" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6326-3" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517356v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Tovar-Hernandez" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.2.09" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621978v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Othmani" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Elhmaidi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.01.007" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621707v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harzallah" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chapelle" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.001" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430615v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.12.076" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574657v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Khatyr" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9791-x" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551705v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Ben Mna" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6073-5" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598086v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Bellakhal" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Neveu" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fertouna-Belakhal" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0278-6" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341119v1" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ben Salem" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayadi" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.039" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838188v1" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0143-7" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460083v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sequeira" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Yamashita" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Helena de Mello Sousa" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/jse.2016.26888" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358181v1" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7383-9" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331639v1" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoui Abdelfattah" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Brahim" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sammari" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.06.001" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337272v1" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Langar" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallouli Aslem Sami" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.05.030" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388339v1" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grisey Grisey" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.06.026" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358000v1" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Armi" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Gargouri-Ellouz" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.010" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863175v1" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui-Sehmer Laurence" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badot Pierre-Marie" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6222-3" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245018v1" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5315-8" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295482v1" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek El Amrani Idrissi" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alaoui Mhamdi" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aleya" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1320" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322652v1" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Missaoui" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5364-6" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283972v1" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.02.013" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358168v1" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7431-5" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359545v1" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Trabelsi" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chaieb" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mnari" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Abid-Essafi" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-016-1198-6" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337257v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ibrahim" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.011" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436592v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.032" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416643v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-016-1492-3" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03066683v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6414-x" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522951v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863182v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4820-x" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258095v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.01.015" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277537v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.02.027" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280273v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukef-Benomrane" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.02.032" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-157FHRD7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272589v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.01.041" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245090v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fertouna-Bellakhal" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Chouba" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5775-x" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460219v1" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Lara Terroso" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/jse.2016.26881" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358159v1" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.08.002" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320337v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5725-z" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167488v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4667-1" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244840v1" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.07.007" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R29V0ZWR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244724v1" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Helali" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1092" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167479v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.06.012" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104266v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.11.014" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCV6K71H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245069v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Bori Akadar" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavalli" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.09.065" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245047v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.033" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167530v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.A. Martins" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laut" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112041v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.031" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06C6NGMN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138853v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.03.002" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104418v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.022" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPSRXW9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104767v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Drira" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belhassen" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2250-4" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105104v1" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ounis" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Lillebo" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.017" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPVP9NS4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105114v1" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alaoui-Mhamdi" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhaddioui" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3821-7" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104815v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Versanne-Janodet" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.01.001" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRDP7N7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104893v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.072" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8392T2QM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104753v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Gasparini" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireno Borghini" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.06.010" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123132v1" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellakhal" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.12.029" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104793v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahamed Ashoour" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.12.027" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB670FN7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108072v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Brahim" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mabrouk" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Mahfoudi" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouain" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3315-8" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108056v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel B&#233;jaoui-Omri" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Aloui-B&#233;jaoui" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Bour" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3265-1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982537v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boustba Faisl" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.03.043" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKX1M3L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105094v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Balti" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.028" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1HFTKRW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108088v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neveu" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fartouna-Bellakhal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.08.006" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B8PNRCS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105125v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.05.014" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N25DPGD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108153v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4001-6" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108133v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3918-0" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104822v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.04.041" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKW34BDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104805v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.01.003" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1KWKJNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104810v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.12.014" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBGDG3J1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108079v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Aissaoui" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Reguera" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum Kalthoum Ben Hassine" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.017" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108116v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Mahfoudhi" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bouain" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12231" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72WJSZJF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104377v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khemakhem" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet Elloumi" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Moussa" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1936-y" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J63KV9ZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103505v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.01.024" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBM4G0M5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103480v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rekik" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Maalej" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1297-y" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918342v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favrat" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavoille" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-012-1383-7" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103490v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Feki" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Abdennadher" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hannachi" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2012.12.001" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS057BRL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104748v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.09.017" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TQ1Q7GZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103485v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.029" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNBLPF0R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104254v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourhane-Eddine Belabed" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.004" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK6NJLWS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103509v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3300-6" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBR1H79D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104744v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Akrout" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.021" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK6Z575Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103493v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2797-4" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DVM5QSTX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103459v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.12.009" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ1MSWZ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103445v1" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Annabi-Trabelsi" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N&#233;jib Daly-Yahia" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genuario Belmonte" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2012.03.003" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQMJD827-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103450v1" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Abdenadher" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zouari Bellaaj" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.04.029" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV1PRVK4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103432v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bendra" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Fetouani" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnik Vanclooster" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sbaa" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.688" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03MR2MVV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103438v1" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.11.001" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2SMBW14-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103397v1" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Sellami" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ben Romdahane" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Guermazi" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB11.2145" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103468v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.11.005" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC23WT2K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827412v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayda Kobbi-Rebai" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2695-9" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735578v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bendra" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sbaa" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fetouani" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735575v1" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hannachi" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Drira" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassen" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735576v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauta" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Reynolds" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687366v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Contoz" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687375v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Belle" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2010.528044" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485856v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamza2 Malika Bel Hassen3 Habib Ayadi1 Abderrahmen Bouain1" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Lotfi Aleya4" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409990774" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PSLZW5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485289v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.02.019" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5739JR7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103239v1" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2010.08.004" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7S4Z5K5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103179v1" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Dat" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.05.007" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBJHTB9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485855v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belhassen2 Habib Ayadi1 Asma Hamza3 Rafik Zarrad2" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bouai&#164;n1 And Lotfi Aleya4" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409990403" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NKGSDDQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103222v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Sellami-Kammoun" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2010.03.001" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJV67WJK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631670v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Jarboui" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2010.08.005" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485881v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bel Hassen A" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamza A" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouari A" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akrout A" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.04.002" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7K9DV6H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484790v1" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485882v1" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Kchaou A" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet Elloumi A" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamza B" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayadi A" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.04.019" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCGXCPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485775v1" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2009.03.003" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SV8MCLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485777v1" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2009008" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485347v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854008X390227" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-XLHRNV3B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485871v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi B" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.09.004" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZXSPRS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485854v1" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bel Hassen2 Asma Hamza3 Ahmed Rebai4 Abderrahmen Bouain1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayadi1 And Lotfi Aleya5" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540900023X" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8DB7GMWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485868v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Abid A" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Sellami-Kammoun A" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bouain A" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485853v1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Drira 1" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belhassen 3" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayadi 1" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Boua&#239;n 1" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2008.72n159" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361343v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Genevois" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442961v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485274v1" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315408002269" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8SSG5771-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485343v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008013" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364761v1" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khattabi" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grisey" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485255v1" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Boua&#239;n" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-007-9505-y" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQK2L8ML-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485336v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.10.006" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHXW3Q64-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656416v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michard" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khattabi" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658297v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mania" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-005-9048-z" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9SXD4RND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486301v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schiavon" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mania" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grisey" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2435" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178772v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleyai" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1384" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181133v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1186" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052856v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Tata" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleya Lotfi" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945723v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fertouna-Bellekhal" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945995v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78093-1_56" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551804v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chanez" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Ashoor" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.11037" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103350v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103354v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eolss.net" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103341v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299134v1" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103327v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103306v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Singh" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Singh" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahadevi Singh" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103292v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103295v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651584v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona G. Bungau" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103283v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/lotfi-aleya" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9742-4368" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/031904793" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://viaf.org/viaf/2537515" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://isni.org/isni/0000000006517167" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05381294v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Louzon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Chiquet" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Kamel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleya" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Blanc" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tox.2025.154337" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384181v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Moncer" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamza" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2025.107558" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05060960v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walid Oueslati" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Jlassi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haifa Ben Mna" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Val&#233;rie Mesnage" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raja Rahmouni" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2025.117909" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05384126v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Aleya" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05164662v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Bertoncini" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noah Casa&#241;as" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Perrette" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Plassart" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/bios15070450" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04708331v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianshu Gu" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guiying Wang" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edwin van den Oord" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emanuel Goldman" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chengyuan Yang" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1208/s12248-024-00964-0" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139231v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zahid Ullah" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xian-Chun Zeng" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdur Rashid" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Junaid Ghani" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmat Ali" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-40105-9" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139226v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lan Yao" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiam Chemaitelly" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esayas Kebede Gudina" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Khalil" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.eclinm.2023.102222" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139222v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mondher Tarchi" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noureddine Zaaboub" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Majed Alsubih" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bochra Brik" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virg&#237;nia Alves Martins" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-022-23930-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05139229v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Salim" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Kamran" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Inamullah Khan" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Ur Rahman Saljoqi" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarir Ahmad" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-023-39270-8" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03021591v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imane Abid" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malaynine Laghfiri" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouamri" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Bourioug" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2020.10.007" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03211074v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bungau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tapan Behl" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bourgeade" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Aloui-Soss&#233;" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-14127-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03319675v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Kandory" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne-Marie Goncalves" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Fr&#233;gnaux" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Cattey" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-15696-3" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03148578v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madhuri Grover" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monika Sachdeva" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bungao" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12809-w" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03115493v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ishnoor Kaur" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Habibur Rahman" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arun Kumar" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12255-0" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111881v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajnish Kumar" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anju Sharma" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Janmejai Kumar Srivastava" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Haris Siddiqui" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Sahab Uddin" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12200-1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03019094v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vivek K. Chaturvedi" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Navneet Yadav" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neeraj K. Rai" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raghvendra A. Bohara" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sachchida Nand Rai" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11435-2" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03162031v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amit Gupta" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harlokesh Narayan Yadav" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12781-5" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03095053v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xia Meng" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Carolyn Graff" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Donald Thomason" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.144251" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104308v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sharifa Hasana" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Farhad Hossain" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maroua Jalouli" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Tanvir Kabir" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Giash Uddin" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12035-020-02239-z" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03118424v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heliang Yin" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tong Sun" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yan Jiao" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Li Ma" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12364-4" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03201796v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr El-Sayed" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-13862-1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036433v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Mirela Tit" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dana Carmen Zaha" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2020.10.012" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03146774v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-021-12969-9" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02996496v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ashish Mishra" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja Patni" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Satisha Hegde" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Devesh Tewari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2020.09.004" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03226353v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzhat Tabassum" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faissal Aziz" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2021/9940169" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03030449v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oumaima Farahy" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.coesh.2020.10.011" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03111852v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhuo Yu" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gang Wang" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Zangerl" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ning Xie" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/med-2021-0210" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03104287v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali H. Abu Almaaty" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rehab M. Mosaad" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed K. Hassan" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elham H. A. Ali" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghada A. Mahmoud" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-12025-y" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526717v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Al Mamun" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Jakaria" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shanmugam Thangapandiyan" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jamil Ahmad" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135624" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02877266v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Abdel-Daim" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud A.O. Dawood" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah A. Alkahtane" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Abdeen" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hany M.R. Abdel-Latif" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.toxicon.2020.06.001" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02503150v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Moisa" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Uivarosan" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oana Cadar" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Cristina Moleriu" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/RC.20.2.7886" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935642v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Pfendler" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olympe Einhorn" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Soss&#233;" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faisl Bousta" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-10681-8" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02935593v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Swati Chadha" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rashmi Arora" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.retram.2020.07.003" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02617140v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vishnu Sankar Sivasankarapillai" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reshmi Madhu Kumar Nair" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abbas Rahdar" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09028-0" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02429586v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haidy G. Abdel-Rahman" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amina A. Dessouki" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali H. El-Far" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dina M. Khodeer" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136338" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03490275v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalla Farag El-Kott" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abd-El-Karim M. Abd-Lateif" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heba S. Khalifa" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kareem Morsy" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam H. Ibrahim" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.138832" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916840v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jeandet" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejphar.2020.173412" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526823v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Daim" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelrahman Ibrahim Abushouk" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Bung&#259;u" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May Bin-Jumah" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Attalla El-Kott" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07580-y" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02550715v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Frossard" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Vallet" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Henry" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Charlier" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10750-020-04264-4" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02969134v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mir Imam Ibne Wahed" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fphar.2020.563478" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02971062v1" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mirel Glevitzky" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Laura Vic&#259;" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela-Alina Dumitrel" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariana Avram" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11170-8" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02490282v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcela Prada" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioana Francesca Prada" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Cristea" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Elena Popescu" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bung&#259;u" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.137446" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02868708v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bijo Mathew" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jns.2020.116974" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506596v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kamal Niaz" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Christophe" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/molecules25061267" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02506635v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Elbadawy" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saad Alkahtani" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ani10030473" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526762v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdullah Alkahtane" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Esraa Ghanem" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saud Alarifi" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoud Ali" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07736-1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421754v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jobin Jose" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajesh Kumar" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Seetha Harilal" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Githa Elizabeth" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Della Grace Thomas Parambi" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07231-2" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02474754v1" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Timea Claudia Ghitea" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lavinia Purza" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pavel Otrisal" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/RC.20.1.7854" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916261v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vineet Mehta" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.lfs.2020.118164" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420225v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samar R. Saleh" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marwa Masoud Kandeel" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Doaa Ghareeb" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tayssir M. Ghoneim" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nasser I. Talha" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.136013" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02978658v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-11272-3" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465927v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kaoutar Ezzaza" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rachid Bouabid" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alaoui-Mhamdi" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07893-3" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02549308v1" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Assar" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Ibrahim Abdelraoof" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdel-Maboud" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kerollos Shaker" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Menshawy" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08534-5" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02485419v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelmagid M. Elmatboly" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed M. Sherif" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia A. Deeb" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Benmelouka" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=May N. Bin-Jumah" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07914-1" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526691v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karel Friess" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Urban" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.136819" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916239v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Bogdan" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucian Copolovici" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/RC.20.7.8249" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02886106v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatma I. Abo El-Ela" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fatima K. Alshahrani" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Al-Zharani" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-09516-3" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526743v1" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman Taha Mohammed" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer Radi" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-07302-4" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02916250v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vikas Chander" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vipul Negi" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rakesh Singh" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kumud Upadhyaya" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2020.141269" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02565162v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijms21093272" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02421792v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed E. Abd El-Hack" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sameh A. Abdelnour" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmeen A. Hendy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hager A. Ghanem" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135996" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02526774v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshak Bahbah" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alyousif" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07711-w" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02547810v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-08800-6" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02898074v1" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jawaher A. Abdulhakim" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Asraful Alam" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fcell.2020.00616" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02465831v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-020-07854-w" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02746977v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicoleta Negrut" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delia Carmen Nistor-Cseppento" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shamim Ahmad Khan" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carmen Pantis" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Teodor Andrei Maghiar" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12114439" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02000345v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Ahmed" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hira Ijaz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussien Ahmed" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04249-4" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01993219v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Choukri Majda" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daoui Khalid" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abouabdillah Aziz" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bouabid Rachid" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui-Soss&#233; Badr" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.01.188" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02066804v1" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Tamargo Santos" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Fleitas P&#233;rez" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan F. Infante Bourzac" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yanet M&#225;rquez N&#225;poles" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wendy Ram&#237;rez Gonz&#225;lez" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.075" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336400v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman E. Taha" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asmaa F. Khafaga" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Muhammad Arif" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134399" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420047v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman T. Mohammed" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moonerah Alnasser" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06931-z" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087461v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr E. El-Bialy" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04801-2" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02079488v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thoria Donia" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04780-4" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420095v1" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adriana Codrean" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dan L. Dumitrascu" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Codrean" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135784" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02420154v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khawar Hayat" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bello Musa Bodinga" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Di Han" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Yang" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qingzhu Sun" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.135869" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267555v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vladimir Obsel" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stanislav Florus" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Constantin Bungau" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.133736" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02092991v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihaela Badea" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federico Di Modugno" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Floroian" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrizia Restani" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.03.404" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02184585v1" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu E. Iacob" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Iacob" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Radu Dumitru Moleriu" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.07.212" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01859162v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Battle Karimi" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.089" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-DSDVRG2T-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336423v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sahab Uddin" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tanvir Kabir" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134836" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02384155v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rahman Fayyadh" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zainab Ismail" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussain Musa Hussain" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.36478/jeasci.2019.9995.10009" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02336854v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mst. Marium Begum" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Md. Sohanur Rahman" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1381612825666191008103141" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02100784v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Endres" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bianca Pasca" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diana Uivarosanl" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/MP.19.1.5138" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02021048v1" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Elena Badea" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Petronel Mustatea" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02128514v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nuzhat Zahin" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raihanatul Anwar" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amin Sajid" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05211-0" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02169440v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omayma A. Abou-Zaid" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hussein A. Abdel-Maksoud" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Aboubakr" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afaf Abdelkader" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05783-x" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863237v1" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grisey" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.08.177" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349709v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khalid S. Hashem" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amr Ahmed" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Tarek Aly" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134664" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945037v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona Gabriela Bungau" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.11.406" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02161167v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Selim Aleya" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosmin Mihai Vesa" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.06.076" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129849v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ciprian Iovan" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.05.070" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02111006v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucia Georgeta Daina" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monica Sab&#259;u" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristian Marius Daina" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corina Neam&#539;u" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.04.231" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02140485v1" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Helali" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayed Added" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-019-7521-1" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349516v1" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelazim E. Elhelaly" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gadah Albasher" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleh Alfarraj" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rafa Almeer" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eshak I. Bahbah" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-06660-3" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349654v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Saleem H. Aladaileh" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naif A. Al-Gabri" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad H. Abukhalil" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134879" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01971430v1" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Barkia" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hanen Ketata Bouaziz" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahiya Sellami Boudawara" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Faouzi Gargouri" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-4007-6" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02013582v1" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Alexandru Gitea" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniela Gitea" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alina Dora Samuel" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-04214-1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02267433v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pooja M. Patil" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pranjali P. Mahamuni" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roma A. Chougule" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05795-7" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02103535v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amany A. Sayed" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2019/1309175" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02349580v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abeer M. Radi" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2019.134882" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02286095v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioan Scarneciu" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aura-Mihaela Lupu" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camelia C. Scarneciu" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ovidiu Gabriel Bratu" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejps.2019.105067" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02093030v1" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastiaan van de Velde" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Amine Helali" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2019.03.008" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02178412v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed A. Kandeil" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-019-05514-2" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02129248v1" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.37358/RC.19.4.7103" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01915424v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Abdo" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gamal Wareth" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3553-2" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01949412v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed M. Abdel-Diam" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalia H. Samak" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasser S. El-Sayed" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3907-9" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01779745v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Girardclos" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Gillet" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Alaoui-Sehmer" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.11.283" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637185v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Sebei" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0529-6" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945594v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hazem M. Shaheen" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-3675-6" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01850440v1" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maha I. Alkhalf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eman A. Toraih" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manal S. Fawzy" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2761-0" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01762927v1" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Borderie" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.culher.2018.03.016" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01958689v1" TargetMode="External"/><Relationship Id="rId565" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Abo-El-Sooud" TargetMode="External"/><Relationship Id="rId566" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona G. Bung&#462;u" TargetMode="External"/><Relationship Id="rId567" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agnieszka Najda" TargetMode="External"/><Relationship Id="rId568" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/6276438" TargetMode="External"/><Relationship Id="rId569" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863602v1" TargetMode="External"/><Relationship Id="rId570" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Mazzitelli" TargetMode="External"/><Relationship Id="rId571" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Marty" TargetMode="External"/><Relationship Id="rId572" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Budzinski" TargetMode="External"/><Relationship Id="rId573" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8447-1" TargetMode="External"/><Relationship Id="rId574" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01681148v1" TargetMode="External"/><Relationship Id="rId575" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10811-017-1380-3" TargetMode="External"/><Relationship Id="rId576" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811999v1" TargetMode="External"/><Relationship Id="rId577" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2386-3" TargetMode="External"/><Relationship Id="rId578" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01811967v1" TargetMode="External"/><Relationship Id="rId579" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badr Alaoui-Sosse" TargetMode="External"/><Relationship Id="rId580" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Benbrahim" TargetMode="External"/><Relationship Id="rId581" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Carnus" TargetMode="External"/><Relationship Id="rId582" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Clert" TargetMode="External"/><Relationship Id="rId583" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.05.371" TargetMode="External"/><Relationship Id="rId584" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01816294v1" TargetMode="External"/><Relationship Id="rId585" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nabil El Jaouhari" TargetMode="External"/><Relationship Id="rId586" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aziz Abouabdillah" TargetMode="External"/><Relationship Id="rId587" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.06.108" TargetMode="External"/><Relationship Id="rId588" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01860229v1" TargetMode="External"/><Relationship Id="rId589" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;chir B&#233;jaoui" TargetMode="External"/><Relationship Id="rId590" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ennio Ottaviani" TargetMode="External"/><Relationship Id="rId591" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enrico Barelli" TargetMode="External"/><Relationship Id="rId592" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boutheina Ziadi" TargetMode="External"/><Relationship Id="rId593" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Dhib" TargetMode="External"/><Relationship Id="rId594" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2018.08.041" TargetMode="External"/><Relationship Id="rId595" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01822589v1" TargetMode="External"/><Relationship Id="rId596" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikram Mensi" TargetMode="External"/><Relationship Id="rId597" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malek Bayaoui" TargetMode="External"/><Relationship Id="rId598" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hiba Touati" TargetMode="External"/><Relationship Id="rId599" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2575-0" TargetMode="External"/><Relationship Id="rId600" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01817508v1" TargetMode="External"/><Relationship Id="rId601" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Amine Hachani" TargetMode="External"/><Relationship Id="rId602" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Afef Fathalli" TargetMode="External"/><Relationship Id="rId603" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Souad Turki" TargetMode="External"/><Relationship Id="rId604" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2018.06.006" TargetMode="External"/><Relationship Id="rId605" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01759266v1" TargetMode="External"/><Relationship Id="rId606" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Laffray" TargetMode="External"/><Relationship Id="rId607" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-018-6645-z" TargetMode="External"/><Relationship Id="rId608" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01757178v1" TargetMode="External"/><Relationship Id="rId609" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S1568-9883(18)30035-0" TargetMode="External"/><Relationship Id="rId610" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01834069v1" TargetMode="External"/><Relationship Id="rId611" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasha T.M. Alam" TargetMode="External"/><Relationship Id="rId612" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elshaima M. Fawzi" TargetMode="External"/><Relationship Id="rId613" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa S. Alansari" TargetMode="External"/><Relationship Id="rId614" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/1780956" TargetMode="External"/><Relationship Id="rId615" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01618378v1" TargetMode="External"/><Relationship Id="rId616" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alain Maron" TargetMode="External"/><Relationship Id="rId617" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Ciadamidaro" TargetMode="External"/><Relationship Id="rId618" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benoit Valot" TargetMode="External"/><Relationship Id="rId619" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2017.10.054" TargetMode="External"/><Relationship Id="rId620" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01729263v1" TargetMode="External"/><Relationship Id="rId621" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Munch" TargetMode="External"/><Relationship Id="rId622" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-1654-6" TargetMode="External"/><Relationship Id="rId623" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430647v1" TargetMode="External"/><Relationship Id="rId624" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Gimbert" TargetMode="External"/><Relationship Id="rId625" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Quentin Petitjean" TargetMode="External"/><Relationship Id="rId626" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Al-Ashoor" TargetMode="External"/><Relationship Id="rId627" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Cretenet" TargetMode="External"/><Relationship Id="rId628" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-8261-1" TargetMode="External"/><Relationship Id="rId629" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01666116v1" TargetMode="External"/><Relationship Id="rId630" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandra Macor" TargetMode="External"/><Relationship Id="rId631" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0893-2" TargetMode="External"/><Relationship Id="rId632" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01701100v1" TargetMode="External"/><Relationship Id="rId633" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourioug Mohamed" TargetMode="External"/><Relationship Id="rId634" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krouna Mounia" TargetMode="External"/><Relationship Id="rId635" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Harraq Ahmed" TargetMode="External"/><Relationship Id="rId636" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2018.01.258" TargetMode="External"/><Relationship Id="rId637" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01788643v1" TargetMode="External"/><Relationship Id="rId638" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faris Kata" TargetMode="External"/><Relationship Id="rId639" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Athbi" TargetMode="External"/><Relationship Id="rId640" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Entisar Manwar" TargetMode="External"/><Relationship Id="rId641" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-018-2170-4" TargetMode="External"/><Relationship Id="rId642" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01763376v1" TargetMode="External"/><Relationship Id="rId643" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia I. Zakhary" TargetMode="External"/><Relationship Id="rId644" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1155/2018/2098123" TargetMode="External"/><Relationship Id="rId645" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01589560v1" TargetMode="External"/><Relationship Id="rId646" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Virginia Alves Martins" TargetMode="External"/><Relationship Id="rId647" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lazaro Luiz Mattos Laut" TargetMode="External"/><Relationship Id="rId648" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W&#226;nia Duleba" TargetMode="External"/><Relationship Id="rId649" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/jse.2017.30055" TargetMode="External"/><Relationship Id="rId650" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01637172v1" TargetMode="External"/><Relationship Id="rId651" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Mili" TargetMode="External"/><Relationship Id="rId652" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rym Ennouri" TargetMode="External"/><Relationship Id="rId653" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Houcine Laouar" TargetMode="External"/><Relationship Id="rId654" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6326-3" TargetMode="External"/><Relationship Id="rId655" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01563513v1" TargetMode="External"/><Relationship Id="rId656" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Khiari" TargetMode="External"/><Relationship Id="rId657" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelfattah Atoui" TargetMode="External"/><Relationship Id="rId658" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Khalil" TargetMode="External"/><Relationship Id="rId659" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkrim Charef" TargetMode="External"/><Relationship Id="rId660" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.06.028" TargetMode="External"/><Relationship Id="rId661" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01504969v1" TargetMode="External"/><Relationship Id="rId662" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Denis" TargetMode="External"/><Relationship Id="rId663" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Barani" TargetMode="External"/><Relationship Id="rId664" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-8939-z" TargetMode="External"/><Relationship Id="rId665" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388365v1" TargetMode="External"/><Relationship Id="rId666" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Khedhri" TargetMode="External"/><Relationship Id="rId667" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Afli" TargetMode="External"/><Relationship Id="rId668" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.10.023" TargetMode="External"/><Relationship Id="rId669" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01517356v1" TargetMode="External"/><Relationship Id="rId670" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Ana Tovar-Hernandez" TargetMode="External"/><Relationship Id="rId671" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paulo Bonif&#225;cio" TargetMode="External"/><Relationship Id="rId672" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3391/bir.2017.6.2.09" TargetMode="External"/><Relationship Id="rId673" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621978v1" TargetMode="External"/><Relationship Id="rId674" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achref Othmani" TargetMode="External"/><Relationship Id="rId675" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristele Chevalier" TargetMode="External"/><Relationship Id="rId676" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dalila Elhmaidi" TargetMode="External"/><Relationship Id="rId677" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Devenon" TargetMode="External"/><Relationship Id="rId678" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2017.01.007" TargetMode="External"/><Relationship Id="rId679" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-01621707v1" TargetMode="External"/><Relationship Id="rId680" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cosimo Solidoro" TargetMode="External"/><Relationship Id="rId681" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Harzallah" TargetMode="External"/><Relationship Id="rId682" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Annie Chapelle" TargetMode="External"/><Relationship Id="rId683" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.11.001" TargetMode="External"/><Relationship Id="rId684" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01430615v1" TargetMode="External"/><Relationship Id="rId685" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.12.076" TargetMode="External"/><Relationship Id="rId686" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574657v1" TargetMode="External"/><Relationship Id="rId687" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Khatyr" TargetMode="External"/><Relationship Id="rId688" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-9791-x" TargetMode="External"/><Relationship Id="rId689" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01551705v1" TargetMode="External"/><Relationship Id="rId690" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ha&#239;fa Ben Mna" TargetMode="External"/><Relationship Id="rId691" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-017-6073-5" TargetMode="External"/><Relationship Id="rId692" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01838188v1" TargetMode="External"/><Relationship Id="rId693" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier Cailhol" TargetMode="External"/><Relationship Id="rId694" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0143-7" TargetMode="External"/><Relationship Id="rId695" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01341119v1" TargetMode="External"/><Relationship Id="rId696" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zohra Ben Salem" TargetMode="External"/><Relationship Id="rId697" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayadi" TargetMode="External"/><Relationship Id="rId698" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jes.2015.10.039" TargetMode="External"/><Relationship Id="rId699" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01598086v1" TargetMode="External"/><Relationship Id="rId700" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meher Bellakhal" TargetMode="External"/><Relationship Id="rId701" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andre Neveu" TargetMode="External"/><Relationship Id="rId702" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fertouna-Belakhal" TargetMode="External"/><Relationship Id="rId703" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-017-0278-6" TargetMode="External"/><Relationship Id="rId704" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358168v1" TargetMode="External"/><Relationship Id="rId705" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7431-5" TargetMode="External"/><Relationship Id="rId706" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01359545v1" TargetMode="External"/><Relationship Id="rId707" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Trabelsi" TargetMode="External"/><Relationship Id="rId708" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Chaieb" TargetMode="External"/><Relationship Id="rId709" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Mnari" TargetMode="External"/><Relationship Id="rId710" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salwa Abid-Essafi" TargetMode="External"/><Relationship Id="rId711" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-016-1198-6" TargetMode="External"/><Relationship Id="rId712" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358000v1" TargetMode="External"/><Relationship Id="rId713" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zina Armi" TargetMode="External"/><Relationship Id="rId714" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emna Gargouri-Ellouz" TargetMode="External"/><Relationship Id="rId715" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.07.010" TargetMode="External"/><Relationship Id="rId716" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863175v1" TargetMode="External"/><Relationship Id="rId717" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gimbert Fr&#233;d&#233;ric" TargetMode="External"/><Relationship Id="rId718" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alaoui-Sehmer Laurence" TargetMode="External"/><Relationship Id="rId719" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badot Pierre-Marie" TargetMode="External"/><Relationship Id="rId720" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6222-3" TargetMode="External"/><Relationship Id="rId721" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245018v1" TargetMode="External"/><Relationship Id="rId722" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Grisey Grisey" TargetMode="External"/><Relationship Id="rId723" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5315-8" TargetMode="External"/><Relationship Id="rId724" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01295482v1" TargetMode="External"/><Relationship Id="rId725" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkhalek El Amrani Idrissi" TargetMode="External"/><Relationship Id="rId726" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammed Alaoui Mhamdi" TargetMode="External"/><Relationship Id="rId727" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Aleya" TargetMode="External"/><Relationship Id="rId728" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1320" TargetMode="External"/><Relationship Id="rId729" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01322652v1" TargetMode="External"/><Relationship Id="rId730" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hechmi Missaoui" TargetMode="External"/><Relationship Id="rId731" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-016-5364-6" TargetMode="External"/><Relationship Id="rId732" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01283972v1" TargetMode="External"/><Relationship Id="rId733" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.02.013" TargetMode="External"/><Relationship Id="rId734" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460083v1" TargetMode="External"/><Relationship Id="rId735" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Sequeira" TargetMode="External"/><Relationship Id="rId736" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cintia Yamashita" TargetMode="External"/><Relationship Id="rId737" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrizio Frontalini" TargetMode="External"/><Relationship Id="rId738" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvia Helena de Mello Sousa" TargetMode="External"/><Relationship Id="rId739" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/jse.2016.26888" TargetMode="External"/><Relationship Id="rId740" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358181v1" TargetMode="External"/><Relationship Id="rId741" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Corbel" TargetMode="External"/><Relationship Id="rId742" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-7383-9" TargetMode="External"/><Relationship Id="rId743" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01331639v1" TargetMode="External"/><Relationship Id="rId744" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atoui Abdelfattah" TargetMode="External"/><Relationship Id="rId745" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Brahim" TargetMode="External"/><Relationship Id="rId746" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch&#233;rif Sammari" TargetMode="External"/><Relationship Id="rId747" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.06.001" TargetMode="External"/><Relationship Id="rId748" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337272v1" TargetMode="External"/><Relationship Id="rId749" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Langar" TargetMode="External"/><Relationship Id="rId750" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djallouli Aslem Sami" TargetMode="External"/><Relationship Id="rId751" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.05.030" TargetMode="External"/><Relationship Id="rId752" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01388339v1" TargetMode="External"/><Relationship Id="rId753" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Bichet" TargetMode="External"/><Relationship Id="rId754" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.enggeo.2016.06.026" TargetMode="External"/><Relationship Id="rId755" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01337257v1" TargetMode="External"/><Relationship Id="rId756" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouldi Ibrahim" TargetMode="External"/><Relationship Id="rId757" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2016.06.011" TargetMode="External"/><Relationship Id="rId758" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01436592v1" TargetMode="External"/><Relationship Id="rId759" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolind.2015.12.032" TargetMode="External"/><Relationship Id="rId760" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01416643v1" TargetMode="External"/><Relationship Id="rId761" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1186/s12906-016-1492-3" TargetMode="External"/><Relationship Id="rId762" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-fcomte.hal.science/hal-03066683v1" TargetMode="External"/><Relationship Id="rId763" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-016-6414-x" TargetMode="External"/><Relationship Id="rId764" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04522951v1" TargetMode="External"/><Relationship Id="rId765" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01863182v1" TargetMode="External"/><Relationship Id="rId766" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4820-x" TargetMode="External"/><Relationship Id="rId767" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01258095v1" TargetMode="External"/><Relationship Id="rId768" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2016.01.015" TargetMode="External"/><Relationship Id="rId769" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277537v1" TargetMode="External"/><Relationship Id="rId770" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.02.027" TargetMode="External"/><Relationship Id="rId771" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01280273v1" TargetMode="External"/><Relationship Id="rId772" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Boukef-Benomrane" TargetMode="External"/><Relationship Id="rId773" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.02.032" TargetMode="External"/><Relationship Id="rId774" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-157FHRD7-Q/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId775" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01358159v1" TargetMode="External"/><Relationship Id="rId776" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.08.002" TargetMode="External"/><Relationship Id="rId777" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01460219v1" TargetMode="External"/><Relationship Id="rId778" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denise Lara Terroso" TargetMode="External"/><Relationship Id="rId779" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12957/jse.2016.26881" TargetMode="External"/><Relationship Id="rId780" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01320337v1" TargetMode="External"/><Relationship Id="rId781" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-016-5725-z" TargetMode="External"/><Relationship Id="rId782" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245090v1" TargetMode="External"/><Relationship Id="rId783" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fertouna-Bellakhal" TargetMode="External"/><Relationship Id="rId784" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lassad Chouba" TargetMode="External"/><Relationship Id="rId785" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-015-5775-x" TargetMode="External"/><Relationship Id="rId786" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01272589v1" TargetMode="External"/><Relationship Id="rId787" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2016.01.041" TargetMode="External"/><Relationship Id="rId788" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244724v1" TargetMode="External"/><Relationship Id="rId789" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.A. Helali" TargetMode="External"/><Relationship Id="rId790" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12681/mms.1092" TargetMode="External"/><Relationship Id="rId791" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01244840v1" TargetMode="External"/><Relationship Id="rId792" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Chom&#233;rat" TargetMode="External"/><Relationship Id="rId793" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.07.007" TargetMode="External"/><Relationship Id="rId794" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R29V0ZWR-L/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId795" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167488v1" TargetMode="External"/><Relationship Id="rId796" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12665-015-4667-1" TargetMode="External"/><Relationship Id="rId797" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167479v1" TargetMode="External"/><Relationship Id="rId798" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2015.06.012" TargetMode="External"/><Relationship Id="rId799" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104266v1" TargetMode="External"/><Relationship Id="rId800" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.11.014" TargetMode="External"/><Relationship Id="rId801" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-SCV6K71H-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId802" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245069v1" TargetMode="External"/><Relationship Id="rId803" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdoulkader Bori Akadar" TargetMode="External"/><Relationship Id="rId804" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Nabil" TargetMode="External"/><Relationship Id="rId805" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Cavalli" TargetMode="External"/><Relationship Id="rId806" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.09.065" TargetMode="External"/><Relationship Id="rId807" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01245047v1" TargetMode="External"/><Relationship Id="rId808" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Galgani" TargetMode="External"/><Relationship Id="rId809" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envpol.2015.09.033" TargetMode="External"/><Relationship Id="rId810" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01167530v1" TargetMode="External"/><Relationship Id="rId811" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.V.A. Martins" TargetMode="External"/><Relationship Id="rId812" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Frontalini" TargetMode="External"/><Relationship Id="rId813" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Laut" TargetMode="External"/><Relationship Id="rId814" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01112041v1" TargetMode="External"/><Relationship Id="rId815" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2015.01.031" TargetMode="External"/><Relationship Id="rId816" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-06C6NGMN-T/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId817" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01138853v1" TargetMode="External"/><Relationship Id="rId818" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2015.03.002" TargetMode="External"/><Relationship Id="rId819" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104418v1" TargetMode="External"/><Relationship Id="rId820" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.09.022" TargetMode="External"/><Relationship Id="rId821" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBPSRXW9-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId822" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01123132v1" TargetMode="External"/><Relationship Id="rId823" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bellakhal" TargetMode="External"/><Relationship Id="rId824" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.12.029" TargetMode="External"/><Relationship Id="rId825" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104893v1" TargetMode="External"/><Relationship Id="rId826" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Capelli" TargetMode="External"/><Relationship Id="rId827" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.072" TargetMode="External"/><Relationship Id="rId828" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8392T2QM-F/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId829" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104753v1" TargetMode="External"/><Relationship Id="rId830" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Ismail" TargetMode="External"/><Relationship Id="rId831" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katrin Schroeder" TargetMode="External"/><Relationship Id="rId832" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gian Pietro Gasparini" TargetMode="External"/><Relationship Id="rId833" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mireno Borghini" TargetMode="External"/><Relationship Id="rId834" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2013.06.010" TargetMode="External"/><Relationship Id="rId835" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105114v1" TargetMode="External"/><Relationship Id="rId836" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Alaoui-Mhamdi" TargetMode="External"/><Relationship Id="rId837" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahim Bouhaddioui" TargetMode="External"/><Relationship Id="rId838" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-014-3821-7" TargetMode="External"/><Relationship Id="rId839" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104815v1" TargetMode="External"/><Relationship Id="rId840" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Versanne-Janodet" TargetMode="External"/><Relationship Id="rId841" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.01.001" TargetMode="External"/><Relationship Id="rId842" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TRDP7N7G-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId843" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104767v1" TargetMode="External"/><Relationship Id="rId844" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Drira" TargetMode="External"/><Relationship Id="rId845" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belhassen" TargetMode="External"/><Relationship Id="rId846" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-2250-4" TargetMode="External"/><Relationship Id="rId847" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105104v1" TargetMode="External"/><Relationship Id="rId848" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anouar Ounis" TargetMode="External"/><Relationship Id="rId849" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana Isabel Lillebo" TargetMode="External"/><Relationship Id="rId850" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.09.017" TargetMode="External"/><Relationship Id="rId851" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FPVP9NS4-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId852" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104793v1" TargetMode="External"/><Relationship Id="rId853" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahamed Ashoour" TargetMode="External"/><Relationship Id="rId854" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2013.12.027" TargetMode="External"/><Relationship Id="rId855" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-KB670FN7-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId856" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108072v1" TargetMode="External"/><Relationship Id="rId857" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Ben Brahim" TargetMode="External"/><Relationship Id="rId858" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Mabrouk" TargetMode="External"/><Relationship Id="rId859" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Mahfoudi" TargetMode="External"/><Relationship Id="rId860" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmane Bouain" TargetMode="External"/><Relationship Id="rId861" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3315-8" TargetMode="External"/><Relationship Id="rId862" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108056v1" TargetMode="External"/><Relationship Id="rId863" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel B&#233;jaoui-Omri" TargetMode="External"/><Relationship Id="rId864" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nejla Aloui-B&#233;jaoui" TargetMode="External"/><Relationship Id="rId865" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monia El Bour" TargetMode="External"/><Relationship Id="rId866" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3265-1" TargetMode="External"/><Relationship Id="rId867" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/halsde-00982537v1" TargetMode="External"/><Relationship Id="rId868" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas T&#234;te" TargetMode="External"/><Relationship Id="rId869" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Boustba Faisl" TargetMode="External"/><Relationship Id="rId870" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.scitotenv.2014.03.043" TargetMode="External"/><Relationship Id="rId871" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BWKX1M3L-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId872" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105094v1" TargetMode="External"/><Relationship Id="rId873" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Noura Balti" TargetMode="External"/><Relationship Id="rId874" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoleng.2014.03.028" TargetMode="External"/><Relationship Id="rId875" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-P1HFTKRW-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId876" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108088v1" TargetMode="External"/><Relationship Id="rId877" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Neveu" TargetMode="External"/><Relationship Id="rId878" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fartouna-Bellakhal" TargetMode="External"/><Relationship Id="rId879" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2014.08.006" TargetMode="External"/><Relationship Id="rId880" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-1B8PNRCS-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId881" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01105125v1" TargetMode="External"/><Relationship Id="rId882" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ibiod.2014.05.014" TargetMode="External"/><Relationship Id="rId883" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-N25DPGD1-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId884" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108153v1" TargetMode="External"/><Relationship Id="rId885" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-4001-6" TargetMode="External"/><Relationship Id="rId886" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108133v1" TargetMode="External"/><Relationship Id="rId887" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-014-3918-0" TargetMode="External"/><Relationship Id="rId888" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104822v1" TargetMode="External"/><Relationship Id="rId889" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2014.04.041" TargetMode="External"/><Relationship Id="rId890" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-CKW34BDR-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId891" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104805v1" TargetMode="External"/><Relationship Id="rId892" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jafrearsci.2014.01.003" TargetMode="External"/><Relationship Id="rId893" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-J1KWKJNX-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId894" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104810v1" TargetMode="External"/><Relationship Id="rId895" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Emmanuel Baurand" TargetMode="External"/><Relationship Id="rId896" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecoenv.2013.12.014" TargetMode="External"/><Relationship Id="rId897" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZBGDG3J1-0/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId898" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108079v1" TargetMode="External"/><Relationship Id="rId899" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Awatef Aissaoui" TargetMode="External"/><Relationship Id="rId900" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beatriz Reguera" TargetMode="External"/><Relationship Id="rId901" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oum Kalthoum Ben Hassine" TargetMode="External"/><Relationship Id="rId902" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2014.07.017" TargetMode="External"/><Relationship Id="rId903" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01108116v1" TargetMode="External"/><Relationship Id="rId904" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mabrouka Mahfoudhi" TargetMode="External"/><Relationship Id="rId905" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bouain" TargetMode="External"/><Relationship Id="rId906" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/maec.12231" TargetMode="External"/><Relationship Id="rId907" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-72WJSZJF-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId908" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103490v1" TargetMode="External"/><Relationship Id="rId909" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafa Feki" TargetMode="External"/><Relationship Id="rId910" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Abdennadher" TargetMode="External"/><Relationship Id="rId911" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Hannachi" TargetMode="External"/><Relationship Id="rId912" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.hal.2012.12.001" TargetMode="External"/><Relationship Id="rId913" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GS057BRL-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId914" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103505v1" TargetMode="External"/><Relationship Id="rId915" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.01.024" TargetMode="External"/><Relationship Id="rId916" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-MBM4G0M5-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId917" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103480v1" TargetMode="External"/><Relationship Id="rId918" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Rekik" TargetMode="External"/><Relationship Id="rId919" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sami Maalej" TargetMode="External"/><Relationship Id="rId920" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-012-1297-y" TargetMode="External"/><Relationship Id="rId921" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00918342v1" TargetMode="External"/><Relationship Id="rId922" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Favrat" TargetMode="External"/><Relationship Id="rId923" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Gavoille" TargetMode="External"/><Relationship Id="rId924" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy Monteil" TargetMode="External"/><Relationship Id="rId925" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11743-012-1383-7" TargetMode="External"/><Relationship Id="rId926" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104377v1" TargetMode="External"/><Relationship Id="rId927" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hajer Khemakhem" TargetMode="External"/><Relationship Id="rId928" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet Elloumi" TargetMode="External"/><Relationship Id="rId929" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahmoud Moussa" TargetMode="External"/><Relationship Id="rId930" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11356-013-1936-y" TargetMode="External"/><Relationship Id="rId931" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-J63KV9ZR-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId932" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104748v1" TargetMode="External"/><Relationship Id="rId933" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.09.017" TargetMode="External"/><Relationship Id="rId934" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-9TQ1Q7GZ-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId935" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103485v1" TargetMode="External"/><Relationship Id="rId936" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2012.11.029" TargetMode="External"/><Relationship Id="rId937" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WNBLPF0R-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId938" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104254v1" TargetMode="External"/><Relationship Id="rId939" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bourhane-Eddine Belabed" TargetMode="External"/><Relationship Id="rId940" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.004" TargetMode="External"/><Relationship Id="rId941" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-XK6NJLWS-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId942" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103509v1" TargetMode="External"/><Relationship Id="rId943" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-013-3300-6" TargetMode="External"/><Relationship Id="rId944" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-XBR1H79D-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId945" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01104744v1" TargetMode="External"/><Relationship Id="rId946" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Farouk Akrout" TargetMode="External"/><Relationship Id="rId947" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2013.06.021" TargetMode="External"/><Relationship Id="rId948" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-VK6Z575Z-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId949" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103493v1" TargetMode="External"/><Relationship Id="rId950" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2797-4" TargetMode="External"/><Relationship Id="rId951" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-DVM5QSTX-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId952" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103438v1" TargetMode="External"/><Relationship Id="rId953" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.surfcoat.2011.11.001" TargetMode="External"/><Relationship Id="rId954" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-R2SMBW14-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId955" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103397v1" TargetMode="External"/><Relationship Id="rId956" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ikbel Sellami" TargetMode="External"/><Relationship Id="rId957" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samira Ben Romdahane" TargetMode="External"/><Relationship Id="rId958" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wassim Guermazi" TargetMode="External"/><Relationship Id="rId959" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5897/AJB11.2145" TargetMode="External"/><Relationship Id="rId960" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103432v1" TargetMode="External"/><Relationship Id="rId961" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Bendra" TargetMode="External"/><Relationship Id="rId962" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sanaa Fetouani" TargetMode="External"/><Relationship Id="rId963" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marnik Vanclooster" TargetMode="External"/><Relationship Id="rId964" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Sbaa" TargetMode="External"/><Relationship Id="rId965" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/ird.688" TargetMode="External"/><Relationship Id="rId966" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-03MR2MVV-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId967" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103450v1" TargetMode="External"/><Relationship Id="rId968" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufida Abdenadher" TargetMode="External"/><Relationship Id="rId969" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Zouari Bellaaj" TargetMode="External"/><Relationship Id="rId970" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2012.04.029" TargetMode="External"/><Relationship Id="rId971" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PV1PRVK4-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId972" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103445v1" TargetMode="External"/><Relationship Id="rId973" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Neila Annabi-Trabelsi" TargetMode="External"/><Relationship Id="rId974" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed N&#233;jib Daly-Yahia" TargetMode="External"/><Relationship Id="rId975" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genuario Belmonte" TargetMode="External"/><Relationship Id="rId976" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2012.03.003" TargetMode="External"/><Relationship Id="rId977" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-JQMJD827-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId978" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103459v1" TargetMode="External"/><Relationship Id="rId979" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karine B&#233;ranger" TargetMode="External"/><Relationship Id="rId980" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dsr.2011.12.009" TargetMode="External"/><Relationship Id="rId981" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-BZ1MSWZ7-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId982" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103468v1" TargetMode="External"/><Relationship Id="rId983" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marpolbul.2011.11.005" TargetMode="External"/><Relationship Id="rId984" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-FC23WT2K-Z/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId985" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00827412v1" TargetMode="External"/><Relationship Id="rId986" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rayda Kobbi-Rebai" TargetMode="External"/><Relationship Id="rId987" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10661-012-2695-9" TargetMode="External"/><Relationship Id="rId988" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735575v1" TargetMode="External"/><Relationship Id="rId989" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Hannachi" TargetMode="External"/><Relationship Id="rId990" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Drira" TargetMode="External"/><Relationship Id="rId991" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hassen" TargetMode="External"/><Relationship Id="rId992" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi" TargetMode="External"/><Relationship Id="rId993" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735578v1" TargetMode="External"/><Relationship Id="rId994" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Bendra" TargetMode="External"/><Relationship Id="rId995" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Sbaa" TargetMode="External"/><Relationship Id="rId996" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Fetouani" TargetMode="External"/><Relationship Id="rId997" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00735576v1" TargetMode="External"/><Relationship Id="rId998" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Dauta" TargetMode="External"/><Relationship Id="rId999" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.S. Reynolds" TargetMode="External"/><Relationship Id="rId1000" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687366v1" TargetMode="External"/><Relationship Id="rId1001" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Contoz" TargetMode="External"/><Relationship Id="rId1002" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacques Mudry" TargetMode="External"/><Relationship Id="rId1003" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00687375v1" TargetMode="External"/><Relationship Id="rId1004" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilien Belle" TargetMode="External"/><Relationship Id="rId1005" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/09593330.2010.528044" TargetMode="External"/><Relationship Id="rId1006" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485855v1" TargetMode="External"/><Relationship Id="rId1007" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belhassen2 Habib Ayadi1 Asma Hamza3 Rafik Zarrad2" TargetMode="External"/><Relationship Id="rId1008" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bouai&#164;n1 And Lotfi Aleya4" TargetMode="External"/><Relationship Id="rId1009" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409990403" TargetMode="External"/><Relationship Id="rId1010" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-NKGSDDQ4-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1011" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103179v1" TargetMode="External"/><Relationship Id="rId1012" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James F. Dat" TargetMode="External"/><Relationship Id="rId1013" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.desal.2010.05.007" TargetMode="External"/><Relationship Id="rId1014" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-LJBJHTB9-S/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1015" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103239v1" TargetMode="External"/><Relationship Id="rId1016" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2010.08.004" TargetMode="External"/><Relationship Id="rId1017" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-G7S4Z5K5-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1018" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485289v1" TargetMode="External"/><Relationship Id="rId1019" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2010.02.019" TargetMode="External"/><Relationship Id="rId1020" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-H5739JR7-K/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1021" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485856v1" TargetMode="External"/><Relationship Id="rId1022" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamza2 Malika Bel Hassen3 Habib Ayadi1 Abderrahmen Bouain1" TargetMode="External"/><Relationship Id="rId1023" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=And Lotfi Aleya4" TargetMode="External"/><Relationship Id="rId1024" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315409990774" TargetMode="External"/><Relationship Id="rId1025" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-PSLZW5JQ-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1026" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103222v1" TargetMode="External"/><Relationship Id="rId1027" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Sellami-Kammoun" TargetMode="External"/><Relationship Id="rId1028" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2010.03.001" TargetMode="External"/><Relationship Id="rId1029" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GJV67WJK-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1030" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00631670v1" TargetMode="External"/><Relationship Id="rId1031" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed-Riadh Rebai" TargetMode="External"/><Relationship Id="rId1032" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Othman Jarboui" TargetMode="External"/><Relationship Id="rId1033" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.marenvres.2010.08.005" TargetMode="External"/><Relationship Id="rId1034" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485777v1" TargetMode="External"/><Relationship Id="rId1035" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/limn/2009008" TargetMode="External"/><Relationship Id="rId1036" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485775v1" TargetMode="External"/><Relationship Id="rId1037" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jtherbio.2009.03.003" TargetMode="External"/><Relationship Id="rId1038" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-6SV8MCLR-6/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1039" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485882v1" TargetMode="External"/><Relationship Id="rId1040" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nouha Kchaou A" TargetMode="External"/><Relationship Id="rId1041" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jannet Elloumi A" TargetMode="External"/><Relationship Id="rId1042" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Hamza B" TargetMode="External"/><Relationship Id="rId1043" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayadi A" TargetMode="External"/><Relationship Id="rId1044" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.04.019" TargetMode="External"/><Relationship Id="rId1045" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-GFCGXCPK-1/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1046" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00484790v1" TargetMode="External"/><Relationship Id="rId1047" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485881v1" TargetMode="External"/><Relationship Id="rId1048" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bel Hassen A" TargetMode="External"/><Relationship Id="rId1049" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hamza A" TargetMode="External"/><Relationship Id="rId1050" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Zouari A" TargetMode="External"/><Relationship Id="rId1051" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Akrout A" TargetMode="External"/><Relationship Id="rId1052" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecss.2009.04.002" TargetMode="External"/><Relationship Id="rId1053" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-X7K9DV6H-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1054" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485347v1" TargetMode="External"/><Relationship Id="rId1055" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1163/156854008X390227" TargetMode="External"/><Relationship Id="rId1056" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/JKT-XLHRNV3B-9/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1057" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485854v1" TargetMode="External"/><Relationship Id="rId1058" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Bel Hassen2 Asma Hamza3 Ahmed Rebai4 Abderrahmen Bouain1" TargetMode="External"/><Relationship Id="rId1059" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayadi1 And Lotfi Aleya5" TargetMode="External"/><Relationship Id="rId1060" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S002531540900023X" TargetMode="External"/><Relationship Id="rId1061" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8DB7GMWC-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1062" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485871v1" TargetMode="External"/><Relationship Id="rId1063" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Ayadi B" TargetMode="External"/><Relationship Id="rId1064" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jmarsys.2008.09.004" TargetMode="External"/><Relationship Id="rId1065" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-67ZXSPRS-H/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1066" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485853v1" TargetMode="External"/><Relationship Id="rId1067" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zaher Drira 1" TargetMode="External"/><Relationship Id="rId1068" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malika Belhassen 3" TargetMode="External"/><Relationship Id="rId1069" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Habib Ayadi 1" TargetMode="External"/><Relationship Id="rId1070" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Boua&#239;n 1" TargetMode="External"/><Relationship Id="rId1071" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3989/scimar.2008.72n159" TargetMode="External"/><Relationship Id="rId1072" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485868v1" TargetMode="External"/><Relationship Id="rId1073" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olfa Abid A" TargetMode="External"/><Relationship Id="rId1074" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alya Sellami-Kammoun A" TargetMode="External"/><Relationship Id="rId1075" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Bouain A" TargetMode="External"/><Relationship Id="rId1076" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00442961v1" TargetMode="External"/><Relationship Id="rId1077" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Hammami" TargetMode="External"/><Relationship Id="rId1078" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485274v1" TargetMode="External"/><Relationship Id="rId1079" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0025315408002269" TargetMode="External"/><Relationship Id="rId1080" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6GQ-8SSG5771-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1081" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00361343v1" TargetMode="External"/><Relationship Id="rId1082" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Virginie Genevois" TargetMode="External"/><Relationship Id="rId1083" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485255v1" TargetMode="External"/><Relationship Id="rId1084" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrahmen Boua&#239;n" TargetMode="External"/><Relationship Id="rId1085" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-007-9505-y" TargetMode="External"/><Relationship Id="rId1086" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-MQK2L8ML-P/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1087" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485343v1" TargetMode="External"/><Relationship Id="rId1088" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/alr:2008013" TargetMode="External"/><Relationship Id="rId1089" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364761v1" TargetMode="External"/><Relationship Id="rId1090" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hicham Khattabi" TargetMode="External"/><Relationship Id="rId1091" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Grisey" TargetMode="External"/><Relationship Id="rId1092" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00485336v1" TargetMode="External"/><Relationship Id="rId1093" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crvi.2007.10.006" TargetMode="External"/><Relationship Id="rId1094" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PHXW3Q64-3/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1095" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02656416v1" TargetMode="External"/><Relationship Id="rId1096" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Michard" TargetMode="External"/><Relationship Id="rId1097" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Khattabi" TargetMode="External"/><Relationship Id="rId1098" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Devaux" TargetMode="External"/><Relationship Id="rId1099" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02658297v1" TargetMode="External"/><Relationship Id="rId1100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacky Mania" TargetMode="External"/><Relationship Id="rId1101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11270-005-9048-z" TargetMode="External"/><Relationship Id="rId1102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-9SXD4RND-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId1103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01486301v1" TargetMode="External"/><Relationship Id="rId1104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Schiavon" TargetMode="External"/><Relationship Id="rId1105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Louis Morel" TargetMode="External"/><Relationship Id="rId1106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mania" TargetMode="External"/><Relationship Id="rId1107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Grisey" TargetMode="External"/><Relationship Id="rId1108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.2435" TargetMode="External"/><Relationship Id="rId1109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178772v1" TargetMode="External"/><Relationship Id="rId1110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Aleyai" TargetMode="External"/><Relationship Id="rId1111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christiane Lovy" TargetMode="External"/><Relationship Id="rId1112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1384" TargetMode="External"/><Relationship Id="rId1113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03181133v1" TargetMode="External"/><Relationship Id="rId1114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4267/dechets-sciences-techniques.1186" TargetMode="External"/><Relationship Id="rId1115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02052856v1" TargetMode="External"/><Relationship Id="rId1116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tahar Tata" TargetMode="External"/><Relationship Id="rId1117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleya Lotfi" TargetMode="External"/><Relationship Id="rId1118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945723v1" TargetMode="External"/><Relationship Id="rId1119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mouna Fertouna-Bellekhal" TargetMode="External"/><Relationship Id="rId1120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01945995v1" TargetMode="External"/><Relationship Id="rId1121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-78093-1_56" TargetMode="External"/><Relationship Id="rId1122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05551804v1" TargetMode="External"/><Relationship Id="rId1123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Moyen" TargetMode="External"/><Relationship Id="rId1124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Chanez" TargetMode="External"/><Relationship Id="rId1125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmad Al-Ashoor" TargetMode="External"/><Relationship Id="rId1126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.pufc.11037" TargetMode="External"/><Relationship Id="rId1127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103350v1" TargetMode="External"/><Relationship Id="rId1128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103354v1" TargetMode="External"/><Relationship Id="rId1129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.eolss.net" TargetMode="External"/><Relationship Id="rId1130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01299134v1" TargetMode="External"/><Relationship Id="rId1131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103341v1" TargetMode="External"/><Relationship Id="rId1132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseph Gavoille" TargetMode="External"/><Relationship Id="rId1133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103327v1" TargetMode="External"/><Relationship Id="rId1134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103292v1" TargetMode="External"/><Relationship Id="rId1135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K.K. Singh" TargetMode="External"/><Relationship Id="rId1136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vinod Singh" TargetMode="External"/><Relationship Id="rId1137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahadevi Singh" TargetMode="External"/><Relationship Id="rId1138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103306v1" TargetMode="External"/><Relationship Id="rId1139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103295v1" TargetMode="External"/><Relationship Id="rId1140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01651584v1" TargetMode="External"/><Relationship Id="rId1141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simona G. Bungau" TargetMode="External"/><Relationship Id="rId1142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01103283v1" TargetMode="External"/><Relationship Id="rId1143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>