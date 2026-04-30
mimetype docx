--- v0 (2026-03-28)
+++ v1 (2026-04-30)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lotfi BEJI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Evry/Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IBISC Laboratory EA4526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40 Rue du Pelvoux, 91020 Evry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received the Dipl.-Ing. degree in electromechanical engineering from the &amp;quot;Ecole Nationale d'Ingénieur de Tunis&amp;quot;, Tunisia, in 1992, master degree from the &amp;quot;Ecole Centrale de Nantes&amp;quot;, France, in 1993, Dr.-Ing. degree from the &amp;quot;University of Evry Val d'Essonne&amp;quot;, France, in 1997, and received the &amp;quot;Habilitation&amp;quot; degree from the &amp;quot;University of Evry Val d'Essonne&amp;quot;, France, in 2009. After receiving the Doctoral degree, I worked like an Associate Professor at the UFRST Department and the Laboratory of Informatics, Biology and complex Systems (IBISC-EA4526). During the period 1994-1997, I worked in modeling and control of parallel robots, since 1998, my research was oriented towards the autonomous terrestrial and aerial vehicles, like blimps and quadrotors. I was invited by the Tunisian Ministry of Higher Education and Research Technology (SERST'2004 Program and MESRT'2007 Program). The current research axes are the problem of stability and consensus in networked dynamic systems, and the stability of drilling rods in tunneling (NEWTUN project, 2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm currently an Editorial Borad Member of the International Journal of Vehicle Autonomous Systems (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJVAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and an Editorial Borad Member of the International Journal of Vehicle Autonomous Systems (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJVP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). I was the Chair and organizer of </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CISA'09</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, and a </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Editor on: &amp;quot;Modelling and/or Control of Multi-Vehicle Formations&amp;quot;, 2012. An expected special issue is currently in progress on: &amp;quot; Advances in Complex Systems and Their Control Principles&amp;quot; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mdpi.com/journal/mathematics/special</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_issues/Advances_Complex_Systems_Their_Control_Principles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm currently a co-organized of the “9th International Conference on Advances in Applied Mathematics” (ICAAM 2002, Djerba-Island, Tunisia): </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://icaam-2022.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Complex Robot Interaction with Homothetic Human Feedback in a Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 261 (2), pp.15--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM-SLAM: depth attention module in a semantic visual SLAM based on objects interaction for dynamic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.25802--25815. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-023-04720-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational and Gas Temperature Measurements for He-C Plasma: Application to Heterogeneous Carbon Nanotubes Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (9), pp.3006 - 3015. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2022.3193617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handiski simulator performance under PSO-based washout and control parameters optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.649--667. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-022-07626-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructed drill-bit motion for sonic drillstring dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.145--152. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a heavy-lift airship carrying a payload by a cable-driven parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.172988141986176. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1729881419861769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of coupled torsional vibration and pressure in oilwell drillstring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (1), pp.241--252. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2016.1278269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping boundary observer based-control for hyperbolic PDE in rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 322, pp.66--78. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2017.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of torsional vibration in oilwell drillstring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.19--27. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method of Drilling a Ground Using a Robotic Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical and Mechatronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (11), pp.1793--1798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing control and human scale simulation of a submarine ROV navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114 (1), pp.66--78. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation control of multi-vehicle formation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.355--373. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2012.051271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-leaders and a flexible virtual structure based formation motion control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Essghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lerbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1-2), pp.108--125. </w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2011.038182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking controllers in various navigation planes of an unmanned aerial blimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samaali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3-4), pp.297--315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Drone: Study and Analysis of the Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automation, Mobile Robotics &amp; Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.33--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Inertial Models of X4-Flyers Dynamics, Motion Planning and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.107--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive control method of automated vehicles with integrated longitudinal and lateral dynamics in road following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transaction On Intelligent Transportation Systems Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMOCO.2001.973455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Control of Trim Trajectories of a Blimp for Ascent and Descent Flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 78, pp.706--719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamlined Rotors Mini Rotorcraft: Trajectory Generation and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.87--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective LQR-Based Optimization of Motion Cueing for Redundant Ski Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Rhouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0/5.0/6.0 (ARCI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot Interaction with Mixed Reality for Enhanced Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Smart Applications and Data Analysis for Smart Cyber-Physical Systems (SADASC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tangier, Morocco. pp.30-42, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77043-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD-COCO: A Versatile Complex Distorted COCO Database for Scene-Context-Aware Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Visual Information Processing (EUVIP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gjovik, Norway. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP58404.2023.10323035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Multi Robot Hybrid Platform for Augmented Virtual Skiing Immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0 / 5.0 (ARCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking performance of object detection under images distortions of an uncontrolled environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Behavior of an Interactive XY -6 DoF Simulator for People with Reduced Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Control Technology and Applications (CCTA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.522--527, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsional Vibration Suppression with Boundary Impulsive Conditions in Rotary Drilling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 58th Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.995--1000, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis and Control of a Flying Cable Driven Parallel Manipulator Mounted on an Airship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference (ITSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.4489--4494, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic parameters optimization of a Gough-Stewart Platform mounted on a 2-DOF moving base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Multibody Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of an airship-mounted crane for freight transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Savona, Italy. pp.452--457, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of an aerial robocrane using a wire driven system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Control Conference (ACC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.508--513, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8431168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and stabilization of a cable-driven parallel platform suspended by an airship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Robot Motion and Control (RoMoCo 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Wasowo, Poland. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoMoCo.2017.8003892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Stabilization of Torsional Vibrations in Rotary Drilling Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1565--1570, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of stick-slip oscillations Integrating fluid injection in oilwell drillstring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 European Control Conference (ECC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.352--357, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2016.7810310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical studies of sonic drillstring dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mnafeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation (MED 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athens, Greece. pp.814--819, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2016.7535944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary observer design for hyperbolic PDE in rotary drilling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.2128--2133, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing control based observer for a remotely operated vehicle (ROV-observer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant sets in finite-time stability of multi-mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 American Control Conference (ACC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.1059--1064, </w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2015.7170873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial vibrations tracking control in resonant sonic tunnel drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.2495--2500, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7402583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottomhole pressure stabilizing observer-based controller in tunnel drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of remotely operated vehicle in the vertical plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Control, Automation, Robotics and Vision (ICARCV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marina Bay Sands, Singapore. pp.1098--1105, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2014.7064459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time average consensus in networked dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.4485-4490, </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2014.7040089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller design for remotely operated vehicle ROV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.200--207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time consensus of networked nonlinear systems under directed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Jammazi,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Control Conference (ECC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.546--551, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time stabilization of interconnected nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Control Applications (CCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hyderabad, India. pp.1188--1193, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2013.6662913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local finite-time stability and stabilization analysis of interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.803--808, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit homogeneous time-varying stabilizing control of a submarine vehicle (ROV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavík, Iceland. pp.26--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time consensus and stability of networked nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Conference on Decision and Control (CDC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.6604--6609, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The finite-time stability of perturbed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mlayah Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-conference on Systems and Control (MSC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. pp.1080--1085, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2012.6402364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Viewpoint of Dynamics of Systems. Application to Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Essghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust planar position control of an autonomous airship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.311--320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Multi-Robot Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.4214-4219, </w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2011.6160369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized formation control method including self-organization around a target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouard El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Robot Control (SyRoCo'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Gifu, Japan. </w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090909-4-JP-2010.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Generation for a Formation of Mobile Robots via A Flexible Virtual Structure Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Istanbul, Turkey. pp.819--826, </w:t></w:r><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814291279_0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-vehicle consenus with target capturing and collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Istanbul, Turkey. pp.827-834, </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814291279_0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel obstacle avoidance approach for mobile robot cooperation and target capturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.249--253, </w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Virtual Structure Consideration in Dynamic Modeling of Mobile Robots Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Essghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.296--301, </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonholonomic mobile robots cooperative control for target capturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDICON 2008 IEEE Conference and Exhibition on Control, Communications and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Kanpur, India. pp.548--552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Tunable Fuzzy Inference System: A comparative study for a drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Fuzzy Systems Association (IFSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cancun, Mexico. pp.780--789, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72432-2_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Planning and Stabilisation of a X4 Bidirectional Rotors using a Neuro-Fuzzy Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Climbing and Walking Robots (CLAWAR 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bruxels, Belgium. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-varying Feedback Law for Exponential Stabilization of a X4bidirectional rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajia Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Internation Conference on CLimbing And WAlking Robots (CLAWAR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based stabilization of the IDP flat output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Internation Conference on CLimbing And WAlking Robots (CLAWAR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom. pp.221--228, </w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26415-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth control of an X4 bidirectional rotors flying robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RObot MOtion COntrol Workshop (ROMOCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dymaczewo, Poland. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Generation and Tracking of a Mini-Rotorcraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.2618-2623, </w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Control Technique: Application to an Under-Actuated X4-Flyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Systems and Information Technology (ICSIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Alger, Algeria. pp.151--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an under-actuated system: Application to a four rotors rotorcraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Robotics and Biomimetics (ROBIO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hong Kong, China. pp.404--409, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO.2005.246301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking-control investigation of two X4-flyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Informatics in Control, Automation and Robotics, (ICINCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain. pp.16--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent systems & automation (AIP Conference proceedings, Vol. 1107)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics Press, pp.408, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Parameters Optimization and Identification of a Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrés Kecskeméthy; Francisco Geu Flores. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multibody Dynamics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, Springer, pp.367-374, 2019, Computational Methods in Applied Sciences, 978-3-030-23131-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Motion Planning and Control of the Drones with Revolving Airfoils: an Outline of the XSF Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Azouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robot Motion and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.165--177, 2006, Lecture Notes in Control and Information Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and control of small autonomous airships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castillo, P. and Lozano, R. and Dzul, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and control of mini flying machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.165--183, 2005, Advances in Industrial Control, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-84628-179-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of drilling a ground using a robobtic arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cascarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2016005701 A2. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:106.0773480663px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Lotfi BEJI </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">University of Evry/Paris-Saclay</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">IBISC Laboratory EA4526</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">40 Rue du Pelvoux, 91020 Evry</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I received the Dipl.-Ing. degree in electromechanical engineering from the &amp;quot;Ecole Nationale d'Ingénieur de Tunis&amp;quot;, Tunisia, in 1992, master degree from the &amp;quot;Ecole Centrale de Nantes&amp;quot;, France, in 1993, Dr.-Ing. degree from the &amp;quot;University of Evry Val d'Essonne&amp;quot;, France, in 1997, and received the &amp;quot;Habilitation&amp;quot; degree from the &amp;quot;University of Evry Val d'Essonne&amp;quot;, France, in 2009. After receiving the Doctoral degree, I worked like an Associate Professor at the UFRST Department and the Laboratory of Informatics, Biology and complex Systems (IBISC-EA4526). During the period 1994-1997, I worked in modeling and control of parallel robots, since 1998, my research was oriented towards the autonomous terrestrial and aerial vehicles, like blimps and quadrotors. I was invited by the Tunisian Ministry of Higher Education and Research Technology (SERST'2004 Program and MESRT'2007 Program). The current research axes are the problem of stability and consensus in networked dynamic systems, and the stability of drilling rods in tunneling (NEWTUN project, 2012-2016).</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm currently an Editorial Borad Member of the International Journal of Vehicle Autonomous Systems (</w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJVAS</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">) and an Editorial Borad Member of the International Journal of Vehicle Autonomous Systems (</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">IJVP</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">). I was the Chair and organizer of </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CISA'09</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">, and a </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Special Issue</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve"> Editor on: &amp;quot;Modelling and/or Control of Multi-Vehicle Formations&amp;quot;, 2012. An expected special issue is currently in progress on: &amp;quot; Advances in Complex Systems and Their Control Principles&amp;quot; </w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://www.mdpi.com/journal/mathematics/special</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">_issues/Advances_Complex_Systems_Their_Control_Principles</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">I'm currently a co-organized of the “9th International Conference on Advances in Applied Mathematics” (ICAAM 2002, Djerba-Island, Tunisia): </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://icaam-2022.sciencesconf.org/</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (19)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Complex Robot Interaction with Homothetic Human Feedback in a Virtual Environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sensors &amp; Transducers.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 261 (2), pp.15--24</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04248920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">DAM-SLAM: depth attention module in a semantic visual SLAM based on objects interaction for dynamic environments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Intelligence</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 53, pp.25802--25815. </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s10489-023-04720-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04207452v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rotational and Gas Temperature Measurements for He-C Plasma: Application to Heterogeneous Carbon Nanotubes Synthesis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Soumaya Ben Nasr</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flavien Valensi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Riadh Hannachi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Cressault</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transactions on Plasma Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 50 (9), pp.3006 - 3015. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/TPS.2022.3193617⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03773358v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Handiski simulator performance under PSO-based washout and control parameters optimization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nonlinear Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 110, pp.649--667. </w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/s11071-022-07626-w⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719503v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Reconstructed drill-bit motion for sonic drillstring dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kaïs Ammari</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 50, pp.145--152. </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2019.04.003⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02151646v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling of a heavy-lift airship carrying a payload by a cable-driven parallel manipulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Advanced Robotic Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 16 (4), pp.172988141986176. </w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1177/1729881419861769⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02272027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stability analysis of coupled torsional vibration and pressure in oilwell drillstring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 91 (1), pp.241--252. </w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1080/00207179.2016.1278269⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01456505v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping boundary observer based-control for hyperbolic PDE in rotary drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Applied Mathematics and Computation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 322, pp.66--78. </w:t></w:r><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.amc.2017.11.034⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01674970v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of torsional vibration in oilwell drillstring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 35, pp.19--27. </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ejcon.2017.03.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01509237v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Method of Drilling a Ground Using a Robotic Arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Mechanical and Mechatronics Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 11 (11), pp.1793--1798</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01735236v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing control and human scale simulation of a submarine ROV navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ocean Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 114 (1), pp.66--78. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.oceaneng.2015.12.054⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Regulation control of multi-vehicle formation systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 10 (4), pp.355--373. </w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2012.051271⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761639v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking controllers in various navigation planes of an unmanned aerial blimp</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samaali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (3-4), pp.297--315</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668048v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Co-leaders and a flexible virtual structure based formation motion control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Essghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lerbet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Vehicle Autonomous Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 9 (1-2), pp.108--125. </w:t></w:r><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1504/IJVAS.2011.038182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00647351v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of a Drone: Study and Analysis of the Robustness</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Automation, Mobile Robotics &amp; Intelligent Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 2 (1), pp.33--42</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00360723v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Two Inertial Models of X4-Flyers Dynamics, Motion Planning and Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Integrated Computer-Aided Engineering</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, 14, pp.107--119</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342266v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Streamlined Rotors Mini Rotorcraft: Trajectory Generation and Tracking</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control, Automation and Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 3, pp.87--99</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342756v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking Control of Trim Trajectories of a Blimp for Ascent and Descent Flight</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 78, pp.706--719</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342758v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An adaptive control method of automated vehicles with integrated longitudinal and lateral dynamics in road following</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Transaction On Intelligent Transportation Systems Council</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, 6, pp.113-123. </w:t></w:r><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROMOCO.2001.973455⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342762v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (47)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-Objective LQR-Based Optimization of Motion Cueing for Redundant Ski Simulator</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Rhouda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">6th IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0/5.0/6.0 (ARCI 2026)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2026, Salzburg, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05541251v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-robot Interaction with Mixed Reality for Enhanced Perception</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Smart Applications and Data Analysis for Smart Cyber-Physical Systems (SADASC 2024)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Tangier, Morocco. pp.30-42, </w:t></w:r><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-031-77043-2_3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04877395v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">CD-COCO: A Versatile Complex Distorted COCO Database for Scene-Context-Aware Computer Vision</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azeddine Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Faouzi Alaya Cheikh</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th European Workshop on Visual Information Processing (EUVIP 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2023, Gjovik, Norway. pp.1-6, </w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/EUVIP58404.2023.10323035⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04366877v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex Multi Robot Hybrid Platform for Augmented Virtual Skiing Immersion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd IFSA Winter Conference on Automation, Robotics &amp; Communications for Industry 4.0 / 5.0 (ARCI 2023)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Feb 2023, Chamonix, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04041782v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Benchmarking performance of object detection under images distortions of an uncontrolled environment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ayman Beghdadi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Image Processing (ICIP 2022)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2022, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03719611v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Behavior of an Interactive XY -6 DoF Simulator for People with Reduced Mobility</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">4th IEEE Conference on Control Technology and Applications (CCTA 2020)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2020, Montreal, Canada. pp.522--527, </w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCTA41146.2020.9206265⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02879923v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Torsional Vibration Suppression with Boundary Impulsive Conditions in Rotary Drilling System</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE 58th Conference on Decision and Control (CDC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Nice, France. pp.995--1000, </w:t></w:r><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC40024.2019.9029411⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02532609v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Analysis and Control of a Flying Cable Driven Parallel Manipulator Mounted on an Airship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2019 IEEE Intelligent Transportation Systems Conference (ITSC 2019)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2019, Auckland, New Zealand. pp.4489--4494, </w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ITSC.2019.8917202⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02415717v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic parameters optimization of a Gough-Stewart Platform mounted on a 2-DOF moving base</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th ECCOMAS Thematic Conference on Multibody Dynamics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2019, Duisburg, Germany</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02299878v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of an airship-mounted crane for freight transportation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">15th IFAC Symposium on Control in Transportation Systems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Savona, Italy. pp.452--457, </w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2018.07.074⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01853842v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and control of an aerial robocrane using a wire driven system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Salim Hima</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Annual American Control Conference (ACC 2018)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Milwaukee, United States. pp.508--513, </w:t></w:r><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.23919/ACC.2018.8431168⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04500528v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling and stabilization of a cable-driven parallel platform suspended by an airship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fida Ben Abdallah</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Azouz</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Workshop on Robot Motion and Control (RoMoCo 2017)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Wasowo, Poland. </w:t></w:r><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/RoMoCo.2017.8003892⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01625885v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Exponential Stabilization of Torsional Vibrations in Rotary Drilling Systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">20th World Congress of the International Federation of Automatic Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2017, Toulouse, France. pp.1565--1570, </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ifacol.2017.08.310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01629332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilization of stick-slip oscillations Integrating fluid injection in oilwell drillstring system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2016 European Control Conference (ECC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Aalborg, Denmark. pp.352--357, </w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2016.7810310⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01495690v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Analytical and numerical studies of sonic drillstring dynamics</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ibrahim Mnafeg</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">24th Mediterranean Conference on Control and Automation (MED 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Athens, Greece. pp.814--819, </w:t></w:r><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/MED.2016.7535944⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01376138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Boundary observer design for hyperbolic PDE in rotary drilling systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Toumi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">55th IEEE Conference on Decision and Control (CDC 2016)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2016, Las Vegas, United States. pp.2128--2133, </w:t></w:r><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2016.7798578⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01465422v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Invariant sets in finite-time stability of multi-mobile robots</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2015 American Control Conference (ACC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2015, Chicago, United States. pp.1059--1064, </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ACC.2015.7170873⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01199180v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Axial vibrations tracking control in resonant sonic tunnel drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">54th IEEE Conference on Decision and Control (CDC 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2015, Osaka, Japan. pp.2495--2500, </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2015.7402583⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01277200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bottomhole pressure stabilizing observer-based controller in tunnel drilling system</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Khouloud Latrach</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233182⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312764v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stabilizing control based observer for a remotely operated vehicle (ROV-observer)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3rd International Conference on Control, Engineering and Information Technology (CEIT 2015)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2015, Tlemcen, Algeria. (elec. proc.), </w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CEIT.2015.7233174⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01312808v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time average consensus in networked dynamic systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">53rd IEEE Annual Conference on Decision and Control (CDC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Los Angeles, United States. pp.4485-4490, </w:t></w:r><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2014.7040089⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01172701v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time consensus of networked nonlinear systems under directed graph</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Chaker Jammazi,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th European Control Conference (ECC 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Strasbourg, France. pp.546--551, </w:t></w:r><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ECC.2014.6862423⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01092962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Observer-based controller design for remotely operated vehicle ROV</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">11th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2014, Vienna, Austria. pp.200--207</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01088606v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust control of remotely operated vehicle in the vertical plane</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">13th International Conference on Control, Automation, Robotics and Vision (ICARCV 2014)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2014, Marina Bay Sands, Singapore. pp.1098--1105, </w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ICARCV.2014.7064459⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01100531v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time stabilization of interconnected nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2013 IEEE International Conference on Control Applications (CCA 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Aug 2013, Hyderabad, India. pp.1188--1193, </w:t></w:r><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2013.6662913⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01011107v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Local finite-time stability and stabilization analysis of interconnected systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Nonlinear Control Systems (NOLCOS 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2013, Toulouse, France. pp.803--808, </w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20130904-3-FR-2041.00158⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880278v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Explicit homogeneous time-varying stabilizing control of a submarine vehicle (ROV)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Adel Khadhraoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">10th International Conference on Informatics in Control, Automation and Robotics (ICINCO 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2013, Reykjavík, Iceland. pp.26--32</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00879020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Finite-time consensus and stability of networked nonlinear systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rhouma Mlayeh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">52nd IEEE Conference on Decision and Control (CDC 2013)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2013, Florence, Italy. pp.6604--6609, </w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2013.6760934⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01016915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The finite-time stability of perturbed systems</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naim Zoghlami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mlayah Rhouma</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE Multi-conference on Systems and Control (MSC 2012)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2012, Dubrovnik, Croatia. pp.1080--1085, </w:t></w:r><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CCA.2012.6402364⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00761641v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Robust planar position control of an autonomous airship</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">S. Samaali</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2011, Paris, France. pp.311--320</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00880293v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Strategy for Multi-Robot Navigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">50th IEEE Conference on Decision and Control and European Control Conference (CDC-ECC 2011)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2011, Orlando, United States. pp.4214-4219, </w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/CDC.2011.6160369⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653812v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Geometric Viewpoint of Dynamics of Systems. Application to Control</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Essghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Engineering Mechanics Institute</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2011, Boston, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653806v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Generation for a Formation of Mobile Robots via A Flexible Virtual Structure Approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Istanbul, Turkey. pp.819--826, </w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814291279_0100⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653667v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Multi-vehicle consenus with target capturing and collision avoidance</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Twelfth International Conference on Climbing and Walking Robots and the Support Technologies for Mobile Machines (CLAWAR'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Istanbul, Turkey. pp.827-834, </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1142/9789814291279_0101⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653665v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A novel obstacle avoidance approach for mobile robot cooperation and target capturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.249--253, </w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00663962v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Flexible Virtual Structure Consideration in Dynamic Modeling of Mobile Robots Formation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Asma Essghaier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Lerbet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd Mediterranean Conference on Intelligent Systems and Automation (CISA 2009)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2009, Zarzis, Tunisia. pp.296--301, </w:t></w:r><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1063/1.3106489⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00668050v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A decentralized formation control method including self-organization around a target</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouard El Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th IFAC Symposium on Robot Control (SyRoCo'09)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2009, Gifu, Japan. </w:t></w:r><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3182/20090909-4-JP-2010.00061⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00653669v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nonholonomic mobile robots cooperative control for target capturing</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mozhdeh Kamel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">INDICON 2008 IEEE Conference and Exhibition on Control, Communications and Automation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2008, Kanpur, India. pp.548--552</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00870464v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Self-Tunable Fuzzy Inference System: A comparative study for a drone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Fuzzy Systems Association (IFSA)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2007, Cancun, Mexico. pp.780--789, </w:t></w:r><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/978-3-540-72432-2_78⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Motion Planning and Stabilisation of a X4 Bidirectional Rotors using a Neuro-Fuzzy Controller</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">9th International Symposium on Climbing and Walking Robots (CLAWAR 2006)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2006, Bruxels, Belgium. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342267v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Smooth control of an X4 bidirectional rotors flying robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">RObot MOtion COntrol Workshop (ROMOCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Dymaczewo, Poland. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342761v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Trajectory Generation and Tracking of a Mini-Rotorcraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">IEEE International Conference on Robotics and Automation (ICRA 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Barcelona, Spain. pp.2618-2623, </w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBOT.2005.1570508⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342757v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Backstepping Control Technique: Application to an Under-Actuated X4-Flyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Computer Systems and Information Technology (ICSIT 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Alger, Algeria. pp.151--156</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342268v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of an under-actuated system: Application to a four rotors rotorcraft</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5th International Conference on Robotics and Biomimetics (ROBIO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Hong Kong, China. pp.404--409, </w:t></w:r><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1109/ROBIO.2005.246301⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342270v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tracking-control investigation of two X4-flyers</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Kadda Zemalache</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hichem Maaref</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">2nd International Conference on Informatics in Control, Automation and Robotics, (ICINCO 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, Spain. pp.16--23</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342269v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Time-varying Feedback Law for Exponential Stabilization of a X4bidirectional rotors</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rajia Slim</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Internation Conference on CLimbing And WAlking Robots (CLAWAR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom. pp.n.a</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vision-based stabilization of the IDP flat output</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mohamed Anouar El Kamel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">8th Internation Conference on CLimbing And WAlking Robots (CLAWAR 2005)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2005, London, United Kingdom. pp.221--228, </w:t></w:r><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/3-540-26415-9_26⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342760v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intelligent systems & automation (AIP Conference proceedings, Vol. 1107)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Samir Otmane</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">American Institute of Physics Press, pp.408, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00639718v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dynamic Parameters Optimization and Identification of a Parallel Robot</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Taha Houda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ali Amouri</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Malik Mallem</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Andrés Kecskeméthy; Francisco Geu Flores. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Multibody Dynamics 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 53, Springer, pp.367-374, 2019, Computational Methods in Applied Sciences, 978-3-030-23131-6</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02180507v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modeling, Motion Planning and Control of the Drones with Revolving Airfoils: an Outline of the XSF Project</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Naoufel Azouz</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Robot Motion and Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.165--177, 2006, Lecture Notes in Control and Information Sciences</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342759v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Modelling and control of small autonomous airships</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yasmina Bestaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Azgal Abichou</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Castillo, P. and Lozano, R. and Dzul, A. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Modelling and control of mini flying machines</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Springer Berlin / Heidelberg, pp.165--183, 2005, Advances in Industrial Control, </w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1007/1-84628-179-2_8⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00342790v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Brevet (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Method of drilling a ground using a robobtic arm</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laredj Benchikh</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniel Perpezat</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lotfi Beji</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sara Cascarino</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">France, Patent n° : WO 2016005701 A2. 2016</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Brevet</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01275171v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId173"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/browse/index.php?journalCODE=ijvas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/browse/index.php?journalCODE=ijvp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lsc.univ-evry.fr/cisa09/doku.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/browse/callpaper.php?callID=1158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/mathematics/special" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icaam-2022.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04248920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Houda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Beghdadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04720-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Nasr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Hannachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3193617" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07626-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.04.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Ben Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Azouz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azgal Abichou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1729881419861769" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Toumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhouma Mlayeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1278269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.11.034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.03.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Khadhraoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.12.054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar El Kamel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2012.051271" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647351v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essghaier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.038182" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668048v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samaali" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Zemalache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342762v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bestaoui" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMOCO.2001.973455" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342758v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342756v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Rhouda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77043-2_3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04366877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Alaya Cheikh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP58404.2023.10323035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03719611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206265" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029411" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415717v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917202" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431168" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoMoCo.2017.8003892" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.310" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mnafeg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535944" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798578" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312808v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233174" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199180v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Zoghlami" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7170873" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277200v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Latrach" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402583" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312764v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233182" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100531v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2014.7064459" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172701v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040089" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088606v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092962v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Jammazi," TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862423" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2013.6662913" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00158" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760934" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlayah Rhouma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2012.6402364" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653806v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880293v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653812v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160369" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653669v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouard El Kamel" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090909-4-JP-2010.00061" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653667v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814291279_0100" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653665v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814291279_0101" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663962v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106481" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668050v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106489" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhdeh Kamel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72432-2_78" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZT48W8FR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342267v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342891v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia Slim" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342760v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26415-9_26" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J69V09DL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342761v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342757v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570508" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342268v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342270v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2005.246301" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342269v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639718v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180507v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342790v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-179-2_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QHMTD225-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275171v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perpezat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cascarino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/browse/index.php?journalCODE=ijvas" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/browse/index.php?journalCODE=ijvp" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://lsc.univ-evry.fr/cisa09/doku.php" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inderscience.com/browse/callpaper.php?callID=1158" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.mdpi.com/journal/mathematics/special" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://icaam-2022.sciencesconf.org/" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-04248920v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Houda" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ayman Beghdadi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Beji" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Amouri" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04207452v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malik Mallem" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10489-023-04720-3" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03773358v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soumaya Ben Nasr" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Flavien Valensi" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riadh Hannachi" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Cressault" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPS.2022.3193617" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03719503v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11071-022-07626-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02151646v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ka&#239;s Ammari" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2019.04.003" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02272027v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fida Ben Abdallah" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naoufel Azouz" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azgal Abichou" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/1729881419861769" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01456505v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Toumi" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rhouma Mlayeh" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00207179.2016.1278269" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01674970v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.amc.2017.11.034" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01509237v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ejcon.2017.03.002" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01735236v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laredj Benchikh" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312758v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adel Khadhraoui" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samir Otmane" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.oceaneng.2015.12.054" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761639v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouar El Kamel" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2012.051271" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668048v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Samaali" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00647351v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Asma Essghaier" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Lerbet" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1504/IJVAS.2011.038182" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00360723v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kadda Zemalache" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hichem Maaref" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342266v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342756v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342758v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342762v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yasmina Bestaoui" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROMOCO.2001.973455" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05541251v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Taha Rhouda" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04877395v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-77043-2_3" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-04366877v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Azeddine Beghdadi" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faouzi Alaya Cheikh" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUVIP58404.2023.10323035" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04041782v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-evry.hal.science/hal-03719611v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02879923v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCTA41146.2020.9206265" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02532609v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC40024.2019.9029411" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02415717v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ITSC.2019.8917202" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02299878v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01853842v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salim Hima" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2018.07.074" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500528v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/ACC.2018.8431168" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01625885v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/RoMoCo.2017.8003892" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01629332v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ifacol.2017.08.310" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01495690v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2016.7810310" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376138v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Mnafeg" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MED.2016.7535944" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01465422v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2016.7798578" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01199180v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Naim Zoghlami" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ACC.2015.7170873" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01277200v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khouloud Latrach" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2015.7402583" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312764v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233182" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01312808v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CEIT.2015.7233174" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01172701v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2014.7040089" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01092962v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaker Jammazi," TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ECC.2014.6862423" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01088606v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01100531v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICARCV.2014.7064459" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01011107v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2013.6662913" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880278v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20130904-3-FR-2041.00158" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00879020v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01016915v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2013.6760934" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00761641v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mlayah Rhouma" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CCA.2012.6402364" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880293v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653812v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/CDC.2011.6160369" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653806v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653667v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814291279_0100" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653665v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/9789814291279_0101" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00663962v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106481" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00668050v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.3106489" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653669v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Anouard El Kamel" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3182/20090909-4-JP-2010.00061" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00870464v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mozhdeh Kamel" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342234v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-540-72432-2_78" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-ZT48W8FR-V/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342267v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342761v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342757v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBOT.2005.1570508" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342268v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342270v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ROBIO.2005.246301" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342269v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342891v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rajia Slim" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342760v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/3-540-26415-9_26" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-J69V09DL-8/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00639718v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02180507v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342759v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00342790v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/1-84628-179-2_8" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/HCB-QHMTD225-B/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01275171v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Perpezat" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Cascarino" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>