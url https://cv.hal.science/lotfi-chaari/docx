--- v1 (2026-03-28)
+++ v2 (2026-04-24)
@@ -747,295 +747,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of home confinement on mental health and lifestyle behaviours during the COVID-19 outbreak: Insight from the ECLB-COVID19 multicenter study</w:t>
+                <w:t xml:space="preserve">Sleep Quality and Physical Activity as Predictors of Mental Wellbeing Variance in Older Adults during COVID-19 Lockdown: ECLB COVID-19 International Online Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Achraf Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Brach</w:t>
+                <w:t xml:space="preserve">Liwa Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Omar Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hamdi Chtourou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (1), pp.9-21. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.4329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5114/biolsport.2020.96857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18084329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753462v1</w:t>
+                <w:t xml:space="preserve">hal-04753452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Quality and Physical Activity as Predictors of Mental Wellbeing Variance in Older Adults during COVID-19 Lockdown: ECLB COVID-19 International Online Survey</w:t>
+                <w:t xml:space="preserve">Effects of home confinement on mental health and lifestyle behaviours during the COVID-19 outbreak: Insight from the ECLB-COVID19 multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khaled Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liwa Masmoudi</w:t>
+                <w:t xml:space="preserve">Michael Brach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Omar Boukhris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (8), pp.4329. </w:t>
+              <w:t xml:space="preserve">Biology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.9-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18084329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5114/biolsport.2020.96857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753452v1</w:t>
+                <w:t xml:space="preserve">hal-04753462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Convolutional Neural Network for Drowsiness Detection Using EEG Signals</w:t>
               </w:r>
@@ -1073,51 +1073,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Boudaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Hökelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sensors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 21 (5), pp.1734. </w:t>
@@ -1155,103 +1155,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Globally altered sleep patterns and physical activity levels by confinement in 5056 individuals: ECLB COVID-19 international online survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Achraf Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwa Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hamdi Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biology of Sport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 38 (4), pp.495-506. </w:t>
@@ -1289,103 +1289,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological consequences of COVID-19 home confinement: The ECLB-COVID19 multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Ammar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khaled Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (11), pp.e0240204. </w:t>
@@ -1527,103 +1527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 Home Confinement Negatively Impacts Social Participation and Life Satisfaction: A Worldwide Multicenter Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Ammar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khaled Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwa Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (17), pp.6237. </w:t>
@@ -1752,103 +1752,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of COVID-19 Home Confinement on Eating Behaviour and Physical Activity: Results of the ECLB-COVID19 International Online Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Ammar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khaled Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (6), pp.1583. </w:t>
@@ -3941,377 +3941,377 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05427201v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hybrid Deep Learning and Ontology-Based Framework for Contextual Hyperactivity Detection in Children with ADHD</w:t>
+                <w:t xml:space="preserve">A Semantic Framework for the Contextual Interpretation of ADHD Symptom Manifestations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ibrahim Traore</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdel-Rahman H. Tawil</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Konstantinos Vlachos</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Imen Megdiche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marquet-Doléac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th International Conference on Model and Data Engineering (MEDI 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Thirteenth International Conference on Knowledge Capture (K-CAP 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dayton, Ohio, United States. pp.119-122, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3731443.3771356⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05403795v1</w:t>
+                <w:t xml:space="preserve">hal-05403830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Semantic Framework for the Contextual Interpretation of ADHD Symptom Manifestations</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">AgriPotential: A Novel Multi-Spectral and Multi-Temporal Remote Sensing Dataset for Agricultural Potentials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohammad El Sakka</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline de Pourtales</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Josiane Mothe</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Thirteenth International Conference on Knowledge Capture (K-CAP 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">2025 IEEE International Conference on Content-Based Multimedia Indexing (CBMI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3731443.3771356⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05403830v1</w:t>
+                <w:t xml:space="preserve">hal-05392441v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">AgriPotential: A Novel Multi-Spectral and Multi-Temporal Remote Sensing Dataset for Agricultural Potentials</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Caroline de Pourtales</w:t>
+                <w:t xml:space="preserve">A Hybrid Deep Learning and Ontology-Based Framework for Contextual Hyperactivity Detection in Children with ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Traore</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Marquet-Doléac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Josiane Mothe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2025 IEEE International Conference on Content-Based Multimedia Indexing (CBMI 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2025, Dublin, Ireland</w:t>
+              <w:t xml:space="preserve">14th International Conference on Model and Data Engineering (MEDI 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2025, CAIRE, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05392441v1</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05403795v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Inférence bayésienne pour l'estimation des paramètres des erreurs de reconstruction à l'aide d'une distribution gamma multivariée</w:t>
               </w:r>
@@ -5268,395 +5268,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning technique for device non-wear detection in children with ADHD</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Chaâri</w:t>
+                <w:t xml:space="preserve">Early mild cognitive impairment detection using cognitive-motor tasks and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chaabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Boudaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Hökelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health Informatics @ AICCSA 2023: IT Innovations and Disruptive Approaches in the Digital Health Era (HOPE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Conference on Innovations in Intelligent Systems and Applications (INISTA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Hammamet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INISTA59065.2023.10310653⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338230v1</w:t>
+                <w:t xml:space="preserve">hal-04338190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early mild cognitive impairment detection using cognitive-motor tasks and machine learning</w:t>
+                <w:t xml:space="preserve">New MCI Detection Method Based on Transformer and EEG Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Haroun Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Boudaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaâri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Bouaziz</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Anita Hökelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Innovations in Intelligent Systems and Applications (INISTA 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Signal Processing Conference (EUSIPCO 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1200-1204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/INISTA59065.2023.10310653⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04338190v1</w:t>
+                <w:t xml:space="preserve">hal-04338180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New MCI Detection Method Based on Transformer and EEG Data</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Amal Boudaya</w:t>
+                <w:t xml:space="preserve">A machine learning technique for device non-wear detection in children with ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marquet-Doleac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaâri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bassem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Signal Processing Conference (EUSIPCO 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">International Workshop on Health Informatics @ AICCSA 2023: IT Innovations and Disruptive Approaches in the Digital Health Era (HOPE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACS/IEEE International Conference on Computer Systems and Applications, Dec 2023, Giza, Egypt</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290024⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04338180v1</w:t>
+                <w:t xml:space="preserve">hal-04338230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MCI identification based on EEG signals during a cognitive test</w:t>
               </w:r>
@@ -6417,51 +6417,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference Smart Homes and Health Telematics (ICOST 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Hammamet, Tunisia. pp.69-78</w:t>
@@ -9545,243 +9545,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00853350v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Minimization of a sparsity promoting criterion for the recovery of complex-valued signals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Chaâri</w:t>
+                <w:t xml:space="preserve">Solving inverse problems with overcomplete transforms and convex optimization techniques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Pustelnik</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
+              <w:t xml:space="preserve">SPIE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2009, San Diego, California, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">inria-00369590v1</w:t>
+                <w:t xml:space="preserve">hal-00826119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Solving inverse problems with overcomplete transforms and convex optimization techniques</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Caroline Chaux</w:t>
+                <w:t xml:space="preserve">Minimization of a sparsity promoting criterion for the recovery of complex-valued signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaâri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SPIE</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2009, San Diego, California, United States</w:t>
+              <w:t xml:space="preserve">SPARS'09 - Signal Processing with Adaptive Sparse Structured Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Inria Rennes - Bretagne Atlantique, Apr 2009, Saint Malo, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826119v1</w:t>
+                <w:t xml:space="preserve">inria-00369590v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -11305,242 +11305,242 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04430766v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hemodynamic Brain Parcellation Using A Non-Parametric Bayesian Approach</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Hamiltonian Monte Carlo Method for Non-Smooth Energy Sampling</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01275622v1</w:t>
+                <w:t xml:space="preserve">hal-01291840v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Hamiltonian Monte Carlo Method for Non-Smooth Energy Sampling</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hemodynamic Brain Parcellation Using A Non-Parametric Bayesian Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohanad Albughdadi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Hadj Batatia</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2016</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01291840v1</w:t>
+                <w:t xml:space="preserve">hal-01275622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Subject-level Joint Parcellation-Detection-Estimation in fMRI</w:t>
               </w:r>
@@ -12034,51 +12034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekram Chamseddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tlig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Sakka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ivanovici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25020472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fakhfakh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3387073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland Baban a Erep" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bouaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boukhris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2020.96857" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwa Masmoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084329" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chaabene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boudaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita H&#246;kelmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051734" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2021.101605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mueller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fakhfakh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-01688-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Golubnitschaja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-020-00207-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874347102012010011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walma Gharbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-020-01738-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-019-01567-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-019-01423-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Albughdadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.01.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Laruelo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3532" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2585120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Hernan Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2450015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-014-0436-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fecher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rowland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2014.05.2292" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2225636" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBMZSRZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692261v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2055562" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Traore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marquet-Dol&#233;ac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belmabrouk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman H. Tawil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403795v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403830v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vlachos" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marquet-Dol&#233;ac" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771356" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392441v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pourtales" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403949v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Millan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alaoui Mdaghri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouederni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Sobngwi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Labriji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;akh&#233;na Ken" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dormio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635294" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10111943" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Traor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marquet-Doleac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479317" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Nicolas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Suhairi Subhi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akina Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Maria Garcia-Romero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338190v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310653" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Haroun Hassan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209477v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10112022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858776v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761469" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Zouari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Jemea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10112088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10112015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geoffroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947739v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zorgui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51517-1_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105275" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessrine Abichou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947757v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91262-2_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itebeddine Ghorbel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081402" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fuertes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Picart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466644v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493214" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dolz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vermandel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362676" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107475v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2014.6783225" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780084v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33454-2_23" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00710489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235920" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859386v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467099" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967734" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_32" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369590v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826119v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05558885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(25)01401-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621935v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030117993" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11800-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Ben Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebras Gharbi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Belhaj Hmida" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-11800-6_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11800-6_5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118827253.ch7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266932v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rawland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843491v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844111v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaari Lotfi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430766v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275622v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291840v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228007v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00575136v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekram Chamseddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tlig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Sakka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ivanovici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25020472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fakhfakh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3387073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland Baban a Erep" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bouaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwa Masmoudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boukhris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084329" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2020.96857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chaabene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boudaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita H&#246;kelmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051734" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2021.101605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mueller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fakhfakh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-01688-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Golubnitschaja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-020-00207-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874347102012010011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walma Gharbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-020-01738-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-019-01567-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-019-01423-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Albughdadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.01.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Laruelo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3532" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2585120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Hernan Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2450015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-014-0436-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fecher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rowland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2014.05.2292" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2225636" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBMZSRZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692261v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2055562" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Traore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marquet-Dol&#233;ac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belmabrouk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman H. Tawil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vlachos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marquet-Dol&#233;ac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771356" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pourtales" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403949v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Millan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alaoui Mdaghri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouederni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Sobngwi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Labriji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;akh&#233;na Ken" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dormio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635294" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10111943" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Traor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marquet-Doleac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479317" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Nicolas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Suhairi Subhi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akina Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Maria Garcia-Romero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310653" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338180v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Haroun Hassan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209477v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10112022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858776v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761469" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Zouari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Jemea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10112088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10112015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geoffroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947739v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zorgui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51517-1_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105275" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessrine Abichou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947757v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91262-2_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itebeddine Ghorbel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081402" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fuertes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Picart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466644v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493214" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dolz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vermandel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362676" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107475v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2014.6783225" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780084v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33454-2_23" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00710489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235920" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859386v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467099" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967734" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_32" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826119v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369590v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05558885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(25)01401-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621935v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030117993" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11800-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Ben Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebras Gharbi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Belhaj Hmida" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-11800-6_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11800-6_5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118827253.ch7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266932v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rawland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843491v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844111v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaari Lotfi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430766v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291840v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228007v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00575136v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>