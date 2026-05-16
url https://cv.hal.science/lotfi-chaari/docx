--- v2 (2026-04-24)
+++ v3 (2026-05-16)
@@ -747,645 +747,645 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03669388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sleep Quality and Physical Activity as Predictors of Mental Wellbeing Variance in Older Adults during COVID-19 Lockdown: ECLB COVID-19 International Online Survey</w:t>
+                <w:t xml:space="preserve">Effects of home confinement on mental health and lifestyle behaviours during the COVID-19 outbreak: Insight from the ECLB-COVID19 multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Khaled Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Liwa Masmoudi</w:t>
+                <w:t xml:space="preserve">Michael Brach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Omar Boukhris</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 18 (8), pp.4329. </w:t>
+              <w:t xml:space="preserve">Biology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (1), pp.9-21. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/ijerph18084329⟩</w:t>
+                <w:t xml:space="preserve">⟨10.5114/biolsport.2020.96857⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753452v1</w:t>
+                <w:t xml:space="preserve">hal-04753462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of home confinement on mental health and lifestyle behaviours during the COVID-19 outbreak: Insight from the ECLB-COVID19 multicenter study</w:t>
+                <w:t xml:space="preserve">Sleep Quality and Physical Activity as Predictors of Mental Wellbeing Variance in Older Adults during COVID-19 Lockdown: ECLB COVID-19 International Online Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Achraf Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michael Brach</w:t>
+                <w:t xml:space="preserve">Liwa Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Omar Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Hamdi Chtourou</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Omar Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (1), pp.9-21. </w:t>
+              <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 18 (8), pp.4329. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5114/biolsport.2020.96857⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/ijerph18084329⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753462v1</w:t>
+                <w:t xml:space="preserve">hal-04753452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convolutional Neural Network for Drowsiness Detection Using EEG Signals</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Globally altered sleep patterns and physical activity levels by confinement in 5056 individuals: ECLB COVID-19 international online survey</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Liwa Masmoudi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sensors</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/s21051734⟩</w:t>
+              <w:t xml:space="preserve">Biology of Sport</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 38 (4), pp.495-506. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5114/biolsport.2021.101605⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161019v1</w:t>
+                <w:t xml:space="preserve">hal-04753466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Globally altered sleep patterns and physical activity levels by confinement in 5056 individuals: ECLB COVID-19 international online survey</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Convolutional Neural Network for Drowsiness Detection Using EEG Signals</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chaabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Boudaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Hökelmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Khaled Trabelsi</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Achraf Ammar</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biology of Sport</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, 38 (4), pp.495-506. </w:t>
+              <w:t xml:space="preserve">Sensors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 21 (5), pp.1734. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.5114/biolsport.2021.101605⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/s21051734⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04753466v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Psychological consequences of COVID-19 home confinement: The ECLB-COVID19 multicenter study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Mueller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Ammar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khaled Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">PLoS ONE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 15 (11), pp.e0240204. </w:t>
@@ -1527,103 +1527,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">COVID-19 Home Confinement Negatively Impacts Social Participation and Life Satisfaction: A Worldwide Multicenter Study</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Omar Boukhris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Ammar</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khaled Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Liwa Masmoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Environmental Research and Public Health</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (17), pp.6237. </w:t>
@@ -1752,103 +1752,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Effects of COVID-19 Home Confinement on Eating Behaviour and Physical Activity: Results of the ECLB-COVID19 International Online Survey</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Achraf Ammar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Brach</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Achraf Ammar</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Khaled Trabelsi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hamdi Chtourou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Omar Boukhris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nutrients</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 12 (6), pp.1583. </w:t>
@@ -1880,278 +1880,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02913539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ProgNet: COVID-19 Prognosis Using Recurrent and Convolutional Neural Networks</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Faiez Gargouri</w:t>
+                <w:t xml:space="preserve">Unsupervised Bayesian change detection for remotely sensed images</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Walma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Open Medical Imaging Journal</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.2174/1874347102012010011⟩</w:t>
+              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 14, pp.1-8. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s11760-020-01738-9⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03161028v1</w:t>
+                <w:t xml:space="preserve">hal-02950804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Unsupervised Bayesian change detection for remotely sensed images</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Walma Gharbi</w:t>
+                <w:t xml:space="preserve">ProgNet: COVID-19 Prognosis Using Recurrent and Convolutional Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fakhfakh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faiez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Signal, Image and Video Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 14, pp.1-8. </w:t>
+              <w:t xml:space="preserve">The Open Medical Imaging Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 12 (1), pp.11-12. </w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s11760-020-01738-9⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2174/1874347102012010011⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02950804v1</w:t>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03161028v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian sparse regularization for parallel MRI reconstruction using Complex Bernoulli-Laplace mixture priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3449,51 +3449,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3604,51 +3604,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE Transactions on Signal Processing</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 58 (11), pp.5560--5571. </w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
@@ -5268,685 +5268,685 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04338171v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Early mild cognitive impairment detection using cognitive-motor tasks and machine learning</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Anita Hökelmann</w:t>
+                <w:t xml:space="preserve">A machine learning technique for device non-wear detection in children with ADHD</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId149" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ibrahim Traoré</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Imen Megdiche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Marquet-Doleac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaâri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Innovations in Intelligent Systems and Applications (INISTA 2023)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">International Workshop on Health Informatics @ AICCSA 2023: IT Innovations and Disruptive Approaches in the Digital Health Era (HOPE 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, ACS/IEEE International Conference on Computer Systems and Applications, Dec 2023, Giza, Egypt</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04338190v1</w:t>
+                <w:t xml:space="preserve">hal-04338230v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New MCI Detection Method Based on Transformer and EEG Data</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId40" w:history="1">
+                <w:t xml:space="preserve">Early mild cognitive impairment detection using cognitive-motor tasks and machine learning</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Bouaziz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Boudaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Bassem Bouaziz</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Hökelmann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">31st European Signal Processing Conference (EUSIPCO 2023)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290024⟩</w:t>
+              <w:t xml:space="preserve">International Conference on Innovations in Intelligent Systems and Applications (INISTA 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Hammamet, Tunisia. pp.1-6, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/INISTA59065.2023.10310653⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338180v1</w:t>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338190v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A machine learning technique for device non-wear detection in children with ADHD</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Jérôme Marquet-Doleac</w:t>
+                <w:t xml:space="preserve">New MCI Detection Method Based on Transformer and EEG Data</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chaabene</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brahim Haroun Hassan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Boudaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaâri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bassem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Workshop on Health Informatics @ AICCSA 2023: IT Innovations and Disruptive Approaches in the Digital Health Era (HOPE 2023)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">31st European Signal Processing Conference (EUSIPCO 2023)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2023, Helsinki, Finland. pp.1200-1204, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId162" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.23919/EUSIPCO58844.2023.10290024⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04338230v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04338180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MCI identification based on EEG signals during a cognitive test</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Siwar Chaabene</w:t>
+                <w:t xml:space="preserve">Bayesian Optimization Using Hamiltonian Dynamics for Sparse Artificial Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mohamed Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anita Hökelmann</w:t>
+            <w:hyperlink r:id="rId164" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Faïez Gargouri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaâri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Technology Innovations for Healthcare (ICTIH 2022)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1109/ICTIH57289.2022.10112022⟩</w:t>
+              <w:t xml:space="preserve">19th International Symposium on Biomedical Imaging (ISBI 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, IEEE Signal Processing Society (SPS); IEEE Engineering in Medicine and Biology Society (EMBS), Mar 2022, Kolkata, India. pp.1-4, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04209477v1</w:t>
+                <w:t xml:space="preserve">hal-03858776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian Optimization Using Hamiltonian Dynamics for Sparse Artificial Neural Networks</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Mohamed Fakhfakh</w:t>
+                <w:t xml:space="preserve">MCI identification based on EEG signals during a cognitive test</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amal Boudaya</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Siwar Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Faïez Gargouri</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anita Hökelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaâri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">19th International Symposium on Biomedical Imaging (ISBI 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, IEEE Signal Processing Society (SPS); IEEE Engineering in Medicine and Biology Society (EMBS), Mar 2022, Kolkata, India. pp.1-4, </w:t>
+              <w:t xml:space="preserve">International Conference on Technology Innovations for Healthcare (ICTIH 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Magdeburg, Germany. pp.68-73, </w:t>
             </w:r>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI52829.2022.9761469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTIH57289.2022.10112022⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03858776v1</w:t>
+            <w:hyperlink r:id="rId166" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04209477v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Physiological/Non-physiological artifacts classification using EEG signals based on CNN</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Boudaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6017,261 +6017,261 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04753431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Efficient Bayesian Learning of Sparse Deep Artificial Neural Networks</w:t>
+                <w:t xml:space="preserve">Bayesian optimization for artificial neural networks: application to Covid-19 image classification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiez Gargouri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">20th International Symposium on Symposium on Intelligent Data Analysis (IDA 2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2022, Rennes, France. pp.78-88, </w:t>
+              <w:t xml:space="preserve">2022 International Conference on Technology Innovations for Healthcare (ICTIH)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, Magdeburg, France. pp.34-37, </w:t>
             </w:r>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/978-3-031-01333-1_7⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICTIH57289.2022.10112015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03788529v1</w:t>
+                <w:t xml:space="preserve">hal-04753469v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bayesian optimization for artificial neural networks: application to Covid-19 image classification</w:t>
+                <w:t xml:space="preserve">Efficient Bayesian Learning of Sparse Deep Artificial Neural Networks</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mohamed Fakhfakh</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaâri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Faiez Gargouri</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2022 International Conference on Technology Innovations for Healthcare (ICTIH)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2022, Magdeburg, France. pp.34-37, </w:t>
+              <w:t xml:space="preserve">20th International Symposium on Symposium on Intelligent Data Analysis (IDA 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Rennes, France. pp.78-88, </w:t>
             </w:r>
             <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICTIH57289.2022.10112015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/978-3-031-01333-1_7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04753469v1</w:t>
+                <w:t xml:space="preserve">hal-03788529v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Drowsiness Detection Using Joint EEG-ECG Data With Deep Learning</w:t>
               </w:r>
@@ -6365,103 +6365,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EEG-based Hypo-vigilance detection using convolutional neural network</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Boudaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Achraf Ammar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference Smart Homes and Health Telematics (ICOST 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2020, Hammamet, Tunisia. pp.69-78</w:t>
@@ -6503,51 +6503,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lentigo detection using a deep learning approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sana Zorgui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6607,77 +6607,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joint Bayesian Hyperspectral Unmixing for change detection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Mediterranean and Middle-East Geoscience and Remote Sensing Symposium (M2GARSS 2020)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2020, Tunis, Tunisia. pp.37-40, </w:t>
             </w:r>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6724,51 +6724,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A sleep monitoring method with EEG signals</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yessrine Abichou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6901,51 +6901,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sparse Bayesian pMRI Reconstruction With Complex Bernoulli-Laplace Mixture Priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7113,77 +7113,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bayesian compressed sensing for IoT : application to EEG recording</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Itebeddine Ghorbel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walma Gharbi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st International Conference on Digital Health Technologies - ICDHT 2018</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2018, Sfax, Tunisia. pp.53-60</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8468,247 +8468,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01148277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Parcel-free Joint Detection-Estimation in fMRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sélection de variables dans un cadre Bayésien de traitement de données d'IRM fonctionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bakhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Statistique, May 2012, Bruxelles, Belgium</w:t>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2012, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780084v1</w:t>
+                <w:t xml:space="preserve">hal-00780088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sélection de variables dans un cadre Bayésien de traitement de données d'IRM fonctionnelle</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bakhous</w:t>
+                <w:t xml:space="preserve">Parcel-free Joint Detection-Estimation in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44e Journées de Statistique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Société Française de Statistique, May 2012, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">, Société Française de Statistique, May 2012, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00780088v1</w:t>
+                <w:t xml:space="preserve">hal-00780084v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hemodynamic-informed parcellation of fMRI data in a Joint Detection Estimation framework</w:t>
               </w:r>
@@ -8805,278 +8805,278 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00859388v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Adaptive experimental condition selection in event-related fMRI</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Christine Bakhous</w:t>
+                <w:t xml:space="preserve">Robust voxel-wise Joint Detection Estimation of Brain Activity in fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Forbes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Vincent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Ciuciu</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ISBI 2012 - IEEE International Symposium on Biomedical Imaging</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.1755-1758, </w:t>
+              <w:t xml:space="preserve">ICIP 2012 - 19th IEEE International Conference on Image Processing</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.1273-1276, </w:t>
             </w:r>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235920⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">cea-00710489v1</w:t>
+                <w:t xml:space="preserve">hal-00859386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust voxel-wise Joint Detection Estimation of Brain Activity in fMRI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Adaptive experimental condition selection in event-related fMRI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Bakhous</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florence Forbes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Vincent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...33 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Dojat</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICIP 2012 - 19th IEEE International Conference on Image Processing</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Orlando, United States. pp.1273-1276, </w:t>
+              <w:t xml:space="preserve">ISBI 2012 - IEEE International Symposium on Biomedical Imaging</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2012, Barcelone, Spain. pp.1755-1758, </w:t>
             </w:r>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/ICIP.2012.6467099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1109/ISBI.2012.6235920⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00859386v1</w:t>
+                <w:t xml:space="preserve">cea-00710489v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Variational Bayesian approach for the Joint Detection Estimation of Brain Activity in functional MRI</w:t>
               </w:r>
@@ -9482,51 +9482,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Tourneret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">IEEE International Conference Acoustics, Speech, and Signal (ICASSP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2010, Dallas, USA, France. pp.4086-4089</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9685,51 +9685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaâri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9955,51 +9955,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaâri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Ciuciu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -10050,51 +10050,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wavelet based parallel MRI regularization using bivariate sparsity promoting priors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaâri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amel Benazza-Benyahia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Pesquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10551,285 +10551,285 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01254177v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Exploiting MRSI data properties to improve quantication</w:t>
+                <w:t xml:space="preserve">Magnetic resonance spectroscopic data processing</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Laruelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben Rowland</w:t>
+            <w:hyperlink r:id="rId246" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Rawland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleakhena Ken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Massoptier, Laurent; Song, Yu. </w:t>
+              <w:t xml:space="preserve">Massoptier, Laurent; Viard, Romain. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Multimodal imaging towards individualized radiotherapy treatments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 9, AQUILAB Lille, pp.63--68, 2014</w:t>
+              <w:t xml:space="preserve">Innovative imaging to improve radiotherapy treatments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 15, Lulu Enterprises Inc, pp.91--96, 2014, 978-1291604177</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03266932v1</w:t>
+                <w:t xml:space="preserve">hal-03266931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic resonance spectroscopic data processing</w:t>
+                <w:t xml:space="preserve">Exploiting MRSI data properties to improve quantication</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Laruelo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hadj Batatia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Ben Rawland</w:t>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ben Rowland</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Soleakhena Ken</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Massoptier, Laurent; Viard, Romain. </w:t>
+              <w:t xml:space="preserve">Massoptier, Laurent; Song, Yu. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Innovative imaging to improve radiotherapy treatments</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 15, Lulu Enterprises Inc, pp.91--96, 2014, 978-1291604177</w:t>
+              <w:t xml:space="preserve">Multimodal imaging towards individualized radiotherapy treatments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 9, AQUILAB Lille, pp.63--68, 2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId246" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03266931v1</w:t>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03266932v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Détection-estimation conjointe en IRM fonctionnelle</w:t>
               </w:r>
@@ -11193,90 +11193,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mild cognitive impairment detection based on EEG and HRV data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amal Boudaya</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Siwar Chaabene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bassem Bouaziz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anita Hökelmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lotfi Chaâri</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12034,51 +12034,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekram Chamseddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tlig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Sakka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ivanovici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25020472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fakhfakh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3387073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland Baban a Erep" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bouaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753452v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwa Masmoudi" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boukhris" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084329" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753462v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brach" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2020.96857" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161019v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chaabene" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boudaya" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita H&#246;kelmann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051734" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753466v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2021.101605" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mueller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fakhfakh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-01688-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Golubnitschaja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-020-00207-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161028v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874347102012010011" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950804v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walma Gharbi" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-020-01738-9" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-019-01567-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-019-01423-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Albughdadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.01.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Laruelo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3532" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2585120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Hernan Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2450015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-014-0436-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fecher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rowland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2014.05.2292" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2225636" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBMZSRZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692261v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2055562" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Traore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marquet-Dol&#233;ac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belmabrouk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman H. Tawil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vlachos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marquet-Dol&#233;ac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771356" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pourtales" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403949v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Millan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alaoui Mdaghri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouederni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Sobngwi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Labriji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;akh&#233;na Ken" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dormio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635294" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10111943" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Traor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marquet-Doleac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479317" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Nicolas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Suhairi Subhi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akina Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Maria Garcia-Romero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338190v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310653" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338180v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Haroun Hassan" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290024" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338230v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209477v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10112022" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858776v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761469" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Zouari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Jemea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10112088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788529v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_7" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753469v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10112015" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geoffroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947739v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zorgui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51517-1_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105275" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessrine Abichou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947757v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91262-2_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itebeddine Ghorbel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081402" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fuertes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Picart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466644v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493214" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dolz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vermandel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362676" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107475v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2014.6783225" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780084v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780088v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33454-2_23" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00710489v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235920" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859386v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467099" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967734" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_32" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826119v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369590v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05558885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(25)01401-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621935v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030117993" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11800-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Ben Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebras Gharbi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Belhaj Hmida" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-11800-6_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11800-6_5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118827253.ch7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266932v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266931v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rawland" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843491v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844111v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaari Lotfi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430766v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291840v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228007v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00575136v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05255561v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ekram Chamseddine" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Tlig" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Chaari" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mounir Sayadi" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.compbiomed.2025.111047" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04923529v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohammad El Sakka" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mihai Ivanovici" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josiane Mothe" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s25020472" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043513v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04567319v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamed Fakhfakh" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TPAMI.2024.3387073" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414176v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Roland Baban a Erep" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lotfi Cha&#226;ri" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s24010209" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03669388v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bassem Bouaziz" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Faiez Gargouri" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753462v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achraf Ammar" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khaled Trabelsi" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Brach" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hamdi Chtourou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Omar Boukhris" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2020.96857" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753452v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liwa Masmoudi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph18084329" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753466v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5114/biolsport.2021.101605" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161019v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Siwar Chaabene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amal Boudaya" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anita H&#246;kelmann" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/s21051734" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753459v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Mueller" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0240204" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950806v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nizar Fakhfakh" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s12652-020-01688-7" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753445v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/ijerph17176237" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02940975v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olga Golubnitschaja" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s13167-020-00207-0" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02913539v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu12061583" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950804v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Walma Gharbi" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Benazza-Benyahia" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-020-01738-9" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03161028v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2174/1874347102012010011" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02950816v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelaziz Kallel" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-019-01567-5" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02932319v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11760-019-01423-6" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01426385v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohanad Albughdadi" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Tourneret" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Forbes" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Ciuciu" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.sigpro.2017.01.005" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01381730v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Laruelo" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hadj Batatia" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Soleakhena Ken" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/nbm.3532" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01376544v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chaux" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2016.2585120" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01261357v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Facundo Hernan Costa" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TBME.2015.2450015" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084249v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Vincent" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Solveig Badillo" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Risser" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Bakhous" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/fnins.2014.00067" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01084324v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien M&#233;riaux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Pesquet" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10334-014-0436-5" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01485017v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Fecher" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rowland" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijrobp.2014.05.2292" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00753873v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dojat" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TMI.2012.2225636" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00733443v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Chouzenoux" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Pustelnik" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sa&#239;d Moussaoui" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692260v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.media.2010.08.001" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PTBMZSRZ-N/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00692261v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2010.2055562" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403848v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Traore" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imen Megdiche" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Marquet-Dol&#233;ac" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427201v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yassine Belmabrouk" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdel-Rahman H. Tawil" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403830v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Konstantinos Vlachos" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marquet-Dol&#233;ac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771356" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05392441v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline de Pourtales" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403795v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403949v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043545v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charlotte Millan" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Gilbert" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05043533v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ahmed Alaoui Mdaghri" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Meriem Ouederni" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-85356-2_8" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706424v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Ele" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eug&#232;ne Sobngwi" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04732385v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wafae Labriji" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sol&#233;akh&#233;na Ken" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gaelle Dormio" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elizabeth Moyal Cohen-Jonathan" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI56570.2024.10635294" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04706413v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209476v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Quintero-Rinc&#243;n" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10111943" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04414203v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ibrahim Traor&#233;" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Marquet-Doleac" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/AICCSA59173.2023.10479317" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338171v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Willem Nicolas" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mohamad Suhairi Subhi" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Akina Renard" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriela Maria Garcia-Romero" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338230v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338190v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INISTA59065.2023.10310653" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04338180v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brahim Haroun Hassan" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO58844.2023.10290024" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03858776v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fa&#239;ez Gargouri" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI52829.2022.9761469" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04209477v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10112022" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753431v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hela Zouari" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Ben Jemea" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10112088" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04753469v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICTIH57289.2022.10112015" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03788529v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-01333-1_7" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03381946v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Geoffroy" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herwig Wendt" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947739v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02968415v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sana Zorgui" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-51517-1_8" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02942312v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/M2GARSS47143.2020.9105275" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938626v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yessrine Abichou" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03634930v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02947757v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02938620v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-319-91262-2_2" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03033971v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Itebeddine Ghorbel" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03120308v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.23919/EUSIPCO.2017.8081402" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01490731v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Fuertes" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Picart" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233; Ferrari" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01491210v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01466644v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01261982v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2016.7493214" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01471037v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jose Dolz" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maximilien Vermandel" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01278488v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/EUSIPCO.2015.7362676" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01107475v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03224142v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/MECBME.2014.6783225" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01147247v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Dobigeon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01148277v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780088v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780084v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859388v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-33454-2_23" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00859386v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICIP.2012.6467099" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cea.hal.science/cea-00710489v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ISBI.2012.6235920" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780559v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00780506v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SSP.2011.5967734" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inserm.hal.science/inserm-00635384v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-642-23629-7_32" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00853350v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826119v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/inria-00369590v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ut3-toulouseinp.hal.science/hal-05558885v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0167-8140(25)01401-X" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621936v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00621935v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02976657v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.springer.com/gp/book/9783030117993" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11800-6" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04495556v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dhafer Ben Ali" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nebras Gharbi" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kais Belhaj Hmida" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://link.springer.com/chapter/10.1007/978-3-030-11800-6_5" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-030-11800-6_5" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01254177v1" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118827253.ch7" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266931v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ben Rawland" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03266932v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-00823455v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00843491v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00844111v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chaari Lotfi" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04430766v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01291840v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01275622v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01255465v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Dehaene-Lambertz" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01228007v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pastel.hal.science/tel-00575136v2" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2010PEST1010" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>