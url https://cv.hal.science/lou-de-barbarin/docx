--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -455,267 +455,117 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02050141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (1)</w:t>
-[...148 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mario Denti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. R. Luberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -730,51 +580,51 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2023, Athènes, Greece. 102.1, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05459394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -784,624 +634,753 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The best, or at least, the best known ? The Fusco type kraters: local workshops and foreign potters in Syracuse in the 7th century BC.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corinth and Syracuse: connection, exchanges, influences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, G. Adornato, G. Amara, C. Bennardo, A. Castorina, P. Kassimi, R. Lanteri, E. Papi, Chr. Pfaff, I. Tzonou, B. D. Wescoat, Dec 2024, Syracuse, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04920616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From one Island to Another ? Craft Mobility from Crete and Elsewhere and the Emergence of Polychromy in the Pottery Workshops of Megara Hyblaea [en ligne]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">« Sailors, traders, settlers and potters interactions and exchanges in the ancient mediterranean</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, A. Tsingarida, I. Lemos, Apr 2024, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04920635v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The dawn of colour. Workshops, painters and potters of the polychrome pottery of Megara Hyblaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Megarika III – From Sicily to the Black Sea: Latest Research on Ancient Megarian Cities</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, R.-M. Bérard, Th. Lucas, Jun 2024, Athènes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04920631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ceramica locale arcaica di Megara Iblea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les céramiques grecques d’Occident des VIIIe et VIIe s. av. J.-C. Productions, styles et iconographies, fonctions, contextes d’utilisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jean-Christophe Sourisseau; Mario Denti; Lou de Barbarin; Josipa Mandic, Dec 2021, Rome, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527109v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques locales et mobilités archaïques en Sicile orientale : position des problèmes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaires Méditerranée antique et Protohistoire du Centre Camille Jullian</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2019, Aix-en-Provence, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527111v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stylistic links between Crete and Sicily: on some late geometric and orientalizing tableware from Megara Hyblaea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Η Ελεύθερνα, η Κρήτη και ο Έξω Κόσμος - Eleftherna, Crete and the Outside Word</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nicholas Chr. Stampolidis, May 2018, Rethymno, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02087697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migrations et mobilités artisanales entre Égée et Occident. Nouveaux regards sur la céramique mégarienne archaïque</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire d’archéologie grecque « Migration, mobilité, déplacement : une approche archéologique de la production artisanale, des ateliers céramiques, et du travail des artisans en mouvement »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Vicky Vlachou, Oct 2017, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527112v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céramiques locales d’ici ou d’ailleurs. Quelques observations sur les styles des ateliers de production coloniale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Première rencontre des doctorants et jeunes docteurs sur l’Italie préromaine, du Bronze récent à la romanisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Greek Pottery between the Aegean and the Central Mediterranean in the 8th and 7th c. BC. Productions, styles and iconographies, functions and contexts</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anastasia Gadolou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mario Denti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Rosaria Luberto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 102 (1), pp.214-584</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une série de cratères tardogéométriques de Mégara Hyblaea. Hommage à Henri Tréziny</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
@@ -1888,159 +1867,159 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles de Pachi (Mégare, Attique). Rapport d’activités « apothèque » de la campagne 2021 : conditionnement, documentation et étude préliminaire du mobilier céramique (23 août – 18 septembre 2021)</w:t>
+                <w:t xml:space="preserve">Rapport sur la campagne de fouilles 2021 à Mégara Hyblaea, la cour du lot 1114E4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] École française d'Athènes, 6 rue Didonou, 10680 Athènes, Grèce. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] École française de Rome. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527113v1</w:t>
+                <w:t xml:space="preserve">hal-03527115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur la campagne de fouilles 2021 à Mégara Hyblaea, la cour du lot 1114E4</w:t>
+                <w:t xml:space="preserve">Fouilles de Pachi (Mégare, Attique). Rapport d’activités « apothèque » de la campagne 2021 : conditionnement, documentation et étude préliminaire du mobilier céramique (23 août – 18 septembre 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] École française de Rome. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] École française d'Athènes, 6 rue Didonou, 10680 Athènes, Grèce. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03527115v1</w:t>
+                <w:t xml:space="preserve">hal-03527113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégara Hyblaea (Sicile), campagnes d'étude 2018, céramiques archaïques des puits de l’habitat, et étude de mobilier inédit au Musée Paolo Orsi</w:t>
               </w:r>
@@ -2364,51 +2343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Luberto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459229v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gadolou" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459394v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Luberto" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920616v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920635v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920631v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527109v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527111v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087697v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527112v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527110v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-4488/18097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#232;ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Avgerinou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Buffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Skorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527113v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527115v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03527120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Luberto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Luberto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gadolou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-4488/18097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#232;ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Avgerinou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Buffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Skorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03527120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>