--- v1 (2026-04-06)
+++ v2 (2026-05-04)
@@ -1192,51 +1192,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527110v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (5)</w:t>
+        <w:t xml:space="preserve">Ouvrages (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1301,894 +1301,915 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maria Rosaria Luberto</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 102 (1), pp.214-584, 2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05459229v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Article dans une revue (4)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Une série de cratères tardogéométriques de Mégara Hyblaea. Hommage à Henri Tréziny</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou de Barbarin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annuario della Scuola Archeologica di Atene e delle Missioni Italiane in Oriente</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Aristonothos : scritti per il Mediterraneo antico</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 18, pp.13-46. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.54103/2037-4488/18097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-05459229v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03923157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une série de cratères tardogéométriques de Mégara Hyblaea. Hommage à Henri Tréziny</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2021</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Tréziny</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Mège</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aristonothos : scritti per il Mediterraneo antico</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.54103/2037-4488/18097⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Italie, 2022, Sicile, pp.5259. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5259⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03923157v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03879716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mégara Hyblaea, campagnes 2021</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henri Tréziny</w:t>
+                <w:t xml:space="preserve">Fouilles de Pachi (Mégare)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jean-Christophe Sourisseau</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Marchetti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Panagiota Avgerinou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Frédéric Mège</w:t>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lou de Barbarin</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jules Buffet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2022, Italie, 2022, Sicile, pp.5259. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.5259⟩</w:t>
+              <w:t xml:space="preserve">, 2021, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.4610⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03879716v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463558v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles de Pachi (Mégare)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Thierry Lucas</w:t>
+                <w:t xml:space="preserve">Kirrha 2008-2015 : un bilan d’étape. 1. La fouille et les structures archéologiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raphaël Orgeolet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Patrick Marchetti</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Zurbach</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Panagiota Avgerinou</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Despoina Skorda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Jules Buffet</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reine-Marie Bérard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.4610⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de Correspondance Hellénique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 141 (1), pp.41-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bch.519⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463558v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01913263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Thèse (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Kirrha 2008-2015 : un bilan d’étape. 1. La fouille et les structures archéologiques</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">La céramique mégarienne archaïque : productions et styles. Contribution à l’histoire des communautés grecques de Sicile aux VIIIe et VIIe s. av. J.-C.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...55 lines deleted...]
-                <w:t xml:space="preserve">halshs-01913263v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Archéologie et Préhistoire. Aix-Marseille Université (AMU), 2021. Français. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">tel-03527120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Rapport (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rapport sur la campagne de fouilles 2021 à Mégara Hyblaea, la cour du lot 1114E4</w:t>
+                <w:t xml:space="preserve">Fouilles de Pachi (Mégare, Attique). Rapport d’activités « apothèque » de la campagne 2021 : conditionnement, documentation et étude préliminaire du mobilier céramique (23 août – 18 septembre 2021)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] École française de Rome. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] École française d'Athènes, 6 rue Didonou, 10680 Athènes, Grèce. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527115v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fouilles de Pachi (Mégare, Attique). Rapport d’activités « apothèque » de la campagne 2021 : conditionnement, documentation et étude préliminaire du mobilier céramique (23 août – 18 septembre 2021)</w:t>
+                <w:t xml:space="preserve">Rapport sur la campagne de fouilles 2021 à Mégara Hyblaea, la cour du lot 1114E4</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">[Rapport de recherche] École française d'Athènes, 6 rue Didonou, 10680 Athènes, Grèce. 2021</w:t>
+              <w:t xml:space="preserve">[Rapport de recherche] École française de Rome. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03527113v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03527115v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mégara Hyblaea (Sicile), campagnes d'étude 2018, céramiques archaïques des puits de l’habitat, et étude de mobilier inédit au Musée Paolo Orsi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou de Barbarin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] École française d'Athènes, 6 rue Didonou, 10680 Athènes, Grèce. 2018</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03527116v1</w:t>
-              </w:r>
-[...101 lines deleted...]
-                <w:t xml:space="preserve">tel-03527120v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId51"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2343,51 +2364,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Luberto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Luberto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gadolou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-4488/18097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#232;ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Avgerinou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Buffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Skorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527115v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527113v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527116v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03527120v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05466335v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Denti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Sourisseau" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou de Barbarin" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Rosaria Luberto" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Josipa Mandi&#263;" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04769120v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03521253v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02050141v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459394v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. R. Luberto" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920616v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920635v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920631v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527109v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527111v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02087697v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527112v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527110v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05459229v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anastasia Gadolou" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03923157v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.54103/2037-4488/18097" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03879716v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Tr&#233;ziny" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Reine-Marie B&#233;rard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric M&#232;ge" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5259" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03463558v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Lucas" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Marchetti" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiota Avgerinou" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Buffet" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.4610" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01913263v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rapha&#235;l Orgeolet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Zurbach" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Despoina Skorda" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bch.519" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-03527120v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527113v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527115v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03527116v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>