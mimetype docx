--- v0 (2026-04-23)
+++ v1 (2026-05-19)
@@ -797,497 +797,475 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04017286v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An open science platform for benchmarking engineering design researches</w:t>
+                <w:t xml:space="preserve">The impact of teaching engineering for sustainability on students : A comparative study on different levels of sustainability integration in University of Technology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Romain Pinquié</w:t>
+                <w:t xml:space="preserve">Claudine Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Julien Le Duigou</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lionel Roucoules</w:t>
+                <w:t xml:space="preserve">Yacine Baouch</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">28th International Sustainable Development Research Society Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2022, Stockholm, Sweden</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03703496v1</w:t>
+                <w:t xml:space="preserve">hal-03713463v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The impact of teaching engineering for sustainability on students : A comparative study on different levels of sustainability integration in University of Technology</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">An open science platform for benchmarking engineering design researches</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Pinquié</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Le Duigou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Grimal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Claudine Gillot</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yacine Baouch</w:t>
+                <w:t xml:space="preserve">Lionel Roucoules</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">28th International Sustainable Development Research Society Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">32nd CIRP Design Conference (CIRP Design 2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2022, Online, France. pp.472-477, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.procir.2022.05.280⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03713463v1</w:t>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03703496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DESCRIPTIVE STUDY OF THE INTEGRATION OF SUSTAINABILITY IN AN ENGINEERING COURSE</w:t>
+                <w:t xml:space="preserve">Analyse exploratoire sur l'intérêt de l'informatique culturelle pour la conception d'IHM en ingénierie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Di Loreto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd International Conference on Engineering and Product Design Education</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2021, Herning, Denmark</w:t>
+              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Polytechnique Hauts-de-France [UPHF], Mar 2021, LAVAL VIRTUAL WORLD, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03412636v1</w:t>
+                <w:t xml:space="preserve">hal-03296107v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Design of an interdisciplinary evaluation method for multi-scaled sustainability of computer-based projects. A workbased on the Sustainable Computing Evaluation Framework (SCEF)</w:t>
+                <w:t xml:space="preserve">DESCRIPTIVE STUDY OF THE INTEGRATION OF SUSTAINABILITY IN AN ENGINEERING COURSE</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Burger</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claudine Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tatiana Reyes</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Marty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Seventh Workshop on Computing within Limits</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">23rd International Conference on Engineering and Product Design Education</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2021, Herning, Denmark</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03616569v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03412636v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EXPLORATORY RESEARCH ON CULTURAL COMPUTING FOR HUMAN-COMPUTER INTERACTION. THE CASE OF SUSTAINABILITY.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1306,171 +1284,193 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Conference on Engineering Design</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Design Society, Aug 2021, Gothenburg (Présentiel), Sweden. pp.1471-1480, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1017/pds.2021.408⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03616573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analyse exploratoire sur l'intérêt de l'informatique culturelle pour la conception d'IHM en ingénierie</w:t>
+                <w:t xml:space="preserve">Design of an interdisciplinary evaluation method for multi-scaled sustainability of computer-based projects. A workbased on the Sustainable Computing Evaluation Framework (SCEF)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ines Di Loreto</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Burger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadège Troussier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Ines Di Loreto</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">17ème colloque national S-mart AIP-PRIMECA</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Seventh Workshop on Computing within Limits</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Online, France. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.21428/bf6fb269.2ee80cf1⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03296107v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03616569v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Explorer le paradigme informatique culturel de la soutenabilité pour re-concevoir les technologies interactives afin de soutenir la transition écologique</w:t>
               </w:r>
@@ -1564,51 +1564,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Case study: located pedagogical situations to improve global sustainable skills in engineering education and universities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Marty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Santiago Perez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1985,51 +1985,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Picot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Grimal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claudine Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">24th International Conference on Engineering and Product Design Education</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, The Design Society, 2022, 978-1-912254-16-3. </w:t>
@@ -2466,51 +2466,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05459210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Di Loreto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clpl.2026.100131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04506860v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luigi Ferreira Schiavon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Duarte Lima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimmal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Negri Pagani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/exactaep.2022.21870" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95334-7_3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583964" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713463v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gillot" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412636v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616569v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burger" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/bf6fb269.2ee80cf1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616573v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.408" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296107v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02935661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perpignan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03029194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baudry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelgrim Charraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi C&#233;ret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02431651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04496505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Picot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2022.106" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05148415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372409_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04309696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://artsetmetiers.hal.science/hal-05459210v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimal" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=In&#232;s Di Loreto" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nad&#232;ge Troussier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.clpl.2026.100131" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04506860v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giovanni Luigi Ferreira Schiavon" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angelica Duarte Lima" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Grimmal" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Rohmer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Regina Negri Pagani" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5585/exactaep.2022.21870" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05395037v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-95334-7_3" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05500152v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oc&#233;ane Salignon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Silvio Cl&#233;ment" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04444708v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2023.117" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04017286v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ines Di Loreto" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3583961.3583964" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03713463v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claudine Gillot" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacine Baouch" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03703496v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Pinqui&#233;" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Le Duigou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Roucoules" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2022.05.280" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296107v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03412636v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tatiana Reyes" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Marty" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616573v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/pds.2021.408" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03616569v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Burger" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.21428/bf6fb269.2ee80cf1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296117v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02935661v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Santiago Perez" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Perpignan" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.procir.2020.02.136" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-03029194v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jules Baudry" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pelgrim Charraud" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi C&#233;ret" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-02431651v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://utt.hal.science/hal-04496505v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Petit" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Picot" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.35199/EPDE.2022.106" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://cnam.hal.science/hal-05148415v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Caillaud" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781394372409_5" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04309696v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>