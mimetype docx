--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -1606,226 +1606,226 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04443391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Learning Based Power Control for Cell-Free Massive MIMO with MRT</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Analysis of Downlink Connectivity in NB-IoT Networks Employing NOMA with Imperfect SIC</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashwat Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hong Yang</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Shue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K Giridhar</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2021)</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">2021 Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit): 6G Enabling Technologies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2021, Porto, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03736680v1</w:t>
+                <w:t xml:space="preserve">hal-03200918v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Analysis of Downlink Connectivity in NB-IoT Networks Employing NOMA with Imperfect SIC</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Deep Learning Based Power Control for Cell-Free Massive MIMO with MRT</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">K Giridhar</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Yang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2021 Joint European Conference on Networks and Communications &amp; 6G Summit (EuCNC/6G Summit): 6G Enabling Technologies</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE Global Communications Conference (GLOBECOM 2021)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, Madrid, Spain. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM46510.2021.9685229⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03200918v1</w:t>
+                <w:t xml:space="preserve">hal-03736680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maximizing Connection Density in NB-IoT Networks with NOMA</w:t>
               </w:r>
@@ -2791,52 +2791,185 @@
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05093880v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Rapport (1)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fundamental Energy Efficiency and Spectral Efficiency Limit for Machine-Type Communications</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashwat Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chung Shue Chen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">INSA Lyon, CNRS, LaMCoS, UMR5259, 69621 Villeurbanne, France. 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Rapport</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05560904v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId71"/>
+      <w:footerReference w:type="default" r:id="rId72"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2983,51 +3116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933250v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Salaun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2024.3392441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Abu-Aisheh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119407v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wan Sung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266615v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sala&#252;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hmedoush" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Fu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302721v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2982786" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2875601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02733385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IPPAT012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70378-2_5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001647" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736680v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685229" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200918v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giridhar" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959126v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2019.8737495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417837" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01686051v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Alloum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF.2018.8517057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01458367v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996797" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Shing Wong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Deneu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Massaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Tupikina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933250v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Salaun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2024.3392441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Abu-Aisheh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119407v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wan Sung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266615v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sala&#252;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hmedoush" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Fu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302721v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2982786" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2875601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02733385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IPPAT012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70378-2_5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001647" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giridhar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959126v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2019.8737495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417837" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01686051v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Alloum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF.2018.8517057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01458367v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996797" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Shing Wong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Deneu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Massaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Tupikina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05560904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>