--- v1 (2026-04-07)
+++ v2 (2026-05-02)
@@ -1381,252 +1381,252 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04360320v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maximizing Downlink User Connection Density in NOMA-aided NB-IoT Networks Through a Graph Matching Approach</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A GNN Approach for Cell-Free Massive MIMO</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lou Salaun</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hong Yang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shashwat Mishra</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Shue Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE VTC2022-Fall - IEEE 96th Vehicular Technology Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">GLOBECOM 2022 - 2022 IEEE Global Communications Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, Rio de Janeiro, France. pp.3053-3058, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001647⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03760000v1</w:t>
+                <w:t xml:space="preserve">hal-04443391v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A GNN Approach for Cell-Free Massive MIMO</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Maximizing Downlink User Connection Density in NOMA-aided NB-IoT Networks Through a Graph Matching Approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Shashwat Mishra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Salaun</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Shashwat Mishra</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Marie Gorce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Shue Chen</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GLOBECOM 2022 - 2022 IEEE Global Communications Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">IEEE VTC2022-Fall - IEEE 96th Vehicular Technology Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2022, London, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1109/GLOBECOM48099.2022.10001647⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04443391v1</w:t>
+                <w:t xml:space="preserve">hal-03760000v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analysis of Downlink Connectivity in NB-IoT Networks Employing NOMA with Imperfect SIC</w:t>
               </w:r>
@@ -2899,51 +2899,51 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chung Shue Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lou Salaun</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">INSA Lyon, CNRS, LaMCoS, UMR5259, 69621 Villeurbanne, France. 2026</w:t>
+              <w:t xml:space="preserve">INSA de Lyon (France); Inria Lyon. 2026</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05560904v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
@@ -3116,51 +3116,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933250v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Salaun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2024.3392441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Abu-Aisheh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119407v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wan Sung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266615v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sala&#252;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hmedoush" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Fu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302721v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2982786" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2875601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02733385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IPPAT012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70378-2_5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760000v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443391v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001647" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giridhar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959126v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2019.8737495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417837" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01686051v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Alloum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF.2018.8517057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01458367v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996797" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Shing Wong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Deneu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Massaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Tupikina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05560904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04933250v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shashwat Mishra" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Salaun" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hong Yang" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chung Shue Chen" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TWC.2024.3392441" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03943660v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Razanne Abu-Aisheh" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesco Bronzino" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Watteyne" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03119407v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chi Wan Sung" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03266615v2" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charles Dumas" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lou Sala&#252;n" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Iman Hmedoush" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Adjih" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-02491316v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yaru Fu" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingshan Zhang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02302721v2" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marceau Coupechoux" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TSP.2020.2982786" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01887203v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/TVT.2018.2875601" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02733385v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020IPPAT012" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05246713v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICMLCN64995.2025.11140294" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04701511v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Parlier" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-70378-2_5" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-04360320v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marie Gorce" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04443391v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM48099.2022.10001647" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03760000v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-03200918v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K Giridhar" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03736680v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/GLOBECOM46510.2021.9685229" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02571150v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043850v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul M&#252;hlethaler" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01959126v2" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/INFOCOM.2019.8737495" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04575289v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/VTCSpring.2018.8417837" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://imt.hal.science/hal-01686051v2" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2018.8422362" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01831322v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amira Alloum" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Jacquet" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/5GWF.2018.8517057" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01458367v2" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/ICC.2017.7996797" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-01380746v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yi Chen" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wing Shing Wong" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05093880v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manuel Deneu" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Massaro" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Liubov Tupikina" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05560904v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>