--- v0 (2026-03-17)
+++ v1 (2026-04-16)
@@ -158,94 +158,94 @@
         </w:rPr>
         <w:t xml:space="preserve">Présentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Chercheur à l'UMR CNRS IDEES mes thèmes de recherche gravitent autour de trois axes principaux :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">les recompositions territoriales,</w:t>
+        <w:t xml:space="preserve">les transitions urbaines,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">la gouvernance urbaine et la géopolitique locale,</w:t>
+        <w:t xml:space="preserve">les recompositions territoriales et la géopolitique locale,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">la gouvernance urbano-portuaire.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr/>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">Mes travaux actuels portent :</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
-        <w:t xml:space="preserve">sur la gouvernance des villes portuaires et sur les effets réciproques entre développement territorial et développement portuaire</w:t>
+        <w:t xml:space="preserve">sur les transitions urbaines et la gouvernance des villes portuaires</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="3"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve">l'analyse des recompositions et des politiques intercommunales à l'echelle de l'Agglomération</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
@@ -539,209 +539,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154472v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Port Cities Dynamics in North-Western France: the Cases of Dunkirk, Le Havre and Nantes-Saint-Nazaire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Transactions on Maritime Science </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 11 (2), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.7225/toms.v11.n02.007⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03824198v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les places portuaires du Nord-Ouest français : recompositions et gouvernances territoriales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 263, pp.95-117. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/norois.12554⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03879122v1</w:t>
-              </w:r>
-[...89 lines deleted...]
-                <w:t xml:space="preserve">hal-03824198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Temporal Case-Based Reasoning Platform Relying on a Fuzzy Vector Spaces Object-Oriented Model and a Method to Design Knowledge Bases and Decision Support Systems in Multiple Domains</w:t>
               </w:r>
@@ -2658,178 +2658,178 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Modelling the port-city governance</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Sanlaville</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">1st EUNICoast conference (EUNICoast : The European University of Islands, Ports and Coastal Territories)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, Online, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05016535v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Modelling the governance of European medium-sized port-cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU / 35TH International Geographical congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695911v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-05016535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposition régionale et coopération portuaire. La gouvernance des places portuaires régionales normandes</w:t>
               </w:r>
@@ -3452,178 +3452,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelle efficacité pour le système portuaire à l'échelle de la Région Normandie ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les acteurs économiques et la régionalisation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Ecole de Management de Normandie; Association de Science Régionale de Langue Française (ASRDLF), Jul 2018, Caen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506827v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les habitants, l’intercommunalité et les services urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Crises de la ville, futurs de l’urbain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Suez Eau France, Sciences Po Paris, le Cercle Colbert, le Cercle du Grand Paris de l’investissement durable, Centre Culturel International de Cerisy, May 2018, Cerisy, Centre culturel international de Cerisy 2 Le Château, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298481v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-02506827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux d’acteurs et développement des villes portuaires moyennes. Études de cas : Le Havre-Klaipeda</w:t>
               </w:r>
@@ -3754,234 +3754,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Les habitants et l’intercommunalité au prisme des services urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation : décroissance urbaine et enjeu local</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Panteion d’Athènes; European Regional Science Association (ERSA); Association de Science Régionale de Langue Française (ASRDLF), Jul 2017, Athènes, Grèce</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506948v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urban services : vectors for intercommunality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Seaport development : geography, technology, society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lithuanian Maritime Academy - Port economics and management department Klaipéda / Klaipeda University - Public administration and social geography department, Apr 2017, Klaipéda, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299298v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Recompositions des territoires et participation à la décision : l’exemple de la coopération intercommunale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’études : « Action collective et action publique »</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, laboratoires Cemotev et Printemps (UMR 8085 - UVSQ/CNRS) et l’UFR des sciences sociales, Université de Versailles Saint-Quentin-en-Yvelines, Apr 2017, Versaille- Saint-Quentin en Yvelines, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299249v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02506948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernements intercommunaux et apprentissage des acteurs locaux</w:t>
               </w:r>
@@ -4030,303 +4030,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Une métropole à inventer… avec ses habitants</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat : La Normandie en débat</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe des 15 géographes, Jan 2015, Le Havre, Université du Havre, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299692v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Construire une métropole tripolaire Caen, Le Havre, Rouen… citoyens et élus face au changement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">La métropole normande et sa région</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Chambre régionale des comptes de Normandie, Feb 2015, Rouen (FR), France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299627v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouvernance et démocratie locale : les ressorts de la participation des acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régions et territoires : à propos de la réforme territoriale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Culturel International De Cerisy, 2015, Cerisy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506868v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitants face à la complexité du millefeuille territorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat : Région, départements, intercommunalités : comment mettre les institutions en cohérence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe des 15 géographes, Faculté de Droit de Rouen, Mar 2015, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299333v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-04299627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyens et élus confrontés à l’apprentissage de l’intercommunalité : l’exemple des Agglomérations havraise et toulousaine</w:t>
               </w:r>
@@ -4375,234 +4375,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de l’intercommunalité : de la nécessité de monter en compétence…</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les compétences : un atout pour la fabrique démocratique de la ville ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Paris 8 - UMR LAVUE, Nov 2014, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02507200v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la coopération intercommunale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence à l’Université Université Chouaïb Doukkali (chercheur invité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire Recomposition de l’Espace et Développement Durable - département de géographie - CEDoc, Jun 2014, El Jadida, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de l’intercommunalité : stratégies d’acteurs et construction territoriale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence à l’Université Chouaïb Doukkali (chercheur invité)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Chouaïb Doukkali / Laboratoire Recomposition de l’Espace et Développement Durable - département de géographie - CEDoc, Jun 2014, El Jadida, Maroc</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300748v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">hal-02507200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intercommunalité à l’épreuve de la reconnaissance citoyenne : la CREA et la CODAH vues par leurs habitants</w:t>
               </w:r>
@@ -6701,51 +6701,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="F0CC1795"/>
+    <w:nsid w:val="E2BDF80F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6849,51 +6849,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="6EF2B852"/>
+    <w:nsid w:val="BE56C1F6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6997,51 +6997,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="4CDF67D4"/>
+    <w:nsid w:val="89040852"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7234,51 +7234,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loubet-lilian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2800-3305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156283956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2294211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154472v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ba&#241;gate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11574" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879122v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12554" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03824198v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v11.n02.007" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Relwende Aristide Yameogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Summons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cavelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15020066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15181/rfds.v33i1.2202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0635" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4828" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.13.03.17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02500048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02499985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02499927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2454" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.885" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/824-geographies-du-politique-9782350307381.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/wp-content/uploads/2021/12/Ports-Normands_HD.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00638938v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU20086" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695911v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016535v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298481v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506827v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299249v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506948v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506868v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299333v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299692v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299627v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300748v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507200v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507205v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380794v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barn&#232;che-Miqueu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305202v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305547v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delpeyrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400417v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507612v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loubet-lilian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2800-3305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156283956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2294211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154472v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ba&#241;gate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11574" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03824198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v11.n02.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12554" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Relwende Aristide Yameogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Summons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cavelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15020066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15181/rfds.v33i1.2202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0635" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4828" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.13.03.17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02500048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02499985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02499927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2454" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.885" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/824-geographies-du-politique-9782350307381.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/wp-content/uploads/2021/12/Ports-Normands_HD.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00638938v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU20086" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299692v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506868v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507205v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380794v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barn&#232;che-Miqueu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305202v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305547v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delpeyrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400417v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507612v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>