--- v1 (2026-04-16)
+++ v2 (2026-05-07)
@@ -254,1562 +254,1674 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (16)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pratiquer la gouvernance portuaire autrement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Daudet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yann Alix</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593789v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouvernance portuaire par le compromis : Réflexions managériales et stratégiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brigitte Daudet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lilian Loubet</w:t>
+                <w:t xml:space="preserve">Yann Alix</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Logistique &amp; Management</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, pp.1-15. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1080/12507970.2023.2294211⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (article de synthèse)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1080/12507970.2023.2294211⟩</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-04350950v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the governance of European medium-sized port-cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géraldine Del Mondo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julius Bañgate</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierrick Tranouez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Scientifiques du Transport / Scientific Papers in Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 80-81 | 2023, pp.63-101. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.46298/cst.11574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04154472v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les places portuaires du Nord-Ouest français : recompositions et gouvernances territoriales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Serry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Norois. Environnement, aménagement, société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 263, pp.95-117. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/norois.12554⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03879122v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port Cities Dynamics in North-Western France: the Cases of Dunkirk, Le Havre and Nantes-Saint-Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Transactions on Maritime Science </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 11 (2), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7225/toms.v11.n02.007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03824198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...19 lines deleted...]
-                <w:t xml:space="preserve">Lilian Loubet</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Temporal Case-Based Reasoning Platform Relying on a Fuzzy Vector Spaces Object-Oriented Model and a Method to Design Knowledge Bases and Decision Support Systems in Multiple Domains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Colloc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...83 lines deleted...]
-                <w:t xml:space="preserve">Joël Colloc</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Relwende Aristide Yameogo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Relwende Aristide Yameogo</w:t>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Summons</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Peter Summons</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bernard Cavelier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 15 (2), pp.66. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/a15020066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03586734v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port governance and territorial development on the eastern shore of the Baltic Sea</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Regional Formation and Development Studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 33 (1), pp.99-112. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15181/rfds.v33i1.2202⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.15181/rfds.v33i1.2202⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03164722v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville portuaire européenne moyenne : un territoire particulier ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Raulin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin de la Société Géographique de Liège</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Varia, 74 (1), pp.37-50. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25518/0770-7576.6008⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02896605v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Logiques d'acteurs et développement territorial dans les villes portuaires moyennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue d'économie régionale et urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 4, pp.635-654. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/reru.204.0635⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/reru.204.0635⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02896614v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Gouvernance portuaire, un enjeu de développement en Baltique orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">M@ppemonde</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 129, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/mappemonde.4828⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/mappemonde.4828⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03025856v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing the City, Developing the Port: Comparison of the Governance in Medium-size Port-cities in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransNav, The International Journal on Marine Navigation and Safety of Sea Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.12716/1001.13.03.17⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.12716/1001.13.03.17⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02290450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Émotions d’élus et découpage territorial. Recompositions intercommunales dans l’aire urbaine havraise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 39 (2019-3), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.7268⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.7268⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02507161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LES SERVICES URBAINS, VECTEURS DE CONSTRUCTION INTERCOMMUNALE ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 107 (1), </w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.107.0053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.107.0053⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02500048v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les politiques numériques, vecteurs d’apprentissage de la coopération intercommunale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire en mouvement. Revue de Géographie et d'Aménagement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 21, pp.93-107. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/tem.2321⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02499985v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction politique des intercommunalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géodoc</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, L'intercommunalité en mouvements, 59</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de la coopération intercommunale : modalités et instruments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'Espace Politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, 18, pp.1-31. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/espacepolitique.2454⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/espacepolitique.2454⟩</w:t>
-[...17 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-02499927v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étalement urbain à l'épreuve de la complexité intercommunale : analyse des modèles de coopérations dans l'agglomération toulousaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Sud-Ouest Européen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 31, pp.89-111 : carte, fig., bibliogr. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/soe.885⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00685450v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1819,618 +1931,618 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance portuaire et développement territorial : réflexions franco-lituaniennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">E. Pundziuté-Gallois; A. Serry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Permacrisis &amp; Logistics: from assessment to foresight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions EMS, 2023, 978-2-37687-761-5</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04353510v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique et recompositions intercommunales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Argounes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Atlande</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, Clefs concours, 9782350307381</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Atlande</w:t>
-[...21 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">hal-03566952v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Géopolitique du développement portuaire en Baltique orientale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Fabrice Argounes. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Géographies du politique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Atlande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, Clefs concours, 9782350307381</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03566929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Propos introductifs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lilian Loubet; Arnaud Serry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ports et territoires normands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, EMS éditions, pp.11-13, 2021, 978-2-37687-561-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396025v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des ports régionaux de Caen-Ouistreham, Cherbourg et Dieppe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Lilian Loubet; Arnaud Serry. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ports et territoires normands</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">EMS éditions</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.53-68, 2021, 978-2-37687-561-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03396060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernements intercommunaux et apprentissage des acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ben Jelloul M. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régionalisation et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506580v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Démocratie locale et citoyenneté élargie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Armand Frémont; Yves Guermond. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La région, de l’identité à la citoyenneté</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, , pp.249-261, 2016, 9782705693121</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2440,104 +2552,104 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ports et territoires normands</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">EMS éditions, 104 p., 2021, Essais et leçons, 978-2-37687-561-1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03395996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2547,3337 +2659,3406 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maires confrontés à l'apprentissage de l'intercommunalité : l'exemple de l'agglomération toulousaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Géographie. Université Toulouse le Mirail - Toulouse II, 2011. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2011TOU20086⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-00638938v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (44)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (45)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">port-city governance, a comparative approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">(conférencier invité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Vilnius Tech University, Apr 2026, Klaipeda, Lithuania</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05593835v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the port-city governance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Sanlaville</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st EUNICoast conference (EUNICoast : The European University of Islands, Ports and Coastal Territories)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05016535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling the governance of European medium-sized port-cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">UGI-IGU / 35TH International Geographical congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Dublin, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04695911v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Recomposition régionale et coopération portuaire. La gouvernance des places portuaires régionales normandes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Raimbert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEVPORT 4 / Quelle place pour les ports territoriaux dans le système maritime de demain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université du Havre / UMR IDEES, Oct 2023, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernance portuaire, développement territorial et géopolitique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Baltic seas conference - edition 4 - Crisis, war and logistics in europe : from assessment to foresight</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2022, Klaipeda &amp; Kaunas, Lituanie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03880680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Port cities Dynamics in north-western France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">20th International Conference on Transport Science</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Portoroz, Slovenia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03695991v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An european benchmark of stakeholders strategies in medium size port cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">19th International Conference on Transport Science : ICTS 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Slovene Association of Transport Sciences; University of Ljubljana, Faculty of Maritime Studies and Transport; University of Split, Faculty of Maritime Studies, Sep 2020, Portoroz, Slovenia. pp.185-191</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02943432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La gouvernance des places portuaires du Nord-Ouest français : les cas de Dunkerque, Le Havre et Nantes-Saint-Nazaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">DEVPORT 3 / Ports, transport maritime et développement régional</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2020, Le Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380779v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Governance process in European medium size port cities under actors' eyes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUGEO 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2019, Galway, Ireland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506224v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparative analysis of port governance and cooperation betweenactors in european port-cities</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2019 World of Shipping Portugal. An International Research Conference on Maritime Affairs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2019, Carcavelos, Portugal</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02406561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Developing the City, Developing the Port: Comparison of the Governance in Medium-size Port-cities in Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">TransNav 2019 : 13th International Conference on Marine Navigation and Safety of Sea Transportation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Gdańsk, Jun 2019, Gdańsk, Poland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305607v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les habitants, l’intercommunalité et les services urbains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Crises de la ville, futurs de l’urbain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Suez Eau France, Sciences Po Paris, le Cercle Colbert, le Cercle du Grand Paris de l’investissement durable, Centre Culturel International de Cerisy, May 2018, Cerisy, Centre culturel international de Cerisy 2 Le Château, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04298481v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle efficacité pour le système portuaire à l'échelle de la Région Normandie ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les acteurs économiques et la régionalisation</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Ecole de Management de Normandie; Association de Science Régionale de Langue Française (ASRDLF), Jul 2018, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506827v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jeux d’acteurs et développement des villes portuaires moyennes. Études de cas : Le Havre-Klaipeda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Serry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La gouvernance logistique des territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Colloque de la Commission de Géographie des Transports du CNFG; Université de Cergy, Sep 2018, Cergy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Panorama des dynamiques métropolitaines françaises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Panorama des dynamiques métropolitaines françaises</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maison de la conférence des évêques de France, Nov 2017, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04298629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Recompositions des territoires et participation à la décision : l’exemple de la coopération intercommunale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">journée d’études : « Action collective et action publique »</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoires Cemotev et Printemps (UMR 8085 - UVSQ/CNRS) et l’UFR des sciences sociales, Université de Versailles Saint-Quentin-en-Yvelines, Apr 2017, Versaille- Saint-Quentin en Yvelines, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299249v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les habitants et l’intercommunalité au prisme des services urbains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les défis de développement pour les villes et les régions dans une Europe en mutation : décroissance urbaine et enjeu local</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Panteion d’Athènes; European Regional Science Association (ERSA); Association de Science Régionale de Langue Française (ASRDLF), Jul 2017, Athènes, Grèce</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urban services : vectors for intercommunality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seaport development : geography, technology, society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Lithuanian Maritime Academy - Port economics and management department Klaipéda / Klaipeda University - Public administration and social geography department, Apr 2017, Klaipéda, Lithuania</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299298v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...68 lines deleted...]
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernements intercommunaux et apprentissage des acteurs locaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Régionalisation et gouvernance</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2016, Tunis, Tunisie</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02506833v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance et démocratie locale : les ressorts de la participation des acteurs locaux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Régions et territoires : à propos de la réforme territoriale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Centre Culturel International De Cerisy, 2015, Cerisy, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02506868v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les habitants face à la complexité du millefeuille territorial</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Conférence-débat : Région, départements, intercommunalités : comment mettre les institutions en cohérence</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Groupe des 15 géographes, Faculté de Droit de Rouen, Mar 2015, Rouen, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04299333v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une métropole à inventer… avec ses habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence-débat : La Normandie en débat</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Groupe des 15 géographes, Jan 2015, Le Havre, Université du Havre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299692v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire une métropole tripolaire Caen, Le Havre, Rouen… citoyens et élus face au changement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La métropole normande et sa région</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Chambre régionale des comptes de Normandie, Feb 2015, Rouen (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04299627v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Citoyens et élus confrontés à l’apprentissage de l’intercommunalité : l’exemple des Agglomérations havraise et toulousaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Concevoir et fabriquer la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut d'Aménagement et d'Urbanisme de Rennes; APEREAU, Jun 2015, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507193v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Les enjeux de la coopération intercommunale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence à l’Université Université Chouaïb Doukkali (chercheur invité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, laboratoire Recomposition de l’Espace et Développement Durable - département de géographie - CEDoc, Jun 2014, El Jadida, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300865v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L’apprentissage de l’intercommunalité : stratégies d’acteurs et construction territoriale</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">conférence à l’Université Chouaïb Doukkali (chercheur invité)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Chouaïb Doukkali / Laboratoire Recomposition de l’Espace et Développement Durable - département de géographie - CEDoc, Jun 2014, El Jadida, Maroc</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04300748v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’apprentissage de l’intercommunalité : de la nécessité de monter en compétence…</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les compétences : un atout pour la fabrique démocratique de la ville ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Paris 8 - UMR LAVUE, Nov 2014, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...137 lines deleted...]
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’intercommunalité à l’épreuve de la reconnaissance citoyenne : la CREA et la CODAH vues par leurs habitants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude "Recomposition intercommunale en Haute-Normandie et en France - Entre légitimation et appropriation"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de Rouen, 2013, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507205v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construction intercommunale et apprentissage de la coopération</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">5ième Rencontre nationale de la coopération intercommunale et de la démocratie locale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIDEFE, Apr 2013, Mairie de Dieppe, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Construire un projet intercommunal</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">conférence auprès des élus de l’agglomération nantaise</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIDEFE, Nov 2013, La Chapelle-sur-Erdre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04300912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La coopération intercommunale, une configuration propice à l’hybridation des pratiques et des représentations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Territoire, Territorialité, Territorialisation III</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2012, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380788v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les maires face à l’intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16ième journée régionale des études de la DREAL</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DREAL Midi-Pyrénées, Apr 2012, Albi, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305072v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Culture Scientifique et Coopération entre Ville-Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Escaffre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mariette Sibertin-Blanc</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire POPSU II : Plate-forme d’Observation des Projets et des Stratégies Urbaines</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Communauté urbaine du Grand Toulouse / PUCA / UMR LISST / l’Université de Toulouse / l’Institut de la Ville, Feb 2012, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">“Small is beautiful” ou “bigness” ? Quelle est la bonne échelle pour faire la ville ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Confèrences du Centre Méridional de l’Architecture et de la Ville et A.E.R.A. (Actions, Etudes et Recherches autour de l’Architecture)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Centre Méridional de l’Architecture et de la Ville, Nov 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le maire et le citoyen à l’épreuve de la complexité intercommunale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cafés politiques de Toulouse-Cafés savoirs Université Toulouse II</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cafés savoirs Université Toulouse II, May 2011, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305146v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le métier de maire à l’épreuve de la complexité intercommunale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Spatialités et modernités : lieux, milieux et territoires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2011, Pau, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La construction politique des intercommunalités de projets : gouvernance locale et apprentissages communautaires. Le cas de l’agglomération toulousaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Gouvernement et gouvernance des espaces urbains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Rouen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03380797v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation du contrat d’agglomération du Grand Tarbes 2002-2006</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Barnèche-Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude de la Communauté d’Agglomération du Grand Tarbes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CAGT, Jan 2007, Tarbes (65440), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de l’impact des premières opérations issues du dispositif « De Robien » en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de la DRE Midi-Pyrénées</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DRE Midi-Pyrénées, May 2007, Montauban, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305458v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Politique de la ville et intercommunalité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire Ressource et Territoire - observatoire Midi Pyrénéen de politique de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFPT Midi-Pyrénées, Apr 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305219v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La question de la coopération intercommunale au regard des politiques transversales</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de Ressource et Territoire - observatoire Midi Pyrénéen de politique de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNFPT Midi-Pyrénées, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305202v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation de l’impact des premières opérations issues du dispositif « De Robien » en Midi-Pyrénées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">séminaire de la DGUHC</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGUHC / DRE Midi-Pyrénées, Jun 2007, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305491v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anthropologie du politique et gouvernance : la construction politique et identitaire des intercommunalités, coopération intercommunale et dynamique concurrentielle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'étude "Espace local"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CIEU, Université Toulouse II, Mar 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305547v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’évaluation des 31 EPCI à fiscalité propre de la Haute-Garonne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d'étude DDE 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DDE 31, Aug 2006, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305530v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse de l’intercommunalité toulousaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">journée d’étude du Comité d’Aménagement du Territoire-urbain-DDE 31</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DDT 31, Dec 2005, Muret, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04305242v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5887,483 +6068,483 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelles stratégies des acteurs locaux face à la recomposition des politiques publiques territorialisées ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId117" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Brice Navereau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2009, 77 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00477587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Observation des débats de la campagne électorale des municipales 2008 dans les territoires périurbains toulousains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId119" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sandrine Bacconnier-Baylet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Bonnin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Françoise Desbordes</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christelle Delpeyrou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Romain Legrand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2008</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Bonnin</w:t>
+                <w:t xml:space="preserve">halshs-00399105v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Évaluation du contrat d'agglomération 2002-2006 du Grand Tarbes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Barnèche-Miqueu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...43 lines deleted...]
-              <w:t xml:space="preserve">2008</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...48 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00400417v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Urbadoc : l'évaluation de l'impact des premières opérations issues du dispositif « De Robien » en Midi-Pyrénées</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId124" w:history="1">
-[...35 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00400768v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La question de la coopération intercommunale au regard des politiques transversales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2007</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2007</w:t>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-00400770v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Etude des EPCI à fiscalité propre de la Haute-Garonne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lilian Loubet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-00116631v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -6373,267 +6554,267 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La COmmunauté De l’Agglomération Havraise (CODAH) et ses habitants : un lien en construction ? » Document de synthèse</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence d’Urbanisme de la Région Havraise et de l’estuaire de la seine (AURH); IDEES; Université du Havre (ULH). 2015, pp.36</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507612v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La COmmunauté De l’Agglomération Havraise (CODAH) et ses habitants : un lien en construction ? » Rapport Final</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] Agence d’Urbanisme de la Région Havraise et de l’estuaire de la seine (AURH); UMR CNRS IDEES CIRTAI 6266; Université du Havre (ULH). 2015, 102 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507616v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">CoStructuration et appui à l’animation du Réseau des Acteurs Normands de la Commande Publique Eco-Responsable-RANCOPER</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Vidal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Bourcier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lilian Loubet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">[Rapport de recherche] ADEME; APESA; IDEES; Université du Havre (ULH). 2013, 78 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport de recherche)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02507211v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId132"/>
+      <w:footerReference w:type="default" r:id="rId134"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -6701,51 +6882,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="E2BDF80F"/>
+    <w:nsid w:val="E59E2A8D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6849,51 +7030,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="BE56C1F6"/>
+    <w:nsid w:val="E53F7EA3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -6997,51 +7178,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3">
-    <w:nsid w:val="89040852"/>
+    <w:nsid w:val="D81F4E8C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -7234,51 +7415,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loubet-lilian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2800-3305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156283956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350950v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2294211" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154472v3" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ba&#241;gate" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11574" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03824198v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v11.n02.007" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879122v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12554" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586734v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Relwende Aristide Yameogo" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Summons" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cavelier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15020066" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164722v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15181/rfds.v33i1.2202" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896605v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6008" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896614v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0635" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025856v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4828" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290450v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.13.03.17" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507161v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7268" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02500048v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0053" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02499985v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2321" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506517v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02499927v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2454" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685450v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.885" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353510v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566952v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/824-geographies-du-politique-9782350307381.html" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566929v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396025v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396060v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/wp-content/uploads/2021/12/Ports-Normands_HD.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506580v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506705v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395996v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00638938v2" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU20086" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016535v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695911v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298728v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880680v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695991v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943432v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380779v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506224v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406561v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305607v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506827v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298481v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506914v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298629v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506948v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299298v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506833v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299692v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299627v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506868v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507193v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507200v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300865v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300748v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507205v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300963v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300912v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380788v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305072v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305318v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305122v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305146v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380794v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380797v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305356v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barn&#232;che-Miqueu" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305458v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305219v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305202v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305491v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305547v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305530v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305242v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477587v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399105v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delpeyrou" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400417v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400768v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400770v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116631v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507612v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507616v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507211v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/loubet-lilian" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-2800-3305" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/156283956" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593789v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Daudet" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Alix" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Serry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lilian Loubet" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04350950v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/12507970.2023.2294211" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04154472v3" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Del Mondo" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julius Ba&#241;gate" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Sanlaville" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierrick Tranouez" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.46298/cst.11574" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03879122v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/norois.12554" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03824198v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7225/toms.v11.n02.007" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03586734v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Colloc" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Relwende Aristide Yameogo" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Summons" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bernard Cavelier" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a15020066" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03164722v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15181/rfds.v33i1.2202" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896605v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Raulin" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25518/0770-7576.6008" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02896614v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/reru.204.0635" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-03025856v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/mappemonde.4828" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02290450v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.12716/1001.13.03.17" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507161v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.7268" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02500048v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.107.0053" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02499985v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Vidal" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tem.2321" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506517v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02499927v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/espacepolitique.2454" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00685450v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/soe.885" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353510v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566952v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.atlande.eu/geographie-thematique/824-geographies-du-politique-9782350307381.html" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03566929v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396025v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03396060v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Raimbert" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.sefacil.com/wp-content/uploads/2021/12/Ports-Normands_HD.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506580v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506705v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03395996v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00638938v2" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2011TOU20086" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05593835v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05016535v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04695911v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298728v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03880680v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03695991v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02943432v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380779v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506224v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02406561v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305607v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298481v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506827v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506914v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04298629v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299249v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506948v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299298v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506833v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02506868v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299333v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299692v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04299627v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507193v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300865v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300748v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507200v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507205v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300963v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04300912v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380788v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305072v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305318v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Escaffre" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mariette Sibertin-Blanc" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305122v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305146v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380794v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03380797v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305356v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Barn&#232;che-Miqueu" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305458v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305219v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305202v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305491v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305547v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305530v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04305242v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00477587v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brice Navereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00399105v1" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Bacconnier-Baylet" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Bonnin" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;oise Desbordes" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christelle Delpeyrou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Legrand" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400417v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400768v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00400770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-00116631v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507612v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507616v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://normandie-univ.hal.science/hal-02507211v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Bourcier" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>