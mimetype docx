--- v0 (2026-03-27)
+++ v1 (2026-05-06)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (38)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (37)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy gap of topological surface states in proximity to a magnetic insulator</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Observation of Weyl and Dirac fermions at smooth topological Volkov-Pankratov heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bermejo-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krizman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jiashu Wang</w:t>
+                <w:t xml:space="preserve">R. Jakiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tianyi Wang</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Joachín Bermejo Ortiz</w:t>
+                <w:t xml:space="preserve">Z. Khosravizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01327-5⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (7), pp.075129. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.075129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04191796v1</w:t>
+                <w:t xml:space="preserve">hal-03988075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Weyl and Dirac fermions at smooth topological Volkov-Pankratov heterojunctions</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">G. Krizman</w:t>
+                <w:t xml:space="preserve">Energy gap of topological surface states in proximity to a magnetic insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jiashu Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tianyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykhaylo Ozerov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jakiela</w:t>
+                <w:t xml:space="preserve">Zhan Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Khosravizadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Hajlaoui</w:t>
+                <w:t xml:space="preserve">Joachín Bermejo Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 107 (7), pp.075129. </w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.200. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.075129⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01327-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03988075v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04191796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi level tuning and band alignment in Mn-doped InAs/GaSb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between interface and massive states in multivalley topological heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krizman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Riney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Krizman</w:t>
+                <w:t xml:space="preserve">B. Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.-K. Bac</w:t>
+                <w:t xml:space="preserve">M. Orlita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">G. Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.125301⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.013179. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.013179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03609877v1</w:t>
+                <w:t xml:space="preserve">hal-03602971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between interface and massive states in multivalley topological heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fermi level tuning and band alignment in Mn-doped InAs/GaSb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Riney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bermejo-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bauer</w:t>
+                <w:t xml:space="preserve">S.-K. Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Springholz</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 4 (1), pp.013179. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (12), pp.125301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.013179⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.125301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03602971v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03609877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Dirac node separation in the strained Cd 3 As 2 topological semimetal</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lygo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (16), pp.165202. </w:t>
@@ -1070,64 +1070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1223,51 +1223,51 @@
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Bermejo-Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A. Philippe</w:t>
+                <w:t xml:space="preserve">Alwïn Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Baptiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
@@ -1485,64 +1485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
@@ -1619,64 +1619,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (24), </w:t>
@@ -1740,77 +1740,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orlita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (16), </w:t>
@@ -1842,3206 +1842,3072 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Fermi level pinning at the Dirac point in epitaxial multilayer graphene</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Magneto-optical evidence of the topological phase transition in (111)-Pb 1-x Sn x Te</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Phuphachong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Massabeau</w:t>
+                <w:t xml:space="preserve">V. Volobuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Baillergeau</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">W. A. de Heer</w:t>
+                <w:t xml:space="preserve">G Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.085311⟩</w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 864, pp.012038. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01542964v1</w:t>
+                <w:t xml:space="preserve">hal-02321536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Fermi level pinning at the Dirac point in epitaxial multilayer graphene</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">C. Berger</w:t>
+                <w:t xml:space="preserve">Dirac Landau Level Spectroscopy in Pb(1−x)Sn(x)Se and Pb(1−x)Sn(x)Te across the Topological Phase Transition: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanyanan Phuphachong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Valentine Volobuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. de Heer</w:t>
+                <w:t xml:space="preserve">Günther Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.085311⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst7010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01784088v1</w:t>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirac Landau Level Spectroscopy in Pb(1−x)Sn(x)Se and Pb(1−x)Sn(x)Te across the Topological Phase Transition: A Review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of Fermi level pinning at the Dirac point in epitaxial multilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günther Bauer</w:t>
+                <w:t xml:space="preserve">S. Massabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunther Springholz</w:t>
+                <w:t xml:space="preserve">Matthieu Baillergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Phuphachong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. de Heer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst7010029⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (8), pp.085311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.085311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321535v1</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical evidence of the topological phase transition in (111)-Pb 1-x Sn x Te</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Negative Longitudinal Magnetoresistance from the Anomalous N = 0 Landau Level in Topological Materials</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">G. Springholz</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">E. Kampert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V. v. Volobuev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. s. Mandal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012038⟩</w:t>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 119 (10), pp.106602. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.106602⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321536v1</w:t>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01597682v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetooptical determination of a topological index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyanan Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Volobuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Npj Quantum Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (1), </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41535-017-0028-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Negative Longitudinal Magnetoresistance from the Anomalous N = 0 Landau Level in Topological Materials</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">P. s. Mandal</w:t>
+                <w:t xml:space="preserve">High Electron Mobility in Epitaxial Trilayer Graphene on Off-axis SiC(0001)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mahdi Hajlaoui</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haikel Sediri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId94" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Debora Pierucci</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId95" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hugo Henck</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanyanan Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Letters</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.119.106602⟩</w:t>
+              <w:t xml:space="preserve">Scientific Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 6, pp.18791. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep18791⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01597682v1</w:t>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01270690v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High Electron Mobility in Epitaxial Trilayer Graphene on Off-axis SiC(0001)</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Thanyanan Phuphachong</w:t>
+                <w:t xml:space="preserve">Massive and massless Dirac fermions in Pb1−xSnxTe topological crystalline insulator probed by magneto-optical absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Phuphachong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId98" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">V.V. Volobuev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Inhofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 6, pp.18791. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/srep18791⟩</w:t>
+              <w:t xml:space="preserve">, 2016, 6, pp.20323. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId100" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/srep20323⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01270690v1</w:t>
+            <w:hyperlink r:id="rId97" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01276431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Massive and massless Dirac fermions in Pb1−xSnxTe topological crystalline insulator probed by magneto-optical absorption</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">G. Bauer</w:t>
+                <w:t xml:space="preserve">Disorder-perturbed Landau levels in high-electron-mobility epitaxial graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Maëro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abderrezak Torche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanyanan Phuphachong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Scientific Reports</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.195433</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01276431v1</w:t>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Terahertz Generation by Dynamical Photon Drag Effect in Graphene Excited by Femtosecond Optical Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Huppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">F Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">S Maero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Clément Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nano Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 14, pp.5797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01156596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder-perturbed Landau levels in high-electron-mobility epitaxial graphene</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Room temperature broadband coherent terahertz emission induced by dynamical photon drag in graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
+                <w:t xml:space="preserve">J. Maysonnave</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Huppert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">F. Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Maero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14 (10), pp.5797-5802. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1021/nl502684j⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156613v1</w:t>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01002956v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Room temperature broadband coherent terahertz emission induced by dynamical photon drag in graphene</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Claire Berger</w:t>
+                <w:t xml:space="preserve">Magnetic-field assisted performance of InGaAs/GaAsSb terahertz quantum cascade lasers</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Maëro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christoph Deutsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michael Krall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, pp.051116</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01002956v1</w:t>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911496v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetic-field assisted performance of InGaAs/GaAsSb terahertz quantum cascade lasers</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId110" w:history="1">
+                <w:t xml:space="preserve">Description of transport mechanisms in a very long wave infrared quantum cascade detector under strong magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Jasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Maëro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Michael Krall</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, pp.051116</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, pp.123705</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId121" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911496v1</w:t>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId126" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Description of transport mechanisms in a very long wave infrared quantum cascade detector under strong magnetic field</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Direct surface cyclotron resonance terahertz emission from a quantum cascade structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Simon Maëro</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Yves Guldner</w:t>
+                <w:t xml:space="preserve">Gérald Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, pp.123705</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 100, pp.102103</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911467v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00681912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct surface cyclotron resonance terahertz emission from a quantum cascade structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Magnetotransport in quantum cascade detectors: analyzing the current under illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Angela Vasanelli</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 100, pp.102103</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00681912v1</w:t>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Space charge mediated negative di erential resistance in terhertz quantum well detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Delga</w:t>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Buffaz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Applied Physics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, 110, pp.013714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00652982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId137" w:history="1">
+            <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotransport in quantum cascade detectors: analyzing the current under illumination</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Photocurrent analysis of quantum cascade detectors by magnetotransport</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.206</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2010, 82, pp.125447</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId137" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00653018v1</w:t>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518157v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId138" w:history="1">
+            <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Photocurrent analysis of quantum cascade detectors by magnetotransport</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId128" w:history="1">
+                <w:t xml:space="preserve">Quantum Cascade Structures under high magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sirtori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2010, 82, pp.125447</w:t>
+              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 23, pp.2861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518157v1</w:t>
+            <w:hyperlink r:id="rId137" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518090v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Cascade Structures under high magnetic field</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Investigation of interband optical transitions by resonant magneto-photoluminescence in InAs/GaAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Preisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 23, pp.2861</w:t>
+              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 67, pp.51</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518090v1</w:t>
+                <w:t xml:space="preserve">hal-00193987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId141" w:history="1">
+            <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigation of interband optical transitions by resonant magneto-photoluminescence in InAs/GaAs quantum dots</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dark current analysis of Quantum Cascade Detectors by Magneto-Resistance measurements</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robson Ferreira</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Aurore Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Yves Guldner</w:t>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The European Physical Journal B: Condensed Matter and Complex Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 67, pp.51</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 77, pp.085307</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId141" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193987v1</w:t>
+            <w:hyperlink r:id="rId143" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193979v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId145" w:history="1">
+            <w:hyperlink r:id="rId146" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dark current analysis of Quantum Cascade Detectors by Magneto-Resistance measurements</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId146" w:history="1">
+                <w:t xml:space="preserve">Barrier Breakdown in a Multiple Quantum Well Structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, 77, pp.085307</w:t>
+              <w:t xml:space="preserve">Applied Physics Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 92, pp.202110</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId145" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193979v1</w:t>
+            <w:hyperlink r:id="rId146" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00193981v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId148" w:history="1">
+            <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Barrier Breakdown in a Multiple Quantum Well Structure</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Berger</w:t>
+                <w:t xml:space="preserve">Inter-Landau level scattering and LO-phonon emission in Terahertz quantum cascade laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Gérald Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId148" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Giacomo Scalari</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Applied Physics Letters</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, 92, pp.202110</w:t>
+              <w:t xml:space="preserve">, 2007, 91, pp.062102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId148" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00193981v1</w:t>
+            <w:hyperlink r:id="rId147" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00156810v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Inter-Landau level scattering and LO-phonon emission in Terahertz quantum cascade laser</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Evidence for excitonic polarons in InAs/GaAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Preisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Giacomo Scalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Applied Physics Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2007, 91, pp.062102</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, 73, pp.075320</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId149" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00156810v1</w:t>
+                <w:t xml:space="preserve">hal-00018092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId151" w:history="1">
+            <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for excitonic polarons in InAs/GaAs quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hole-LO phonon interaction in InAs/GaAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Preisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Preisler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 73, pp.075320</w:t>
+              <w:t xml:space="preserve">, 2005, 72, pp.115309</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId151" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018092v1</w:t>
+            <w:hyperlink r:id="rId150" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018096v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole-LO phonon interaction in InAs/GaAs quantum dots</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Enhanced exciton-LO phonon coupling in doped quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Noël Isaia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Adam Babinski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Preisler</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
-[...71 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId155" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Potemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physica E: Low-dimensional Systems and Nanostructures</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, 21, pp.400</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId154" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -5051,5109 +4917,5109 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/InAsSb type 2 superlattices band parameters determination via magnetoabsorption and k.p modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A Philippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId158" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Bapiste Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physics and Simulation of Optoelectronic Devices XXVIII</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2020, San Francisco, United States. pp.7, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2546799⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03098085v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">InAs/InAsSb T2SL band parameters determination via magnetoabsorption and k.p modeling</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId163" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Alwin Philippe</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alwïn Philippe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId164" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.B. Rodriguez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">SPIE Photonics West 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2020, San Francisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId162" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03043587v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new tunable topological platform with terahertz band gap: Pb 1-x Sn x Se</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">44th International Conference on Infrared, Millimeter, and Terahertz Waves (IRMMW-THz)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2019, Paris, France. pp.1-2, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId166" w:history="1">
+            <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/IRMMW-THz.2019.8873784⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId165" w:history="1">
+            <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05010703v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pb(1-x)Sn(x)Se: a new tunable topological platform with terahertz band gap</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, San Diego, United States. pp.26, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId168" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1117/12.2529335⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId167" w:history="1">
+            <w:hyperlink r:id="rId164" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room-temperature video-rate imaging of terahertz pulses generated by femtosecond lasers using a micro-bolometer array</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Terahertz Science and Technology 2013</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2013, Kyoto, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId169" w:history="1">
+            <w:hyperlink r:id="rId166" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresponse of a 15µm infrared quantum cascade detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Maëro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nanoengineering: Fabrication, Properties, Optics, and Devices X</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2013, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering in cascade structures: Modelling of non radiative transitions and Free Carrier Absorption</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId130" w:history="1">
+                <w:t xml:space="preserve">Tunable surface emission in a THz quantum cascade structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Maëro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Jasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bastard</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Cascade Lasers School &amp; Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Baden, Austria</w:t>
+              <w:t xml:space="preserve">International Quantum Cascade Lasers School &amp; Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00919328v1</w:t>
+            <w:hyperlink r:id="rId168" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId173" w:history="1">
+            <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Scattering in cascade structures: Modelling of non radiative transitions and Free Carrier Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carosella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Jasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ndebeka-Bandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Cascade Lasers School and Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Baden, Austria</w:t>
+              <w:t xml:space="preserve">International Quantum Cascade Lasers School &amp; Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId173" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00980335v1</w:t>
+            <w:hyperlink r:id="rId169" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00911411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Direct surface emission from a magnetic field tunable THz device</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">THz GDR-I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId174" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId175" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable surface emission in a THz quantum cascade structure</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Cascade Lasers School &amp; Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Austria</w:t>
+              <w:t xml:space="preserve">International Quantum Cascade Lasers School and Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Baden, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId175" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911435v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00980335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering in cascade structures: Modelling of non radiative transitions and Free Carrier Absorption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId172" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ndebeka-Bandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Cascade Lasers School &amp; Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Austria</w:t>
+              <w:t xml:space="preserve">International Quantum Cascade Lasers School &amp; Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Baden, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00911411v1</w:t>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport in very long wave infrared quantum cascade detectors: analyzing the current with and without illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">31th International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2012, Zürich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId177" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tunable surface emitting THz quantum cascade structure based on cyclotron emission</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bastard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Sensing and Nanophotonic Devices IX</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2012, San Fransisco, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId175" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00701326v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sampling coherence of an injection seeded quantum cascade laser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Quantum Cascade Lasers School and Workshop 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2012, Baden, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId180" w:history="1">
+            <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersubband impact ionization in THz QWIPs: shaping band structure reorganizations to design novel detectors</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Tunable vertical emission in a THz quantum cascade structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Sensing and Nanophotonic Devices VIII</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, San Diego, United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId180" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652990v1</w:t>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId182" w:history="1">
+            <w:hyperlink r:id="rId178" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyclotron emission in a THz quantum cascade structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Intersubband impact ionization in THz QWIPs: shaping band structure reorganizations to design novel detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">30th International Conference on the Physics of Semiconductors</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantum Sensing and Nanophotonic Devices VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.870923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId182" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518132v1</w:t>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00652990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId183" w:history="1">
+            <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable vertical emission in a THz quantum cascade structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Cyclotron emission in a THz quantum cascade structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId130" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vasanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications II</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, San Diego, United States</w:t>
+              <w:t xml:space="preserve">30th International Conference on the Physics of Semiconductors</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2010, Seoul, South Korea. pp.399</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId183" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652995v1</w:t>
+            <w:hyperlink r:id="rId180" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518132v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocurrent measurements in a Quantum Cascade Detector under strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId185" w:history="1">
+            <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandro Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId186" w:history="1">
+            <w:hyperlink r:id="rId183" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Marcadet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Rio de Janeiro, Brazil. pp.227</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId184" w:history="1">
+            <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518093v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Ionization in THz QWIPs: Investigating the 3D Electron Distribution and Designing New Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Delga</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId188" w:history="1">
+            <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP) 2010 International Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2010, Istanbul, Turkey</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId187" w:history="1">
+            <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518143v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport in quantum cascade detectors: analyzing the current under illumination</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16th International Conference on Superlattices, Nanostructures and Nanodevices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2010, Beijing, China</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId189" w:history="1">
+            <w:hyperlink r:id="rId186" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz inter-Landau level emission in a quantum cascade structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2010 THz GDR-I</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId187" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518148v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">THz inter-Landau level emission in a quantum cascade structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">35th International Conference on Infrared, Millimeter and THz Waves</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Rome, Italy. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId188" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId192" w:history="1">
+            <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Insulator Transition in a Quantum Well Infrared Detector</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
+                <w:t xml:space="preserve">Impact ionization in Thz QWIPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amandine Buffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId134" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP) 2009 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Yosemite, United States</w:t>
+              <w:t xml:space="preserve">The 34th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId192" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518126v1</w:t>
+            <w:hyperlink r:id="rId189" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId193" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact ionization in Thz QWIPs</w:t>
-[...57 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Magneto-electroluminescence in a THz quantum cascade structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea. pp.1</w:t>
+              <w:t xml:space="preserve">GDR Terahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId193" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518118v1</w:t>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId195" w:history="1">
+            <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-electroluminescence in a THz quantum cascade structure</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId127" w:history="1">
+                <w:t xml:space="preserve">Metal-Insulator Transition in a Quantum Well Infrared Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Carlo Sirtori</w:t>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Terahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP) 2009 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Yosemite, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId195" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518101v1</w:t>
+            <w:hyperlink r:id="rId192" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact ionization in Thz QWIPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Delga</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId194" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 10th International Conference on Intersubband Transitions in Quantum Wells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2009, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId196" w:history="1">
+            <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518123v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier breakdown in a multiple quantum well structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId197" w:history="1">
+            <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier breakdown in a quantum well infrared detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">9th Internanional Conference on Mid-Infrared Optoelectronics Materials and Devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Freiburg, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId198" w:history="1">
+            <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00364934v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum Cascade Structures under high magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId140" w:history="1">
+            <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on High Magnetic Fields in Semiconductor Physics and Nanaotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Sao Pedro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId199" w:history="1">
+            <w:hyperlink r:id="rId196" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00289443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LO-phonon emission by hot electrons in terahertz quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Scalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ninth International Conference on Intersubband Transitions in Quantum Wells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Ambleside, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId200" w:history="1">
+            <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156790v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-transport measurements in quantum cascade detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">MIOMD VIII: Mid infrared optoelectronics-Material and devices</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Bad Ischl, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId202" w:history="1">
+            <w:hyperlink r:id="rId199" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156819v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-transport measurements in Quantum Cascade Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandru Nedelcu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The Ninth International Conference on Intersubband Transitions in Quantum Wells</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2007, Ambleside, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156794v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical interband transitions in semiconductor quantum dots: evidence for excitonic polarons</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Preisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Preisler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">28th International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Vienne, Austria. pp.985</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096804v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">LO-phonon emission by hot electrons in terahertz quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId150" w:history="1">
+            <w:hyperlink r:id="rId148" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Giacomo Scalari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId201" w:history="1">
+            <w:hyperlink r:id="rId198" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marcella Giovannini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">GDR Detecteurs et Emetteurs de radiation THz à semiconducteurs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2006, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for excitonic polarons in InAs/GaAs quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Preisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Preisler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4th international conference on quantum dots</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Chamonix, France. pp.3881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId207" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00096789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantum cascade detectors in a magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Poise Summer School</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Cortona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId208" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00105060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport in Quantum Cascade Detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId147" w:history="1">
+            <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId146" w:history="1">
+            <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Workshop on Quantum Well Infrared Photodetectors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2006, Kandy, Sri Lanka</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId210" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole-LO phonon interaction in InAs/GaAs quantum dots</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Influence d'un champ magnétique sur les lasers à cascade quantique dans le domaine des THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId144" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sirtori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukhdeep Dhillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">March meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">GDR Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId210" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018283v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId211" w:history="1">
+            <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'un champ magnétique sur les lasers à cascade quantique dans le domaine des THz</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId153" w:history="1">
+                <w:t xml:space="preserve">Hole-LO phonon interaction in InAs/GaAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Preisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sukhdeep Dhillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">March meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId211" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018289v1</w:t>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical spectroscopy of semiconductor quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Preisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Hameau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Preisler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId122" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Science in high magnetic field</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of interband magneto-optical transitions between bound and delocalized states in quantum dots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Preisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId212" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fransisco José Teran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Preisler</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">March meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018282v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interaction trou-phonon LO et exciton-phonon LO dans les boites quantiques InAs/GaAs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Preisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vanessa Preisler</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId123" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marek Potemski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les 9èmes journées de la matière condensée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2004, Nancy, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId216" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00018278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -10163,161 +10029,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative dierential resistance in terahertz quantum well detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Delga</w:t>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amandine Buffaz</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId217" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId218"/>
+      <w:footerReference w:type="default" r:id="rId215"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -10464,51 +10330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krizman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bermejo-Ortiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zakusylo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajlaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takashiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.166601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Krizman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Kazakov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Turowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bermejo Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.04.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashu Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhaylo Ozerov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joach&#237;n Bermejo Ortiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01327-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakiela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khosravizadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.075129" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Bac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.125301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assaf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springholz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.013179" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lygo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Assaf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A de Vaulchier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carosella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Philippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054320" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schumann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stemmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.155205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phuphachong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.245202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.161202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542964v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massabeau" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baillergeau" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. de Heer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085311" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01784088v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. de Heer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321535v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyanan Phuphachong" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Volobuev" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Bauer" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Springholz" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7010029" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321536v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobuev" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bauer" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012038" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321528v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-017-0028-5" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01597682v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kampert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#8201;v. Volobuev" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;s. Mandal" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.106602" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270690v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18791" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276431v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Volobuev" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inhofer" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20323" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156596v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maysonnave" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huppert" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wang" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maero" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156613v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ma&#235;ro" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Torche" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002956v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maysonnave" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huppert" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maero" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502684j" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911496v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Vaulchier" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guldner" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deutsch" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krall" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911467v1" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Jasnot" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681912v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bastard" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652982v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delga" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffaz" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653018v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518157v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518090v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sirtori" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193987v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Preisler" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193979v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gomez" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Koeniguer" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193981v1" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156810v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Scalari" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018092v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018096v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018101v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Isaia" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Babinski" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098085v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Alwin" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bapiste Rodriguez" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546799" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043587v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alwin Philippe" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010703v1" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873784" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321545v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529335" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980296v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911506v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919328v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ndebeka-Bandou" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980335v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701322v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911435v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911411v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701328v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701326v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980337v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652990v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870923" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518132v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652995v1" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518093v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Nedelcu" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marcadet" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518143v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carras" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518139v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518148v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518140v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518126v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518118v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518101v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518123v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364935v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364934v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289443v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156790v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Giovannini" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156819v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Nedelcu" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156794v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096804v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156624v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096789v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105060v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206945v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018283v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018289v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018268v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018282v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransisco Jos&#233; Teran" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018278v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518160v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krizman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bermejo-Ortiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zakusylo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajlaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takashiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.166601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Krizman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Kazakov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Turowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bermejo Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.04.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakiela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khosravizadeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.075129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashu Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhaylo Ozerov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joach&#237;n Bermejo Ortiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01327-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assaf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springholz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.013179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Bac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.125301" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lygo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Assaf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A de Vaulchier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carosella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alw&#239;n Philippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054320" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schumann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stemmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.155205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phuphachong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.245202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.161202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobuev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyanan Phuphachong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Volobuev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Bauer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Springholz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7010029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massabeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baillergeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. de Heer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01597682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kampert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#8201;v. Volobuev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;s. Mandal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.106602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-017-0028-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18791" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Volobuev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inhofer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20323" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ma&#235;ro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Torche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maysonnave" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huppert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maysonnave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huppert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502684j" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Vaulchier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guldner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deutsch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Jasnot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bastard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sirtori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Preisler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gomez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Koeniguer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Scalari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Isaia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Babinski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Philippe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bapiste Rodriguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546799" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873784" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529335" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911435v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ndebeka-Bandou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919328v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701326v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980337v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652995v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870923" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518132v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518093v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Nedelcu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marcadet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518140v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518118v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518101v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518126v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364934v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Giovannini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156819v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Nedelcu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096804v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206945v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018283v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018268v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018282v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransisco Jos&#233; Teran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018278v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>