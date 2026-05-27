--- v1 (2026-05-06)
+++ v2 (2026-05-27)
@@ -368,563 +368,563 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04583552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of Weyl and Dirac fermions at smooth topological Volkov-Pankratov heterojunctions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Energy gap of topological surface states in proximity to a magnetic insulator</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">R. Jakiela</w:t>
+                <w:t xml:space="preserve">Jiashu Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Z. Khosravizadeh</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">M. Hajlaoui</w:t>
+                <w:t xml:space="preserve">Tianyi Wang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mykhaylo Ozerov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zhan Zhang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joachín Bermejo Ortiz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.075129⟩</w:t>
+              <w:t xml:space="preserve">Communications Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 6 (1), pp.200. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s42005-023-01327-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03988075v1</w:t>
+                <w:t xml:space="preserve">hal-04191796v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy gap of topological surface states in proximity to a magnetic insulator</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mykhaylo Ozerov</w:t>
+                <w:t xml:space="preserve">Observation of Weyl and Dirac fermions at smooth topological Volkov-Pankratov heterojunctions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bermejo-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zhan Zhang</w:t>
+                <w:t xml:space="preserve">R. Jakiela</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joachín Bermejo Ortiz</w:t>
+                <w:t xml:space="preserve">Z. Khosravizadeh</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Hajlaoui</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Communications Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 6 (1), pp.200. </w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107 (7), pp.075129. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s42005-023-01327-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.107.075129⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04191796v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03988075v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interaction between interface and massive states in multivalley topological heterostructures</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Fermi level tuning and band alignment in Mn-doped InAs/GaSb</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Riney</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Bermejo-Ortiz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Orlita</w:t>
+                <w:t xml:space="preserve">S.-K. Bac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G. Bauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Springholz</w:t>
+                <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review Research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.013179⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 105 (12), pp.125301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.125301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03602971v1</w:t>
+                <w:t xml:space="preserve">hal-03609877v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fermi level tuning and band alignment in Mn-doped InAs/GaSb</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Interaction between interface and massive states in multivalley topological heterostructures</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Krizman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">B. Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L. Riney</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">G. Krizman</w:t>
+                <w:t xml:space="preserve">M. Orlita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S.-K. Bac</w:t>
+                <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Wang</w:t>
+                <w:t xml:space="preserve">G. Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 105 (12), pp.125301. </w:t>
+              <w:t xml:space="preserve">Physical Review Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 4 (1), pp.013179. </w:t>
             </w:r>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.105.125301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevResearch.4.013179⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03609877v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03602971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Enhanced Dirac node separation in the strained Cd 3 As 2 topological semimetal</w:t>
               </w:r>
@@ -962,51 +962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Goyal</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Lygo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 106 (16), pp.165202. </w:t>
@@ -1070,64 +1070,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. A de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1485,64 +1485,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (7), </w:t>
@@ -1619,64 +1619,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (24), </w:t>
@@ -1740,77 +1740,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Orlita</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 98 (16), </w:t>
@@ -1842,429 +1842,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02321539v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-optical evidence of the topological phase transition in (111)-Pb 1-x Sn x Te</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">T. Phuphachong</w:t>
+                <w:t xml:space="preserve">Dirac Landau Level Spectroscopy in Pb(1−x)Sn(x)Se and Pb(1−x)Sn(x)Te across the Topological Phase Transition: A Review</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanyanan Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">G Bauer</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">G. Springholz</w:t>
+                <w:t xml:space="preserve">Valentine Volobuev</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günther Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gunther Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012038⟩</w:t>
+              <w:t xml:space="preserve">Crystals</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 7 (1), pp.29. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/cryst7010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02321536v1</w:t>
+                <w:t xml:space="preserve">hal-02321535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dirac Landau Level Spectroscopy in Pb(1−x)Sn(x)Se and Pb(1−x)Sn(x)Te across the Topological Phase Transition: A Review</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Evidence of Fermi level pinning at the Dirac point in epitaxial multilayer graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günther Bauer</w:t>
+                <w:t xml:space="preserve">S. Massabeau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gunther Springholz</w:t>
+                <w:t xml:space="preserve">Matthieu Baillergeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T. Phuphachong</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">W. A. de Heer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Crystals</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3390/cryst7010029⟩</w:t>
+              <w:t xml:space="preserve">Physical Review B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 95 (8), pp.085311. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.085311⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02321535v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01542964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence of Fermi level pinning at the Dirac point in epitaxial multilayer graphene</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto-optical evidence of the topological phase transition in (111)-Pb 1-x Sn x Te</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">T. Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Badih Assaf</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Berger</w:t>
+                <w:t xml:space="preserve">V. Volobuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">W. A. de Heer</w:t>
+                <w:t xml:space="preserve">G Bauer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 95 (8), pp.085311. </w:t>
+              <w:t xml:space="preserve">Journal of Physics: Conference Series</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 864, pp.012038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevB.95.085311⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1742-6596/864/1/012038⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01542964v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02321536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative Longitudinal Magnetoresistance from the Anomalous N = 0 Landau Level in Topological Materials</w:t>
               </w:r>
@@ -2397,90 +2397,90 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetooptical determination of a topological index</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyanan Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Valentine Volobuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Npj Quantum Materials</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 2 (1), </w:t>
@@ -2570,51 +2570,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Debora Pierucci</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hugo Henck</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thanyanan Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.18791. </w:t>
@@ -2704,51 +2704,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">V.V. Volobuev</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Inhofer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Reports</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 6, pp.20323. </w:t>
@@ -2780,277 +2780,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01276431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disorder-perturbed Landau levels in high-electron-mobility epitaxial graphene</w:t>
+                <w:t xml:space="preserve">Terahertz Generation by Dynamical Photon Drag Effect in Graphene Excited by Femtosecond Optical Pulses</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Simon Maëro</w:t>
+                <w:t xml:space="preserve">J Maysonnave</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abderrezak Torche</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Thanyanan Phuphachong</w:t>
+                <w:t xml:space="preserve">S Huppert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
+                <w:t xml:space="preserve">F Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
+                <w:t xml:space="preserve">S Maero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId106" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Clément Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 90, pp.195433</w:t>
+              <w:t xml:space="preserve">Nano Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 14, pp.5797</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01156613v1</w:t>
+                <w:t xml:space="preserve">hal-01156596v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Terahertz Generation by Dynamical Photon Drag Effect in Graphene Excited by Femtosecond Optical Pulses</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Disorder-perturbed Landau levels in high-electron-mobility epitaxial graphene</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Huppert</w:t>
+                <w:t xml:space="preserve">Simon Maëro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">F Wang</w:t>
+                <w:t xml:space="preserve">Abderrezak Torche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thanyanan Phuphachong</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S Maero</w:t>
+                <w:t xml:space="preserve">Emiliano Pallecchi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Clément Berger</w:t>
+                <w:t xml:space="preserve">Abdelkarim Ouerghi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nano Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2014, 14, pp.5797</w:t>
+              <w:t xml:space="preserve">Physical Review B: Condensed Matter and Materials Physics (1998-2015)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2014, 90, pp.195433</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01156596v1</w:t>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01156613v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Room temperature broadband coherent terahertz emission induced by dynamical photon drag in graphene</w:t>
               </w:r>
@@ -3170,51 +3170,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetic-field assisted performance of InGaAs/GaAsSb terahertz quantum cascade lasers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Maëro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3308,51 +3308,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Description of transport mechanisms in a very long wave infrared quantum cascade detector under strong magnetic field</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Maëro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3539,277 +3539,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00681912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magnetotransport in quantum cascade detectors: analyzing the current under illumination</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Space charge mediated negative di erential resistance in terhertz quantum well detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Francesca Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 6, pp.206</w:t>
+              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 110, pp.013714</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00653018v1</w:t>
+                <w:t xml:space="preserve">hal-00652982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Space charge mediated negative di erential resistance in terhertz quantum well detectors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magnetotransport in quantum cascade detectors: analyzing the current under illumination</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Applied Physics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 110, pp.013714</w:t>
+              <w:t xml:space="preserve">Nanoscale Research Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 6, pp.206</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00652982v1</w:t>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00653018v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Photocurrent analysis of quantum cascade detectors by magnetotransport</w:t>
               </w:r>
@@ -3972,51 +3972,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International Journal of Modern Physics B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2009, 23, pp.2861</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4304,51 +4304,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier Breakdown in a Multiple Quantum Well Structure</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5216,64 +5216,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">G. Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5350,64 +5350,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gauthier Krizman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Badih Assaf</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Günther Bauer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gunther Springholz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -5527,51 +5527,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId167" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetoresponse of a 15µm infrared quantum cascade detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simon Maëro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5646,471 +5646,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00911506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable surface emission in a THz quantum cascade structure</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Direct surface emission from a magnetic field tunable THz device</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gérald Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Cascade Lasers School &amp; Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Austria</w:t>
+              <w:t xml:space="preserve">THz GDR-I</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId168" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911435v1</w:t>
+                <w:t xml:space="preserve">hal-00701322v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Scattering in cascade structures: Modelling of non radiative transitions and Free Carrier Absorption</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Cascade Lasers School &amp; Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Austria</w:t>
+              <w:t xml:space="preserve">International Quantum Cascade Lasers School and Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Baden, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00911411v1</w:t>
+                <w:t xml:space="preserve">hal-00980335v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId170" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Direct surface emission from a magnetic field tunable THz device</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Scattering in cascade structures: Modelling of non radiative transitions and Free Carrier Absorption</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francesca Carosella</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ndebeka-Bandou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">THz GDR-I</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Apr 2012, Tignes, France</w:t>
+              <w:t xml:space="preserve">International Quantum Cascade Lasers School &amp; Workshop</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Baden, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00701322v1</w:t>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00919328v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrated injection seeded THz Quantum Cascade Laser</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Tunable surface emission in a THz quantum cascade structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Simon Maëro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François-Régis Jasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Cascade Lasers School and Workshop 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Baden, Austria</w:t>
+              <w:t xml:space="preserve">International Quantum Cascade Lasers School &amp; Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00980335v1</w:t>
+                <w:t xml:space="preserve">hal-00911435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Scattering in cascade structures: Modelling of non radiative transitions and Free Carrier Absorption</w:t>
               </w:r>
@@ -6135,107 +6135,107 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francesca Carosella</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId170" w:history="1">
+            <w:hyperlink r:id="rId171" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Ndebeka-Bandou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Quantum Cascade Lasers School &amp; Workshop</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2012, Baden, Austria</w:t>
+              <w:t xml:space="preserve">International Quantum Cascade Lasers School &amp; Workshop 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2012, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId173" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00919328v1</w:t>
+                <w:t xml:space="preserve">hal-00911411v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magnetotransport in very long wave infrared quantum cascade detectors: analyzing the current with and without illumination</w:t>
               </w:r>
@@ -6534,286 +6534,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00980337v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tunable vertical emission in a THz quantum cascade structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Intersubband impact ionization in THz QWIPs: shaping band structure reorganizations to design novel detectors</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Berger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications II</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Quantum Sensing and Nanophotonic Devices VIII</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2011, San Francisco, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1117/12.870923⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId177" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00652995v1</w:t>
+                <w:t xml:space="preserve">hal-00652990v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId178" w:history="1">
+            <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Intersubband impact ionization in THz QWIPs: shaping band structure reorganizations to design novel detectors</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Tunable vertical emission in a THz quantum cascade structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gérald Bastard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Sensing and Nanophotonic Devices VIII</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Terahertz Emitters, Receivers, and Applications II</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, San Diego, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId179" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1117/12.870923⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-00652990v1</w:t>
+                <w:t xml:space="preserve">hal-00652995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyclotron emission in a THz quantum cascade structure</w:t>
               </w:r>
@@ -7049,77 +7049,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId184" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact Ionization in THz QWIPs: Investigating the 3D Electron Distribution and Designing New Devices</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId185" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Carras</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7543,471 +7543,471 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00518140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact ionization in Thz QWIPs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Metal-Insulator Transition in a Quantum Well Infrared Detector</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Delga</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 34th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea. pp.1</w:t>
+              <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP) 2009 International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jan 2009, Yosemite, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId189" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518118v1</w:t>
+                <w:t xml:space="preserve">hal-00518126v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId191" w:history="1">
+            <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Magneto-electroluminescence in a THz quantum cascade structure</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact ionization in Thz QWIPs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
-              </w:r>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Terahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">The 34th International Conference on Infrared, Millimeter and Terahertz Waves</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2009, Busan, South Korea. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId191" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00518101v1</w:t>
+            <w:hyperlink r:id="rId190" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00518118v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Metal-Insulator Transition in a Quantum Well Infrared Detector</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Magneto-electroluminescence in a THz quantum cascade structure</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId126" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Angela Vasanelli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Structure Infrared Photodetector (QSIP) 2009 International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jan 2009, Yosemite, United States</w:t>
+              <w:t xml:space="preserve">GDR Terahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00518126v1</w:t>
+                <w:t xml:space="preserve">hal-00518101v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId193" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact ionization in Thz QWIPs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Delga</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId190" w:history="1">
+            <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Lhuillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -8088,51 +8088,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">29th International Conference on the Physics of Semiconductors</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Rio de Janeiro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8170,51 +8170,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Barrier breakdown in a quantum well infrared detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8317,51 +8317,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Carlo Sirtori</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">18th International Conference on High Magnetic Fields in Semiconductor Physics and Nanaotechnology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2008, Sao Pedro, Brazil</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -9005,277 +9005,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00156624v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Evidence for excitonic polarons in InAs/GaAs quantum dots</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Robson Ferreira</w:t>
+                <w:t xml:space="preserve">Quantum cascade detectors in a magnetic field</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId144" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurore Gomez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cédric Koeniguer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4th international conference on quantum dots</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Chamonix, France. pp.3881</w:t>
+              <w:t xml:space="preserve">Poise Summer School</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Cortona, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00096789v1</w:t>
+                <w:t xml:space="preserve">hal-00105060v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum cascade detectors in a magnetic field</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
+                <w:t xml:space="preserve">Evidence for excitonic polarons in InAs/GaAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Preisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId141" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Grange</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Poise Summer School</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2006, Cortona, Italy</w:t>
+              <w:t xml:space="preserve">4th international conference on quantum dots</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2006, Chamonix, France. pp.3881</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00105060v1</w:t>
+                <w:t xml:space="preserve">hal-00096789v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transport in Quantum Cascade Detectors</w:t>
               </w:r>
@@ -9287,51 +9287,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Koeniguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurore Gomez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId135" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId126" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Péré-Laperne</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -9380,277 +9380,277 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00206945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Influence d'un champ magnétique sur les lasers à cascade quantique dans le domaine des THz</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Hole-LO phonon interaction in InAs/GaAs quantum dots</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId140" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vanessa Preisler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId142" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robson Ferreira</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Sukhdeep Dhillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">GDR Térahertz</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
+              <w:t xml:space="preserve">March meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Los Angeles, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00018289v1</w:t>
+                <w:t xml:space="preserve">hal-00018283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId209" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Hole-LO phonon interaction in InAs/GaAs quantum dots</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Influence d'un champ magnétique sur les lasers à cascade quantique dans le domaine des THz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId151" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sophie Hameau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId142" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Anne de Vaulchier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Guldner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Sirtori</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId209" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sukhdeep Dhillon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">March meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2005, Los Angeles, United States</w:t>
+              <w:t xml:space="preserve">GDR Térahertz</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2005, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId209" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00018283v1</w:t>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00018289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Magneto-optical spectroscopy of semiconductor quantum dots</w:t>
               </w:r>
@@ -10043,90 +10043,90 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Negative dierential resistance in terahertz quantum well detectors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Delga</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId132" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Delga</w:t>
+                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laetitia Doyennette</w:t>
+                <w:t xml:space="preserve">Amandine Buffaz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId134" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Berger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François-Régis Jasnot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10330,51 +10330,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krizman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bermejo-Ortiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zakusylo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajlaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takashiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.166601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Krizman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Kazakov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Turowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bermejo Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.04.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988075v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakiela" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khosravizadeh" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.075129" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191796v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashu Wang" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Wang" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhaylo Ozerov" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joach&#237;n Bermejo Ortiz" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01327-5" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602971v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assaf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauer" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springholz" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.013179" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609877v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riney" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Bac" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.125301" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lygo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Assaf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A de Vaulchier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carosella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alw&#239;n Philippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054320" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schumann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stemmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.155205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phuphachong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.245202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.161202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321536v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobuev" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bauer" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012038" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321535v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyanan Phuphachong" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Volobuev" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Bauer" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Springholz" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7010029" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542964v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massabeau" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baillergeau" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. de Heer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085311" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01597682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kampert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#8201;v. Volobuev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;s. Mandal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.106602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-017-0028-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18791" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Volobuev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inhofer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20323" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156613v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ma&#235;ro" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Torche" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156596v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maysonnave" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huppert" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wang" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maero" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maysonnave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huppert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502684j" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Vaulchier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guldner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deutsch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Jasnot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bastard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653018v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652982v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delga" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffaz" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sirtori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Preisler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gomez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Koeniguer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Scalari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Isaia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Babinski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Philippe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bapiste Rodriguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546799" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873784" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529335" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911435v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911411v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ndebeka-Bandou" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701322v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980335v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919328v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701326v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980337v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652995v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652990v1" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870923" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518132v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518093v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Nedelcu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marcadet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518140v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518118v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518101v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518126v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364934v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Giovannini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156819v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Nedelcu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096804v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096789v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105060v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206945v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018289v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018283v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018268v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018282v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransisco Jos&#233; Teran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018278v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554227v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Krizman" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Bermejo-Ortiz" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Zakusylo" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Hajlaoui" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Takashiro" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.166601" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04583552v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jakub Polaczy&#324;ski" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gauthier Krizman" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandr Kazakov" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bart&#322;omiej Turowski" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joaqu&#237;n Bermejo Ortiz" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.mattod.2024.04.014" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04191796v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jiashu Wang" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tianyi Wang" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mykhaylo Ozerov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zhan Zhang" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joach&#237;n Bermejo Ortiz" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s42005-023-01327-5" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988075v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Jakiela" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Khosravizadeh" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.107.075129" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03609877v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Riney" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S.-K. Bac" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Wang" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.105.125301" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03602971v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Assaf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Orlita" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Bauer" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Springholz" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevResearch.4.013179" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03814570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Goyal" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Lygo" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.106.165202" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03255633v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Badih Assaf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. A de Vaulchier" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.103.235302" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03366679v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Carosella" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alw&#239;n Philippe" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Baptiste Rodriguez" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/5.0054320" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321546v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Schumann" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Tchoumakov" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Stemmer" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.100.155205" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321538v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=T. Phuphachong" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.075303" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321540v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.245202" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321539v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.98.161202" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321535v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thanyanan Phuphachong" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Valentine Volobuev" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nther Bauer" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gunther Springholz" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/cryst7010029" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01542964v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Massabeau" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Baillergeau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Berger" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=W. A. de Heer" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevB.95.085311" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321536v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V. Volobuev" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G Bauer" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1742-6596/864/1/012038" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01597682v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Kampert" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.&#8201;v. Volobuev" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.&#8201;s. Mandal" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.119.106602" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321528v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41535-017-0028-5" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01270690v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mahdi Hajlaoui" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haikel Sediri" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Debora Pierucci" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hugo Henck" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep18791" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01276431v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V.V. Volobuev" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Inhofer" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/srep20323" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156596v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Maysonnave" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Huppert" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F Wang" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S Maero" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Berger" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01156613v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Ma&#235;ro" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abderrezak Torche" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emiliano Pallecchi" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelkarim Ouerghi" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01002956v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Maysonnave" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Huppert" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Wang" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Maero" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Berger" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/nl502684j" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911496v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Anne de Vaulchier" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guldner" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christoph Deutsch" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Krall" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911467v1" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois-R&#233;gis Jasnot" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas P&#233;r&#233;-Laperne" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00681912v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;rald Bastard" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Angela Vasanelli" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652982v1" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delga" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laetitia Doyennette" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amandine Buffaz" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Berger" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00653018v1" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518157v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518090v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Sirtori" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193987v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vanessa Preisler" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Grange" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robson Ferreira" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193979v1" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurore Gomez" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Koeniguer" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00193981v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156810v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Giacomo Scalari" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018092v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018096v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Hameau" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018101v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-No&#235;l Isaia" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adam Babinski" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marek Potemski" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03098085v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Philippe" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Bapiste Rodriguez" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2546799" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03043587v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.B. Rodriguez" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05010703v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/IRMMW-THz.2019.8873784" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02321545v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.2529335" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980296v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911506v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701322v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980335v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00919328v1" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ndebeka-Bandou" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911435v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00911411v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701328v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00701326v1" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00980337v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652990v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1117/12.870923" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00652995v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518132v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518093v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandro Nedelcu" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Marcadet" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518143v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Carras" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518139v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518148v1" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518140v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518126v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518118v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Lhuillier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518101v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518123v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364935v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00364934v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00289443v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156790v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marcella Giovannini" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156819v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandru Nedelcu" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156794v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096804v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00156624v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00105060v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00096789v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00206945v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018283v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018289v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sukhdeep Dhillon" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018268v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018282v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fransisco Jos&#233; Teran" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00018278v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00518160v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>