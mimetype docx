--- v0 (2026-03-23)
+++ v1 (2026-05-01)
@@ -2,51 +2,51 @@
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louis-Antoine Mège </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant en histoire de l'art contemporain sous le direction de Valérie Mavridorakis, Sorbonne-Université/Centre André Chastel, ParisTitre provisoire de thèse : Une conversation impossible ?  Ambitions et limites des Index d'Art & Language, 1972-1999.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Fear of Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lejla Mrgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi-Danaé Spathoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periskop – Forum for kunsthistorisk debat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (33), pp.4-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/periskop.v2025i33.162406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation d'Art and Language : cartographie d'une pratique conceptuelle en mutation (1972-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.97-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art conceptuel à la lumière de l’ekphrasis. Sur quelques motifs d’une rencontre entre peinture et langage à l’origine d'Art & Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Criticism of Literature &amp; Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.62-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrs Malaprop, A Conceptual Ventriloquist: Continuities and subversions in the Art &amp; Language’s conversation (1970s–1990s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Conversation with Virginia Wolf and other Modernists : From Modernism to Contemporary Revisions of the Art of Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERMA, Aix-Marseille Université; BABEL, Toulon; SEAC et SEW, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole trouvée / Parole créée : l’entretien d’artiste, enjeux historiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Alloujami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Bibliotherapy” or the Effect of Bibliography in the Conceptual Approach of Art & Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fear of Knowledge: Artists’ Book Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The NORDIK Association for Art Historians, Oct 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Place to Work”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courbet, un atelier sans fin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Courbet; INHA, Mar 2022, Ornans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinventing museology. The role of conceptual art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison Science de l'Homme; Universidade Lusofona, Lisbonne, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Un art de la description”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole aux doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre André Chastel; Thierry Laugée, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition et distanciation. Les &amp;quot;ateliers&amp;quot; dans le renouvellement de la pratique d'Art & Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Massin; Gaëlle Périot-Bled. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répéter, refaire, reprendre. Enjeux artistiques et esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025, 9782753597150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Art for Society?” Polémique et politique dans la pratique conceptuelle d’Art &amp; Language (Angleterre, circa 1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Burn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BAD PLACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId29"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:127.15231788079px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louis-Antoine Mège </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Doctorant en histoire de l'art contemporain sous le direction de Valérie Mavridorakis, Sorbonne-Université/Centre André Chastel, ParisTitre provisoire de thèse : Une conversation impossible ?  Ambitions et limites des Index d'Art & Language, 1972-1999.</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Introduction: Fear of Knowledge?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lejla Mrgan</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthi-Danaé Spathoni</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Periskop – Forum for kunsthistorisk debat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 2025 (33), pp.4-18. </w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.7146/periskop.v2025i33.162406⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423429v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">La conversation d'Art and Language : cartographie d'une pratique conceptuelle en mutation (1972-1987)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Savoirs en Prisme</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 19, pp.97-124</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055082v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’art conceptuel à la lumière de l’ekphrasis. Sur quelques motifs d’une rencontre entre peinture et langage à l’origine d'Art & Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Theory and Criticism of Literature &amp; Arts</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 7 (1), pp.62-89</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986330v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (6)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mrs Malaprop, A Conceptual Ventriloquist: Continuities and subversions in the Art &amp; Language’s conversation (1970s–1990s)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">In Conversation with Virginia Wolf and other Modernists : From Modernism to Contemporary Revisions of the Art of Conversation</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, LERMA, Aix-Marseille Université; BABEL, Toulon; SEAC et SEW, Oct 2025, Aix-en-Provence, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05423480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parole trouvée / Parole créée : l’entretien d’artiste, enjeux historiques et méthodologiques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yazan Alloujami</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Federica Milano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rotondes</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Mar 2023, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">halshs-04029436v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“A Place to Work”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Courbet, un atelier sans fin</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Pôle Courbet; INHA, Mar 2022, Ornans, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988891v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Bibliotherapy” or the Effect of Bibliography in the Conceptual Approach of Art & Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fear of Knowledge: Artists’ Book Collections</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, The NORDIK Association for Art Historians, Oct 2022, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988949v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Challenging the Museum</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Vogel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paula Stoica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Reinventing museology. The role of conceptual art</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Fondation Maison Science de l'Homme; Universidade Lusofona, Lisbonne, Oct 2022, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988920v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Un art de la description”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Parole aux doctorants</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Centre André Chastel; Thierry Laugée, Feb 2021, En ligne, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03988871v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Répétition et distanciation. Les &amp;quot;ateliers&amp;quot; dans le renouvellement de la pratique d'Art & Language</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Marianne Massin; Gaëlle Périot-Bled. </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Répéter, refaire, reprendre. Enjeux artistiques et esthétiques</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Presses universitaires de Rennes, 2025, 9782753597150</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05055085v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article de blog scientifique (3)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">“Art for Society?” Polémique et politique dans la pratique conceptuelle d’Art &amp; Language (Angleterre, circa 1979)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2024</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04669518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ian Burn</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2023</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04077213v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A BAD PLACE</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis-Antoine Mège</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felix Vogel</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article de blog scientifique</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03986367v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId29"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -186,51 +186,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423429v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine M&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Mrgan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi-Dana&#233; Spathoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Stoica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/periskop.v2025i33.162406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Alloujami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Milano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988949v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988891v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988920v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Vogel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423429v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Antoine M&#232;ge" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lejla Mrgan" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthi-Dana&#233; Spathoni" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paula Stoica" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7146/periskop.v2025i33.162406" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055082v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986330v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05423480v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04029436v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yazan Alloujami" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Federica Milano" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988891v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988949v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988920v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felix Vogel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03988871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055085v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04669518v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04077213v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03986367v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>