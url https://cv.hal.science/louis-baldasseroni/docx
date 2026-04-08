--- v0 (2026-03-15)
+++ v1 (2026-04-08)
@@ -214,377 +214,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand entretien : Poser des repères pour comprendre les mobilités actuelles : une nécessité en histoire et en géographie</w:t>
+                <w:t xml:space="preserve">Faire l'histoire des mobilités aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 116 (470), pp.50-52</w:t>
+              <w:t xml:space="preserve">, 2025, 470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05325623v1</w:t>
+                <w:t xml:space="preserve">halshs-05221853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des transports de matières dangereuses : trois âges d’une gestion techniciste des risques</w:t>
+                <w:t xml:space="preserve">Grand entretien : Poser des repères pour comprendre les mobilités actuelles : une nécessité en histoire et en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pelgrims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116 (470), pp.50-52</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05497888v1</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05325623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sécurité routière : une question citoyenne à historiciser</w:t>
+                <w:t xml:space="preserve">Histoire des transports de matières dangereuses : trois âges d’une gestion techniciste des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Flonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 714 (2), pp.327-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.252.0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05221903v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05497888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l'histoire des mobilités aujourd'hui</w:t>
+                <w:t xml:space="preserve">La sécurité routière : une question citoyenne à historiciser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stève Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Flonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 470</w:t>
+              <w:t xml:space="preserve">, 2025, 116 (470), p. 60-65</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05221853v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05221903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un consensus pour l’abribus ? L’intégration micro-conflictuelle du mobilier urbain publicitaire, Lyon, 1965-1991</w:t>
               </w:r>
@@ -884,187 +884,187 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05228723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La ville devrait largement profiter du circuit ». Une approche environnementale des circuits des Grands Prix automobiles de Lyon de 1914 et 1924</w:t>
+                <w:t xml:space="preserve">Les archives des mondes ferroviaires à Nîmes et en Occitanie : sur les rails de la redécouverte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires contemporains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patrimoines du sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pds.8204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03715287v1</w:t>
+                <w:t xml:space="preserve">hal-04101942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives des mondes ferroviaires à Nîmes et en Occitanie : sur les rails de la redécouverte ?</w:t>
+                <w:t xml:space="preserve">« La ville devrait largement profiter du circuit ». Une approche environnementale des circuits des Grands Prix automobiles de Lyon de 1914 et 1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines du sud</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04101942v1</w:t>
+                <w:t xml:space="preserve">hal-03715287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">(Mal) heureux, qui comme Uliisse … L’odyssée du pré-GPS lyonnais, 1989-1992</w:t>
               </w:r>
@@ -1195,503 +1195,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05228737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du pavé bâti au pavé battu : les mobilisations des usagers pour les infrastructures de voirie et leur prise en compte politique, Lyon, années 1950-1970</w:t>
+                <w:t xml:space="preserve">De la rue à la route ? Aménager et gérer la Route Nationale 7 à Lyon, années 1880-années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société académique du Nivernais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.67-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02540062v1</w:t>
+                <w:t xml:space="preserve">hal-05449402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rues-garages&amp;quot; et parkings souterrains : gérer le stationnement par des infrastructures à Lyon au XX e siècle</w:t>
+                <w:t xml:space="preserve">Du pavé bâti au pavé battu : les mobilisations des usagers pour les infrastructures de voirie et leur prise en compte politique, Lyon, années 1950-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour mémoire.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.6974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03980986v1</w:t>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02540062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le goût des photographies anciennes en ligne : de la mise en bouche à l’indigestion</w:t>
+                <w:t xml:space="preserve">Rues-garages&amp;quot; et parkings souterrains : gérer le stationnement par des infrastructures à Lyon au XX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Archives </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02525451v1</w:t>
+                <w:t xml:space="preserve">halshs-03980986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la rue à la route ? Aménager et gérer la Route Nationale 7 à Lyon, années 1880-années 1970</w:t>
+                <w:t xml:space="preserve">Le goût des photographies anciennes en ligne : de la mise en bouche à l’indigestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société académique du Nivernais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019-1, pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2019.5688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449402v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner la voirie urbaine par l’information de l’automobiliste. Une comparaison Lyon-Paris, des années 1920 à nos jours</w:t>
+                <w:t xml:space="preserve">La piétonnisation des rues, modèle pour des espaces urbains standardisés ? Réflexions lyonnaises, années 1970-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Charansonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/flux1.113.0024⟩</w:t>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (1), pp.12-23. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/aru.2018.3269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01609545v1</w:t>
+                <w:t xml:space="preserve">hal-05449410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La piétonnisation des rues, modèle pour des espaces urbains standardisés ? Réflexions lyonnaises, années 1970-1980</w:t>
+                <w:t xml:space="preserve">Gouverner la voirie urbaine par l’information de l’automobiliste. Une comparaison Lyon-Paris, des années 1920 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Charansonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113 (1), pp.12-23. </w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Varia, 113 (3), pp.24-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/aru.2018.3269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.113.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449410v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénombrer pour décider : comptages de circulation et politiques urbaines, réflexions sur le cas lyonnais, XIXe-XXe siècles</w:t>
               </w:r>
@@ -1986,51 +1986,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivants et morts sur la route, la sécurité routière au prisme de l’histoire des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2081,51 +2081,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville devrait largement profiter du circuit » : Une approche environnementale des circuits des grands prix automobiles de Lyon de 1914 et 1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3197,77 +3197,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Histoire des transports et des mobilités en France, XIXe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand colin; Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782200634315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
@@ -3329,364 +3329,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Années 1920 -années 1960 : mise en ordre et normalisation</w:t>
+                <w:t xml:space="preserve">Années 1960 : éclatement et massification des déplacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Armand Colin, pp.43-67, 2022, Collection U, 2200634315. </w:t>
+              <w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0043⟩</w:t>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-93, 2022, Collection U, 2200634315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500638v1</w:t>
+                <w:t xml:space="preserve">hal-04500646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Années 1820-1930 : éclosions des réseaux</w:t>
+                <w:t xml:space="preserve">Années 1920 -années 1960 : mise en ordre et normalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.21-42, 2022, Collection U, 9782200634315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.43-67, 2022, Collection U, 2200634315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500622v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Années 1960 : éclatement et massification des déplacements</w:t>
+                <w:t xml:space="preserve">Années 1820-1930 : éclosions des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècle</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.21-42, 2022, Collection U, 9782200634315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0069⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04500646v1</w:t>
+                <w:t xml:space="preserve">hal-04500622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du « tout-automobile » au « retour à la rue » : usagers et aménageurs face aux nuisances des transports urbains, années 1950-années 1980</w:t>
               </w:r>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Static devices to Shared Data, Information Issues in the Evolving Relationship between Drivers and Road Authorities in the Cases of Paris and Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Charansonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4636,51 +4636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="DCD00909"/>
+    <w:nsid w:val="A2050EDD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4867,51 +4867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-baldasseroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0864-128X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154724157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12juf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.066.0123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.067.0210" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.234.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715287v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101942v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8204" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.058.0195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6974" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5688" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01609545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Charansonney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10190" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526617719213" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067963v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.112428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teyssier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-transports-et-mobilites-en-france-xixe-xxie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/histoire-des-transports-et-des-mobilites-en-france--9782200634315-page-69.htm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Legoullon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04101947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marass&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0r" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-baldasseroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0864-128X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154724157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0327" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12juf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.066.0123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.067.0210" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.234.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.058.0195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6974" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3269" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01609545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Charansonney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10190" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526617719213" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067963v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.112428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teyssier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-transports-et-mobilites-en-france-xixe-xxie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/histoire-des-transports-et-des-mobilites-en-france--9782200634315-page-69.htm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Legoullon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04101947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marass&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0r" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>