--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -214,377 +214,377 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l'histoire des mobilités aujourd'hui</w:t>
+                <w:t xml:space="preserve">Grand entretien : Poser des repères pour comprendre les mobilités actuelles : une nécessité en histoire et en géographie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pelgrims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Éloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 470</w:t>
+              <w:t xml:space="preserve">, 2025, 116 (470), pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05221853v1</w:t>
+                <w:t xml:space="preserve">halshs-05325623v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Grand entretien : Poser des repères pour comprendre les mobilités actuelles : une nécessité en histoire et en géographie</w:t>
+                <w:t xml:space="preserve">Histoire des transports de matières dangereuses : trois âges d’une gestion techniciste des risques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Historiens et géographes</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue historique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, n° 714 (2), pp.327-351. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhis.252.0327⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05325623v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05497888v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Histoire des transports de matières dangereuses : trois âges d’une gestion techniciste des risques</w:t>
+                <w:t xml:space="preserve">La sécurité routière : une question citoyenne à historiciser</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stève Bernardin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Flonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue historique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 116 (470), p. 60-65</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhis.252.0327⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-05497888v1</w:t>
+                <w:t xml:space="preserve">halshs-05221903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La sécurité routière : une question citoyenne à historiciser</w:t>
+                <w:t xml:space="preserve">Faire l'histoire des mobilités aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Mathieu Flonneau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 116 (470), p. 60-65</w:t>
+              <w:t xml:space="preserve">, 2025, 470</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05221903v1</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05221853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un consensus pour l’abribus ? L’intégration micro-conflictuelle du mobilier urbain publicitaire, Lyon, 1965-1991</w:t>
               </w:r>
@@ -1195,503 +1195,503 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05228737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la rue à la route ? Aménager et gérer la Route Nationale 7 à Lyon, années 1880-années 1970</w:t>
+                <w:t xml:space="preserve">Du pavé bâti au pavé battu : les mobilisations des usagers pour les infrastructures de voirie et leur prise en compte politique, Lyon, années 1950-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société académique du Nivernais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.6974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449402v1</w:t>
+                <w:t xml:space="preserve">halshs-02540062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du pavé bâti au pavé battu : les mobilisations des usagers pour les infrastructures de voirie et leur prise en compte politique, Lyon, années 1950-1970</w:t>
+                <w:t xml:space="preserve">Rues-garages&amp;quot; et parkings souterrains : gérer le stationnement par des infrastructures à Lyon au XX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/metropoles.6974⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">halshs-02540062v1</w:t>
+                <w:t xml:space="preserve">halshs-03980986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rues-garages&amp;quot; et parkings souterrains : gérer le stationnement par des infrastructures à Lyon au XX e siècle</w:t>
+                <w:t xml:space="preserve">Le goût des photographies anciennes en ligne : de la mise en bouche à l’indigestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour mémoire.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019-1, pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2019.5688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03980986v1</w:t>
+                <w:t xml:space="preserve">hal-02525451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le goût des photographies anciennes en ligne : de la mise en bouche à l’indigestion</w:t>
+                <w:t xml:space="preserve">De la rue à la route ? Aménager et gérer la Route Nationale 7 à Lyon, années 1880-années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Archives </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Mémoires de la Société académique du Nivernais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.67-81</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/gazar.2019.5688⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-02525451v1</w:t>
+                <w:t xml:space="preserve">hal-05449402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La piétonnisation des rues, modèle pour des espaces urbains standardisés ? Réflexions lyonnaises, années 1970-1980</w:t>
+                <w:t xml:space="preserve">Gouverner la voirie urbaine par l’information de l’automobiliste. Une comparaison Lyon-Paris, des années 1920 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Charansonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3406/aru.2018.3269⟩</w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Varia, 113 (3), pp.24-40. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/flux1.113.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05449410v1</w:t>
+                <w:t xml:space="preserve">hal-01609545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner la voirie urbaine par l’information de l’automobiliste. Une comparaison Lyon-Paris, des années 1920 à nos jours</w:t>
+                <w:t xml:space="preserve">La piétonnisation des rues, modèle pour des espaces urbains standardisés ? Réflexions lyonnaises, années 1970-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Charansonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Varia, 113 (3), pp.24-40. </w:t>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (1), pp.12-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/flux1.113.0024⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/aru.2018.3269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609545v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dénombrer pour décider : comptages de circulation et politiques urbaines, réflexions sur le cas lyonnais, XIXe-XXe siècles</w:t>
               </w:r>
@@ -3223,51 +3223,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand colin; Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782200634315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
@@ -3329,364 +3329,364 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Années 1960 : éclatement et massification des déplacements</w:t>
+                <w:t xml:space="preserve">Années 1920 -années 1960 : mise en ordre et normalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècle</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, </w:t>
+              <w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Armand Colin, pp.43-67, 2022, Collection U, 2200634315. </w:t>
             </w:r>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armand Colin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0069⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04500646v1</w:t>
+                <w:t xml:space="preserve">hal-04500638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Années 1920 -années 1960 : mise en ordre et normalisation</w:t>
+                <w:t xml:space="preserve">Années 1820-1930 : éclosions des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Armand Colin, pp.43-67, 2022, Collection U, 2200634315. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0043⟩</w:t>
+              <w:t xml:space="preserve">, Armand Colin, pp.21-42, 2022, Collection U, 9782200634315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500638v1</w:t>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Années 1820-1930 : éclosions des réseaux</w:t>
+                <w:t xml:space="preserve">Années 1960 : éclatement et massification des déplacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t>
+              <w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècle</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armand Colin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.69-93, 2022, Collection U, 2200634315. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04500622v1</w:t>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04500646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du « tout-automobile » au « retour à la rue » : usagers et aménageurs face aux nuisances des transports urbains, années 1950-années 1980</w:t>
               </w:r>
@@ -4484,51 +4484,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Static devices to Shared Data, Information Issues in the Evolving Relationship between Drivers and Road Authorities in the Cases of Paris and Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Charansonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4636,51 +4636,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="A2050EDD"/>
+    <w:nsid w:val="D384973E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4867,51 +4867,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-baldasseroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0864-128X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154724157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221853v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325623v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497888v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0327" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221903v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12juf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.066.0123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.067.0210" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.234.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.058.0195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449402v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540062v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6974" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980986v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525451v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petermann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5688" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449410v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3269" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01609545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Charansonney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10190" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526617719213" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067963v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.112428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teyssier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-transports-et-mobilites-en-france-xixe-xxie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500646v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/histoire-des-transports-et-des-mobilites-en-france--9782200634315-page-69.htm" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0069" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500638v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0043" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500622v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Legoullon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04101947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marass&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0r" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-baldasseroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0864-128X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154724157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12juf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.066.0123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.067.0210" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.234.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.058.0195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6974" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5688" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01609545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Charansonney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10190" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526617719213" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067963v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.112428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teyssier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-transports-et-mobilites-en-france-xixe-xxie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/histoire-des-transports-et-des-mobilites-en-france--9782200634315-page-69.htm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Legoullon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04101947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marass&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0r" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>