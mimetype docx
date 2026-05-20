--- v2 (2026-04-30)
+++ v3 (2026-05-20)
@@ -180,51 +180,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (20)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (21)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -495,1353 +495,1474 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05221903v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Faire l'histoire des mobilités aujourd'hui</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Grand entretien : Poser des repères pour comprendre les mobilités actuelles : une nécessité en histoire et en géographie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Faugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claire Pelgrims</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eloïse Libourel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Schorung</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Historiens et géographes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 470</w:t>
+              <w:t xml:space="preserve">, 2025, 470, pp.50-52</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-05221853v1</w:t>
+                <w:t xml:space="preserve">hal-05624409v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Un consensus pour l’abribus ? L’intégration micro-conflictuelle du mobilier urbain publicitaire, Lyon, 1965-1991</w:t>
+                <w:t xml:space="preserve">Faire l'histoire des mobilités aujourd'hui</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers François Viète</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Historiens et géographes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 470</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04764184v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05221853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les rues, observatoires du changement urbain au XXe siècle. L'exemple lyonnais</w:t>
+                <w:t xml:space="preserve">Un consensus pour l’abribus ? L’intégration micro-conflictuelle du mobilier urbain publicitaire, Lyon, 1965-1991</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers François Viète</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, III-17, pp.189-215. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12juf⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.066.0123⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04269178v1</w:t>
+                <w:t xml:space="preserve">halshs-04764184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Danielle Tartakowsky (dir.), Histoire de la rue, de l’Antiquité à nos jours, Paris, Tallandier, 2022, 525 p.</w:t>
+                <w:t xml:space="preserve">Les rues, observatoires du changement urbain au XXe siècle. L'exemple lyonnais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire urbaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2023, Histoire urbaine, pp.X-XII. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2023, N° 66 (2), pp.121-140. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.066.0123⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.067.0210⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-05228728v1</w:t>
+                <w:t xml:space="preserve">hal-04269178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cédric Fériel, La Ville piétonne, Une autre histoire urbaine du xx e siècle , Paris, Éditions de la Sorbonne, « Histoire environnementale », 2022, 314 p.</w:t>
+                <w:t xml:space="preserve">Danielle Tartakowsky (dir.), Histoire de la rue, de l’Antiquité à nos jours, Paris, Tallandier, 2022, 525 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire, économie et société</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Histoire urbaine, pp.X-XII. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/rhu.067.0210⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/hes.234.0119⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-05228723v1</w:t>
+                <w:t xml:space="preserve">halshs-05228728v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les archives des mondes ferroviaires à Nîmes et en Occitanie : sur les rails de la redécouverte ?</w:t>
+                <w:t xml:space="preserve">Cédric Fériel, La Ville piétonne, Une autre histoire urbaine du xx e siècle , Paris, Éditions de la Sorbonne, « Histoire environnementale », 2022, 314 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Patrimoines du sud</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Histoire, économie et société</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 42e année (4), pp.119-121. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/hes.234.0119⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/pds.8204⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04101942v1</w:t>
+                <w:t xml:space="preserve">halshs-05228723v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« La ville devrait largement profiter du circuit ». Une approche environnementale des circuits des Grands Prix automobiles de Lyon de 1914 et 1924</w:t>
+                <w:t xml:space="preserve">Les archives des mondes ferroviaires à Nîmes et en Occitanie : sur les rails de la redécouverte ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Territoires contemporains</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Patrimoines du sud</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 15, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/pds.8204⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03715287v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04101942v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">(Mal) heureux, qui comme Uliisse … L’odyssée du pré-GPS lyonnais, 1989-1992</w:t>
+                <w:t xml:space="preserve">« La ville devrait largement profiter du circuit ». Une approche environnementale des circuits des Grands Prix automobiles de Lyon de 1914 et 1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue d’histoire de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021</w:t>
+              <w:t xml:space="preserve">Territoires contemporains</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03619375v1</w:t>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03715287v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sébastien Gardon (sous la direction de), Quarante ans de tramways en France , Paris, Libel, 2018, 508 p.</w:t>
+                <w:t xml:space="preserve">(Mal) heureux, qui comme Uliisse … L’odyssée du pré-GPS lyonnais, 1989-1992</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Histoire urbaine</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Revue d’histoire de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3917/rhu.058.0195⟩</w:t>
-[...22 lines deleted...]
-                <w:t xml:space="preserve">halshs-05228737v1</w:t>
+                <w:t xml:space="preserve">hal-03619375v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Du pavé bâti au pavé battu : les mobilisations des usagers pour les infrastructures de voirie et leur prise en compte politique, Lyon, années 1950-1970</w:t>
+                <w:t xml:space="preserve">Sébastien Gardon (sous la direction de), Quarante ans de tramways en France , Paris, Libel, 2018, 508 p.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Métropoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 25, </w:t>
+              <w:t xml:space="preserve">Histoire urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, n° 58 (2), pp.195-197. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/metropoles.6974⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/rhu.058.0195⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (compte-rendu de lecture)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-02540062v1</w:t>
+                <w:t xml:space="preserve">halshs-05228737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rues-garages&amp;quot; et parkings souterrains : gérer le stationnement par des infrastructures à Lyon au XX e siècle</w:t>
+                <w:t xml:space="preserve">Du pavé bâti au pavé battu : les mobilisations des usagers pour les infrastructures de voirie et leur prise en compte politique, Lyon, années 1950-1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour mémoire.</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Métropoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/metropoles.6974⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03980986v1</w:t>
+                <w:t xml:space="preserve">halshs-02540062v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le goût des photographies anciennes en ligne : de la mise en bouche à l’indigestion</w:t>
+                <w:t xml:space="preserve">Rues-garages&amp;quot; et parkings souterrains : gérer le stationnement par des infrastructures à Lyon au XX e siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">La Gazette des Archives </w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Pour mémoire.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 20</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02525451v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03980986v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">De la rue à la route ? Aménager et gérer la Route Nationale 7 à Lyon, années 1880-années 1970</w:t>
+                <w:t xml:space="preserve">Le goût des photographies anciennes en ligne : de la mise en bouche à l’indigestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Damien Petermann</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mémoires de la Société académique du Nivernais</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">La Gazette des Archives </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 2019-1, pp.83-93. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3406/gazar.2019.5688⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449402v1</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02525451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gouverner la voirie urbaine par l’information de l’automobiliste. Une comparaison Lyon-Paris, des années 1920 à nos jours</w:t>
+                <w:t xml:space="preserve">De la rue à la route ? Aménager et gérer la Route Nationale 7 à Lyon, années 1880-années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Luc Charansonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Mémoires de la Société académique du Nivernais</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 88, pp.67-81</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01609545v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05449402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La piétonnisation des rues, modèle pour des espaces urbains standardisés ? Réflexions lyonnaises, années 1970-1980</w:t>
+                <w:t xml:space="preserve">Gouverner la voirie urbaine par l’information de l’automobiliste. Une comparaison Lyon-Paris, des années 1920 à nos jours</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Charansonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 113 (1), pp.12-23. </w:t>
+              <w:t xml:space="preserve">Flux - Cahiers scientifiques internationaux Réseaux et territoires</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Varia, 113 (3), pp.24-40. </w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3406/aru.2018.3269⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3917/flux1.113.0024⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05449410v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01609545v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dénombrer pour décider : comptages de circulation et politiques urbaines, réflexions sur le cas lyonnais, XIXe-XXe siècles</w:t>
+                <w:t xml:space="preserve">La piétonnisation des rues, modèle pour des espaces urbains standardisés ? Réflexions lyonnaises, années 1970-1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 91 (91/3), </w:t>
+              <w:t xml:space="preserve">Les Annales de la Recherche Urbaine</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 113 (1), pp.12-23. </w:t>
             </w:r>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10190⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3406/aru.2018.3269⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-01769514v1</w:t>
+                <w:t xml:space="preserve">hal-05449410v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Dénombrer pour décider : comptages de circulation et politiques urbaines, réflexions sur le cas lyonnais, XIXe-XXe siècles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Géocarrefour - Revue de géographie de Lyon</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 91 (91/3), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/geocarrefour.10190⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-01769514v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Lambert-Bresson Michèle and Térade Annie (eds), Paysages du Mouvement (Landscape of Movement), (Paris, Recherches, 2016); 352 pp., €34, ISBN 978-2862220918.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Transport History</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2017, 38 (2), pp.302 - 304. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1177/0022526617719213⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01769581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1851,1467 +1972,1594 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Territorialiser le symbole : une recherche-projet autour des pictogrammes liés à la prévention des risques climatiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Fournier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Douvinet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Béatrice Gisclard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hélène Ledouble</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Assises Nationales des Risques Natuels - Programme Scientifique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, DGPR, Oct 2025, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05324829v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vivants et morts sur la route, la sécurité routière au prisme de l’histoire des mobilités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alice Milor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Rendez-vous de l’histoire de Blois</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2023, Blois / Journées de l'histoire, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035691v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La ville devrait largement profiter du circuit » : Une approche environnementale des circuits des grands prix automobiles de Lyon de 1914 et 1924</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque Autodromes et circuits : infrastructures des mondes automobiles (XIXe-XXIe siècles)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2021, Dijon (FR), France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05035673v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« Grand Lyon » des plans contre « Grand Lyon » des gens ? Histoire d’une autoroute urbaine avortée, le boulevard des Etats-Unis dans l’agglomération lyonnaise, années 1970-années 1990</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire Inventer le Grand Paris 2019/2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, École nationale supérieure d’architecture Paris Belleville, Nov 2020, Paris, France. 7 p, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2020.0037⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Excluding « heavy trucks » out of the city’s boundaries : a history of an implicit environmental policy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ESEH Congress - Tallinn - 29/08/2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2019, Tallinn, Estonia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05449432v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the bike paths' dependency : a history of cycling as a marginal mode on the street, Lyon, 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">T2M International Congress, Mobilities and Materialities: Building Bridges Between Past and Future,</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02540066v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La « Cité industrielle » des États-Unis par ses archives : Tony Garnier, urbaniste contrarié par les circonstances ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tony Garnier Dessiner et construire la cité moderne avant 1920</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nathalie Mathian; Laurent Baridon, Nov 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04535749v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Trust in numbers&amp;quot; for creating mobility hubs : using data for urban intersection design, Lyon, 1930-1970's</w:t>
+                <w:t xml:space="preserve">Tenir le haut du pavé : les services de voirie lyonnais en quête du meilleur matériau pour circuler dans les rues, années 1880-1920</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Boom, bust and what after ? The lives of mobility hubs</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t>
+              <w:t xml:space="preserve">Séminaire Histoire de la construction -26 mars 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId66" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-02067963v1</w:t>
+            <w:hyperlink r:id="rId68" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-05232943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tenir le haut du pavé : les services de voirie lyonnais en quête du meilleur matériau pour circuler dans les rues, années 1880-1920</w:t>
+                <w:t xml:space="preserve">“Trust in numbers&amp;quot; for creating mobility hubs : using data for urban intersection design, Lyon, 1930-1970's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Histoire de la construction -26 mars 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Boom, bust and what after ? The lives of mobility hubs</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2018, Montréal, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-05232943v1</w:t>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02067963v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">De la rue à la route ? Aménager la Nationale 7 à Lyon, années 1880-années 1970</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Nationale 7 !"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2018, Nevers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01949870v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Engineers' street&amp;quot;: street-use conflicts and engineer's minds for modernizing &amp;quot;the oldest bridge of Lyon&amp;quot;, 1930's and 1950's</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Urban renewal and resilience cities in comparative perspective</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2018, Roma, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02067945v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Réformer le gouvernement des rues pour mieux transformer l'espace urbain</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Réformer le gouvernement des villes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Histoire Urbaine, Jan 2017, Champs sur Marne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01516548v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Walking Utopias in a long-term perspective: pedestrian infrastructures in Lyon during 20th century</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st Conference « Theories and Methods in Macroeconomics » (T2M), Mobile Utopias : Past, Present</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2017, Lancaster, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01949889v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des ponts vers l'avenir, quelles images pour une voirie moderne ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Images plurielles de la ville</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Laboratoire junior IMAGO, Feb 2017, LYON, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01581935v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Ouvrages (4)</w:t>
+        <w:t xml:space="preserve">Ouvrages (5)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavages, garages, dallages, La rue vue de Lyon, XIXe- XXe siècles</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">A toute vapeur ! Du rail à la toile</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Brigitte Riboreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Étienne Faugier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Tran</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arthur Emile</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions de la Sorbonne, http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100223780, 2023, 25560816. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Brigitte Riboreau. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Perluette</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04269168v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05624427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pavages, garages, dallages</w:t>
+                <w:t xml:space="preserve">Pavages, garages, dallages, La rue vue de Lyon, XIXe- XXe siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Editions de la Sorbonne. 2023, 979-10-351-0900-4</w:t>
-            </w:r>
+              <w:t xml:space="preserve">Editions de la Sorbonne, http://www.editionsdelasorbonne.fr/fr/livre/?GCOI=28405100223780, 2023, 25560816. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/books.psorbonne.112428⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04320273v1</w:t>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04269168v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le cahier de vacances pour réussir en histoire</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Pavages, garages, dallages</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...30 lines deleted...]
-              <w:t xml:space="preserve">Studyrama Editions, 2022, 978-2-7495-5115-9</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Editions de la Sorbonne. 2023, 979-10-351-0900-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04092608v1</w:t>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04320273v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le cahier de vacances pour réussir en histoire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Ortega</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Baldasseroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Olivier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Teyssier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Studyrama Editions, 2022, 978-2-7495-5115-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04092608v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Histoire des transports et des mobilités en France, XIXe-XXIe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand colin; Dunod</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9782200634315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03973438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3321,534 +3569,534 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Années 1920 -années 1960 : mise en ordre et normalisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.43-67, 2022, Collection U, 2200634315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500638v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Années 1820-1930 : éclosions des réseaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Armand Colin, pp.21-42, 2022, Collection U, 9782200634315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Années 1960 : éclatement et massification des déplacements</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Étienne Faugier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Pelgrims</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Louis Baldasseroni; Etienne Faugier; Claire Pelgrims. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Histoire des transports et des mobilités en France: XIXe XXIe siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armand Colin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, pp.69-93, 2022, Collection U, 2200634315. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3917/arco.balda.2022.01.0069⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04500646v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du « tout-automobile » au « retour à la rue » : usagers et aménageurs face aux nuisances des transports urbains, années 1950-années 1980</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Stéphane Frioux (dir.). </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une France en transition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ Vallon, 2021, 979-10-267-0913-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172183v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les dégâts du progrès et de la croissance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gwenaëlle Legoullon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stéphane Frioux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Une France en transition, Urbanisation, risques environnementaux, et horizon écologique dans le second XX° siècle</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Champ Vallon, 2021, 979-10-267-0913-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03507758v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3858,91 +4106,91 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le mobilier urbain des rues piétonnes, habit sur mesure ou prêt-à-porter ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05228736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3952,100 +4200,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Du macadam au patrimoine : Modernisation de la voirie et conflits d'usages L'exemple de Lyon, Fin XIX e -Fin XX e siècles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Histoire. Université Paris-Est Marne-La Vallée, 2019. Français. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04101947v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4055,120 +4303,120 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrimoines ferroviaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Marassé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Patrimoines du sud</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 21, 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13m0r⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05220403v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4178,113 +4426,113 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Résister au Grand Paris ? Planification métropolitaine et stratégies locales - Temps de discussion 1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cédric Fériel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.25580/igp.2020.0036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article de blog scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763866v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4294,98 +4542,98 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’abribus à la conquête des villes européennes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Encyclopédie d'histoire numérique de l'Europe [en ligne]</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, https://ehne.fr/fr/encyclopedie/th%C3%A9matiques/civilisation-mat%C3%A9rielle/objets-europ%C3%A9ens/l%E2%80%99abribus-%C3%A0-la-conqu%C3%AAte-des-villes-europ%C3%A9ennes</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Notice d’encyclopédie ou de dictionnaire</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04438972v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -4395,180 +4643,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le pont du Rhône dans le paysage lyonnais au XXe siècle : du monument au souvenir ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-05232931v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From Static devices to Shared Data, Information Issues in the Evolving Relationship between Drivers and Road Authorities in the Cases of Paris and Lyon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Baldasseroni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Charansonney</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04870069v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId105"/>
+      <w:footerReference w:type="default" r:id="rId112"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -4636,51 +4884,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D384973E"/>
+    <w:nsid w:val="B4AC6AB6"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4867,51 +5115,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-baldasseroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0864-128X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154724157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221853v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764184v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12juf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269178v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.066.0123" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228728v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.067.0210" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228723v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.234.0119" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101942v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8204" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715287v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619375v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228737v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.058.0195" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540062v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6974" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980986v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525451v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petermann" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5688" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449402v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01609545v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Charansonney" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0024" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449410v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3269" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769514v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10190" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769581v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526617719213" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035691v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763867v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0037" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449432v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540066v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535749v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067963v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232943v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949870v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067945v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516548v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949889v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581935v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269168v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.112428" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320273v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092608v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teyssier" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973438v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-transports-et-mobilites-en-france-xixe-xxie" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500638v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0043" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500622v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500646v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/histoire-des-transports-et-des-mobilites-en-france--9782200634315-page-69.htm" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0069" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172183v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507758v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Legoullon" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228736v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04101947v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220403v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marass&#233;" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0r" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763866v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0036" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438972v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232931v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870069v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-baldasseroni" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0009-0008-0864-128X" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/154724157" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05325623v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Baldasseroni" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Pelgrims" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Schorung" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05497888v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhis.252.0327" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221903v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#232;ve Bernardin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Flonneau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624409v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;tienne Faugier" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elo&#239;se Libourel" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05221853v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04764184v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12juf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269178v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.066.0123" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228728v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.067.0210" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228723v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/hes.234.0119" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04101942v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/pds.8204" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03715287v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03619375v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228737v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhu.058.0195" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540062v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/metropoles.6974" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03980986v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02525451v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Damien Petermann" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/gazar.2019.5688" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449402v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://enpc.hal.science/hal-01609545v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Charansonney" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/flux1.113.0024" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449410v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3406/aru.2018.3269" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769514v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.10190" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01769581v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1177/0022526617719213" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05324829v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Fournier" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Douvinet" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Gisclard" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Ledouble" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035691v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Milor" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05035673v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763867v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0037" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05449432v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02540066v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04535749v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232943v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067963v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949870v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02067945v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01516548v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01949889v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01581935v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05624427v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Brigitte Riboreau" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Tran" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Emile" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.perluette-beaufixe.fr/portfolio/musee-de-bourgoin-jallieu-a-toute-vapeur" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04269168v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/books.psorbonne.112428" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04320273v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04092608v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Ortega" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Olivier" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Teyssier" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03973438v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.dunod.com/histoire-geographie-et-sciences-politiques/histoire-transports-et-mobilites-en-france-xixe-xxie" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500638v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0043" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500622v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04500646v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www-cairn-info.extranet.enpc.fr/histoire-des-transports-et-des-mobilites-en-france--9782200634315-page-69.htm" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arco.balda.2022.01.0069" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172183v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03507758v1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gwena&#235;lle Legoullon" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Frioux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05228736v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-04101947v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05220403v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Marass&#233;" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13m0r" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763866v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric F&#233;riel" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25580/igp.2020.0036" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04438972v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05232931v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04870069v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>