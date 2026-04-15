--- v0 (2026-03-18)
+++ v1 (2026-04-15)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -225,1239 +225,1364 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05396679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">DP-SGD Without Clipping: The Lipschitz Neural Network Way</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The Geometries of Truth Are Orthogonal Across Tasks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Massena</w:t>
+                <w:t xml:space="preserve">Waïss Azizian</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thibaut Boissin</w:t>
+                <w:t xml:space="preserve">Michael Kirchhof</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yannick Prudent</w:t>
+                <w:t xml:space="preserve">Eugene Ndiaye</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+                <w:t xml:space="preserve">Louis Bethune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michal Klein</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">ICLR 2024 - 12th International Conference on Learning Representations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2024, Vienna (Austria), Austria</w:t>
+              <w:t xml:space="preserve">ICML 2025 Workshop on Reliable and Responsible Foundation Models</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (BC), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04610647v1</w:t>
+                <w:t xml:space="preserve">hal-05567983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep Sturm–Liouville: From Sample-Based to 1D Regularization with Learnable Orthogonal Basis Functions</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">DP-SGD Without Clipping: The Lipschitz Neural Network Way</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béthune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Victor Boutin</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thomas Massena</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yannick Prudent</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Vancouver (Canada), Canada</w:t>
+              <w:t xml:space="preserve">ICLR 2024 - 12th International Conference on Learning Representations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2024, Vienna (Austria), Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04446268v2</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04610647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Holistic Approach to Unifying Automatic Concept Extraction and Concept Importance Estimation</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId20" w:history="1">
+                <w:t xml:space="preserve">Deep Sturm–Liouville: From Sample-Based to 1D Regularization with Learnable Orthogonal Basis Functions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseba Dalmau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Béthune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Victor Boutin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Neural Information Processing Systems (NeurIPS), 2023</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2023, New Orleans (Louisiana), United States</w:t>
+              <w:t xml:space="preserve">International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Vancouver (Canada), Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04391647v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04446268v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Robust One-Class Classification with Signed Distance Function using 1-Lipschitz Neural Networks</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A Holistic Approach to Unifying Automatic Concept Extraction and Concept Importance Estimation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guillaume Coiffier</w:t>
+                <w:t xml:space="preserve">Thomas Fel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Victor Boutin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+                <w:t xml:space="preserve">Mazda Moayeri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rémi Cadène</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bethune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">40th International Conference on Machine Learning</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Conference on Neural Information Processing Systems (NeurIPS), 2023</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2023, New Orleans (Louisiana), United States</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03977272v2</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04391647v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">On the explainable properties of 1-Lipschitz Neural Networks: An Optimal Transport Perspective</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
+                <w:t xml:space="preserve">Robust One-Class Classification with Signed Distance Function using 1-Lipschitz Neural Networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Béthune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Novello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guillaume Coiffier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu Serrurier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference on Neural Information Processing Systems (NeurIPS)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">40th International Conference on Machine Learning</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2023, Honolulu, Hawaii, United States. pp.2245-2271, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5555/3618408.3618504⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03693355v3</w:t>
+                <w:t xml:space="preserve">hal-03977272v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Efficient circuit implementation for coined quantum walks on binary trees and application to reinforcement learning</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Mullor</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vigouroux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béthune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ACM/IEEE International Workshop on Quantum Computing @ 7th Symposium on Edge Computing (SEC 2022)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2022, Seattle, United States. pp.436-443, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1109/SEC54971.2022.00066⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03812297v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">CRAFT: Concept Recursive Activation FacTorization for Explainability</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">On the explainable properties of 1-Lipschitz Neural Networks: An Optimal Transport Perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mamalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Béthune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thibaut Boissin</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Proceedings of the IEEE / CVF Computer Vision and Pattern Recognition Conference (CVPR), 2023.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, Vancouver, Canada</w:t>
+              <w:t xml:space="preserve">Conference on Neural Information Processing Systems (NeurIPS)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Neural Information Processing Systems Foundation, Dec 2023, New Orleans (Louisiana), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04049806v1</w:t>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03693355v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xplique: A Deep Learning Explainability Toolbox</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId22" w:history="1">
+                <w:t xml:space="preserve">CRAFT: Concept Recursive Activation FacTorization for Explainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Fel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Lucas Hervier</w:t>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Agustin Picard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bethune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boissin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">David Vigouroux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Justin Plakoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Conference on Computer Vision and Pattern Recognition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Workshop: Explainable Artificial Intelligence for Computer Vision (XAI4CV), Jun 2022, Nouvelle-Orléans, United States</w:t>
+              <w:t xml:space="preserve">Proceedings of the IEEE / CVF Computer Vision and Pattern Recognition Conference (CVPR), 2023.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Vancouver, Canada</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696248v1</w:t>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04049806v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pay attention to your loss: understanding misconceptions about 1-Lipschitz neural networks</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+                <w:t xml:space="preserve">Xplique: A Deep Learning Explainability Toolbox</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Fel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Hervier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">David Vigouroux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antonin Poche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Justin Plakoo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">The Conference on Computer Vision and Pattern Recognition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Workshop: Explainable Artificial Intelligence for Computer Vision (XAI4CV), Jun 2022, Nouvelle-Orléans, United States</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.48550/arXiv.2104.05097⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-03872080v1</w:t>
+                <w:t xml:space="preserve">hal-03696248v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Pay attention to your loss: understanding misconceptions about 1-Lipschitz neural networks</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Béthune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaut Boissin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Serrurier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Mamalet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corentin Friedrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Advances in Neural Information Processing Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2022, New Orleans, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.48550/arXiv.2104.05097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03872080v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gaussian Processes on Distributions based on Regularized Optimal Transport</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Bachoc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béthune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto González-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">26th International Conference on Artificial Intelligence and Statistics (AISTATS 2023)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2023, Valencia, Spain. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.48550/arXiv.2210.06574⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03981114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1467,100 +1592,100 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep learning with Lipschitz constraints</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béthune</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Artificial Intelligence [cs.AI]. Université de Toulouse, 2024. English. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024TLSES014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Thèse</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-04674274v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1570,130 +1695,130 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GAN Estimation of Lipschitz Optimal Transport Maps</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alberto González-Sanz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas de Lara</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Béthune</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas de Lara</w:t>
-[...24 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Jean-Michel Loubes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03575178v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1703,277 +1828,277 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Predicting the Generalization Ability of a Few-Shot Classifier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Myriam Bontonou</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béthune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Gripon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Information</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 12 (1), pp.29. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.3390/info12010029⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03241656v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hierarchical and Unsupervised Graph Representation Learning with Loukas’s Coarsening</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Béthune</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yacouba Kaloga</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Borgnat</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurélien Garivier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amaury Habrard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algorithms</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 13 (9), pp.206. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/a13090206⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02955666v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId63"/>
+      <w:footerReference w:type="default" r:id="rId68"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2120,51 +2245,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun Du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin VanRullen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610647v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Massena" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prudent" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446268v2" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Dalmau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boutin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391647v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazda Moayeri" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cad&#232;ne" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bethune" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977272v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3618408.3618504" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693355v3" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812297v2" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mullor" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEC54971.2022.00066" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049806v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Picard" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696248v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hervier" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Poche" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Plakoo" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872080v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.05097" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981114v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.06574" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04674274v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSES014" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575178v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Lara" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241656v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12010029" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955666v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kaloga" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090206" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05396679v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis B&#233;thune" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David Vigouroux" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yilun Du" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rufin VanRullen" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Serre" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05567983v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wa&#239;ss Azizian" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michael Kirchhof" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Ndiaye" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bethune" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michal Klein" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04610647v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Massena" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaut Boissin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yannick Prudent" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corentin Friedrich" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04446268v2" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Dalmau" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Victor Boutin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04391647v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Fel" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mazda Moayeri" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#233;mi Cad&#232;ne" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03977272v2" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Novello" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Coiffier" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Serrurier" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5555/3618408.3618504" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03812297v2" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Mullor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1109/SEC54971.2022.00066" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03693355v3" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Mamalet" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04049806v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agustin Picard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696248v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Hervier" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonin Poche" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Plakoo" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03872080v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2104.05097" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03981114v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Bachoc" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alberto Gonz&#225;lez-Sanz" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Michel Loubes" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48550/arXiv.2210.06574" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04674274v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024TLSES014" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03575178v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas de Lara" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03241656v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myriam Bontonou" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Gripon" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/info12010029" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02955666v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yacouba Kaloga" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Borgnat" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lien Garivier" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amaury Habrard" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/a13090206" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>