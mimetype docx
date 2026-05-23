--- v0 (2026-04-30)
+++ v1 (2026-05-23)
@@ -1101,454 +1101,454 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-04139970v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Résorber les bidonvilles. Gérer à bas bruit les habitats insalubres</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Bourgois</w:t>
+                <w:t xml:space="preserve">Habiter les marges - Table ronde et débat autour du court métrage &amp;quot;Contes de fumée&amp;quot;, (Theo Zachmann, Nataly Camacho) et du documentaire &amp;quot;Bidonville : architectures de la ville future&amp;quot; (Jean-Nicolas Orhon)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nataly Camacho Mariño</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale du design de Saint-Étienne. Journée d'étude "Habiter les marges, habiter la cité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03660551v1</w:t>
-[...41 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">halshs-03660560v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="#410a8c"/>
-[...2 lines deleted...]
-                <w:t xml:space="preserve">Nataly Camacho Mariño</w:t>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Expérimenter la participation dans la formation et la recherche. Retours d'expériences et pistes de réflexions</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journée d’étude dans le cadre du projet de recherche Franco – Québécois sur les recherches participatives – Bourse Samuel de Champlain</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université de Sherbrook, EHESS, INSERM, May 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03688068v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Résorber les bidonvilles. Gérer à bas bruit les habitats insalubres</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Biennale internationale du design de Saint-Étienne. Journée d'étude "Habiter les marges, habiter la cité"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2022, Saint-Étienne, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
-                  <w:color w:val="1e198e"/>
-[...4 lines deleted...]
-                <w:t xml:space="preserve">Expérimenter la participation dans la formation et la recherche. Retours d'expériences et pistes de réflexions</w:t>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03660551v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gouvernance urbaine et résorption des bidonvilles. Acteurs, instruments et enjeux politiques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d’étude dans le cadre du projet de recherche Franco – Québécois sur les recherches participatives – Bourse Samuel de Champlain</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université de Sherbrook, EHESS, INSERM, May 2022, Grenoble, France</w:t>
+              <w:t xml:space="preserve">Séminaire inter-équipes Logement, Habitat, Foncier</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Laboratoire PACTE (UMR 5194), Apr 2022, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
-[...20 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03639312v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Des politiques sociales à bas-bruit ? Réflexions sur la discrétion dans les politiques migratoires locales</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les déjeûners des observatoires - Séminaire scientifique de la MSH-Alpes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Apr 2022, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03639310v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les associations dans les politiques migratoires locales : saisir l’action associative à partir de la sociologie de la gouvernance urbaine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire du Réseau thématique 35 de l'AFS</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de sociologie, RT 35 "Sociologie du monde associatif", May 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03688076v1</w:t>
-              </w:r>
-[...136 lines deleted...]
-                <w:t xml:space="preserve">halshs-03639310v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le &amp;quot;changement de paradigme&amp;quot; du Logement d'abord au prisme de la réception par ses publics</w:t>
               </w:r>
@@ -2188,165 +2188,165 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491971v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Stratégies territoriales de résorption des bidonvilles : quel rôle et quels apports de l’évaluation ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Stratégie territoriale de résorption des bidonvilles : comment l'élaborer et la mettre en oeuvre ?</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Délégation interministérielle à l'hébergement et l'accès au logement, Jan 2019, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-02166783v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Gouverner par la dérogation et le non-recours ? Les systèmes locaux d’action publique à l’épreuve des bidonvilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées doctorales du laboratoire PACTE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Grenoble, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02491966v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">halshs-02166783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une lutte franco-européenne : le conflit de définition autour des populations européennes vivant en bidonvilles en France, identifiées comme &amp;quot;roms</w:t>
               </w:r>
@@ -2477,112 +2477,181 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03092443v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Ciblage, mesures dérogatoires et accès aux droits : le gouvernement local des squats et bidonvilles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les insertions sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, CREG - Centre de recherche en économie de Grenoble, Jun 2019, Grenoble, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02491960v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Entre politique de l’exception et dispositif d’accès au droit commun : la trajectoire floue des politiques locales de résorption des bidonvilles dans l’agglomération lyonnaise</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quels territoires et quelles régulations pour gouverner les solidarités ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 2019, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-01993967v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le non-recours aux droits, objet de recherche et approche méthodologique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -2598,195 +2667,126 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Intervention DEIS / DHEPS, Collège Coopératif Auvergne - Rhône Alpes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02166843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dépasser les catégories imposées : de quoi « roms migrants » est-il le nom ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée Perspectives 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Habitat et Humanisme Rhône, Jan 2019, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02166792v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-02491960v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gouvernances locales à l'épreuve des migrants précaires. Ethnographies des marges de l’Etat</w:t>
               </w:r>
@@ -2835,178 +2835,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01887926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Quelles visées transformatives des recherches collaboratives en travail social ? Analyse d'une expérience de recherche-formation collaborative au prisme de la charte du croisement des savoirs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Bourgois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Warin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les recherches participatives avec des groupes déviants, stigmatisés, marginalisés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Réseau thématique 3 "Normes, déviances et réactions sociales" de l'AFS, le CERA et l'ACOFIS, Sep 2018, Paris, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01887902v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Résorber les bidonvilles par le droit commun ou par l’exception ? Une analyse sociologique de l’instruction gouvernementale du 25 janvier 2018 visant à donner une nouvelle impulsion à la résorption des campements illicites et des bidonvilles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de recherche "Aux frontières du sans-abrisme"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2018, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01907950v1</w:t>
-              </w:r>
-[...80 lines deleted...]
-                <w:t xml:space="preserve">hal-01887902v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Savoirs et Communautés d'enquêteurs : quelles participations des personnes concernées ? (Table ronde)</w:t>
               </w:r>
@@ -3623,51 +3623,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Former et émanciper en travail social. Lier recherche collaborative et formation participative</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Bourgois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Warin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Anne Petiau. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">De la prise de parole à l’émancipation des usagers Recherches participatives en intervention sociale</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Regards croisés, Presses de l'EHESP, 2021, Rega, 978-2-8109-0984-1</w:t>
@@ -4662,51 +4662,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atlantide Merlat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22579" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024532v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.186.0067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02918181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.202.0245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.069.0040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066090ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.071.0042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eulriet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660551v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660560v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Camacho Mari&#241;o" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688068v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688076v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639312v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639310v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uribelarrea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;vy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274566v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491966v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166783v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Moco&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993967v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166843v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166792v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491960v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907950v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887902v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Amar&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosdemouge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defasy Aude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05011388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mounier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Louvion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonnemason" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fillonneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecl&#232;ve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139980v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Bourgois" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Atlantide Merlat" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sciencespo.hal.science/hal-04535609v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Legros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tommaso Vitale" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elise Roche" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/geocarrefour.22579" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04024532v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/esp.186.0067" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02918181v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.202.0245" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03126055v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/poeu.069.0040" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02398360v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Li&#232;vre" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1066090ar" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02108414v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rhiz.071.0042" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01543121v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Eulriet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01541464v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499884v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05499896v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139970v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660560v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nataly Camacho Mari&#241;o" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688068v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660551v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639312v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03639310v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03688076v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03281113v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Uribelarrea" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Vial" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien L&#233;vy" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274560v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03279709v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284444v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03284566v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03274566v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03466007v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491979v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491971v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166783v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491966v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02277438v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03092443v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florin Moco&#239;" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02491960v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01993967v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166843v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02166792v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887926v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01887902v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Warin" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01907950v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662266v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662265v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01662264v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662270v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662696v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191796v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Eloy" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/rfas.231.0075" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03660547v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Amar&#233;" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03191794v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02885376v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03568138v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04948885v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Grosdemouge" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Defasy Aude" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Chevallier" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-05011388v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Mounier" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04139972v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03560065v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-01973574v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Louvion" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662692v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clotilde Bonnemason" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manon Fillonneau" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01662685v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Lecl&#232;ve" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evangeline Masson-Diez" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Peyroux" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>