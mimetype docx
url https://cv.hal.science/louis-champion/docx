--- v0 (2026-03-15)
+++ v1 (2026-05-04)
@@ -135,1845 +135,2173 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (14)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (17)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Integrating ethnolinguistic and archaeobotanical data to uncover the origin and dispersal of cultivated sorghum in Africa: a genomic perspective</w:t>
+                <w:t xml:space="preserve">Westward expansion of pearl millet agriculture into the Lac de Guiers basin, Senegal, by c. AD 200</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aude Gilabert</w:t>
+                <w:t xml:space="preserve">James Blinkhorn</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Monique Deu</w:t>
+                <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis Champion</w:t>
+                <w:t xml:space="preserve">Khady Niang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philippe Cubry</w:t>
+                <w:t xml:space="preserve">Peter Coutros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armel Donkpegan</w:t>
+                <w:t xml:space="preserve">Andrea Kay</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Peer Community Journal</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 5, pp.e96. </w:t>
+              <w:t xml:space="preserve">Azania : The journal of the British Institute of History and Archaeology in East Africa</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2026, </w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.24072/pcjournal.613⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1080/0067270X.2026.2637384⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05273437v1</w:t>
+                <w:t xml:space="preserve">hal-05562721v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Independent domestication and cultivation histories of two West African indigenous fonio millet crops</w:t>
+                <w:t xml:space="preserve">Integrating ethnolinguistic and archaeobotanical data to uncover the origin and dispersal of cultivated sorghum in Africa: a genomic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Kaczmarek</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
+                <w:t xml:space="preserve">Aude Gilabert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Monique Deu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...31 lines deleted...]
-                <w:t xml:space="preserve">Marie Couderc</w:t>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armel Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nature Communications</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41467-025-59454-2⟩</w:t>
+              <w:t xml:space="preserve">Peer Community Journal</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 5, pp.e96. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.24072/pcjournal.613⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05058454v1</w:t>
+                <w:t xml:space="preserve">hal-05273437v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cotton and post-Neolithic investment agriculture in tropical Asia and Africa, with two routes to West Africa</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Independent domestication and cultivation histories of two West African indigenous fonio millet crops</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Kaczmarek</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cubry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anna den Hollander</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Sandrine Causse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Couderc</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104649⟩</w:t>
+              <w:t xml:space="preserve">Nature Communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 16, pp.4067. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41467-025-59454-2⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-04637020v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05058454v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Investigating grandmothers’ cooking: A multidisciplinary approach to foodways on an archaeological dump in Lower Casamance, Senegal</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mission 2023 du projet Banturivers dans la province de la Tshopo (RDC) : prospections et sondages le long du fleuve Congo et de la rivière Lomami</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Léa Drieu</w:t>
+                <w:t xml:space="preserve">L. Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patricia Chiquet</w:t>
+                <w:t xml:space="preserve">Ramirez Laurent Nieblas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jacqueline Studer</w:t>
+                <w:t xml:space="preserve">Luna Olivier Mulumbwa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alex Malergue</w:t>
+                <w:t xml:space="preserve">Manga Jean-Paulin Ndjondjo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Ilodiri Wilson Mayo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nyame Akuma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 101</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-04593622v1</w:t>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809289v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“The women know”: agroecological expertise of women rice farmers facing global change in Lower Casamance (Senegal)</w:t>
+                <w:t xml:space="preserve">Cotton and post-Neolithic investment agriculture in tropical Asia and Africa, with two routes to West Africa</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camille Ollier</w:t>
-[...6 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Dorian Q Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Michel Rasse</w:t>
+                <w:t xml:space="preserve">Cristina Cobo Castillo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Mayor</w:t>
+                <w:t xml:space="preserve">Anna den Hollander</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 17, </w:t>
+              <w:t xml:space="preserve">Journal of Archaeological Science: Reports</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 57, pp.104649. </w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/aof.14356⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.jasrep.2024.104649⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ird-03985957v1</w:t>
+                <w:t xml:space="preserve">ird-04637020v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« Ce sont les femmes qui savent » L'expertise agroécologique des rizicultrices à l'aune des changements environnementaux globaux en Basse-Casamance (Sénégal)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Investigating grandmothers’ cooking: A multidisciplinary approach to foodways on an archaeological dump in Lower Casamance, Senegal</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pauline Debels</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Léa Drieu</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patricia Chiquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jacqueline Studer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alex Malergue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Anthropology of Food</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (5), pp.e0295794. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0295794⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04311385v1</w:t>
+                <w:t xml:space="preserve">halshs-04593622v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A question of rite—pearl millet consumption at Nok culture sites, Nigeria (second/first millennium BC)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">« Ce sont les femmes qui savent » L'expertise agroécologique des rizicultrices à l'aune des changements environnementaux globaux en Basse-Casamance (Sénégal)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...44 lines deleted...]
-                <w:t xml:space="preserve">Peter Breunig</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, pp.1-25</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ird-03915830v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04311385v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wang Duan: Upper Thai-Malay Peninsula coastal groups during the early and late Neolithic period</w:t>
+                <w:t xml:space="preserve">“The women know”: agroecological expertise of women rice farmers facing global change in Lower Casamance (Senegal)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+                <w:t xml:space="preserve">Camille Ollier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Peter Petchey</w:t>
+                <w:t xml:space="preserve">Michel Rasse</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Rasmi Shoocongdej</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.ara.2022.100368⟩</w:t>
+              <w:t xml:space="preserve">Anthropology of Food</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 17, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/aof.14356⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03878468v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03985957v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Transition From Wild to Domesticated Pearl Millet (Pennisetum glaucum) Revealed in Ceramic Temper at Three Middle Holocene Sites in Northern Mali</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mission 2022 du projet BANTURIVERS dans la province de la Tshopo (RDC) : Ubundu, Wanye-Rukula et Kisangani</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Champion</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">African Archaeological Review</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Nyame Akuma</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 99</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03175241v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04809277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Archéologie et environnements au Sénégal oriental : résultats de la 21ème année du programme international &amp;quot; Peuplement humain et paléoenvironnement en Afrique</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A question of rite—pearl millet consumption at Nok culture sites, Nigeria (second/first millennium BC)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexa Höhn</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Katharina Neumann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId56" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gabriele Franke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Breunig</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Vegetation History and Archaeobotany</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s00334-022-00902-0⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02408926v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ird-03915830v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dynamiques techniques et environnementales dans la vallée de la Falémé (Sénégal) : résultats de la 20ème campagne du programme « Peuplement humain et paléoenvironnement en Afrique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Douze Katja</w:t>
+                <w:t xml:space="preserve">Wang Duan: Upper Thai-Malay Peninsula coastal groups during the early and late Neolithic period</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérénice Bellina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Peter Petchey</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rasmi Shoocongdej</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Pradier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Aymeric Jacques</w:t>
+                <w:t xml:space="preserve">Aude Favereau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Jahresbericht </w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Archaeological Research in Asia</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 30, pp.100368. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.ara.2022.100368⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02535009v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03878468v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A first absolute chronology for Late Neolithic to Early Bronze Age Myanmar: new AMS 14 C dates from Nyaung'gan and Oakaie</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Transition From Wild to Domesticated Pearl Millet (Pennisetum glaucum) Revealed in Ceramic Temper at Three Middle Holocene Sites in Northern Mali</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dorian Q Fuller</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+                <w:t xml:space="preserve">Aleese Barron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+                <w:t xml:space="preserve">Christian Dupuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Myo Min Kyaw</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Thu Thu Win</w:t>
+                <w:t xml:space="preserve">Dominique Commelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Antiquity</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.15184/aqy.2018.66⟩</w:t>
+              <w:t xml:space="preserve">African Archaeological Review</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, In press, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10437-021-09428-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02350957v1</w:t>
+                <w:t xml:space="preserve">halshs-03175241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Iron Production in Northern Benin: Excavations at Kompa Moussékoubou</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Archéologie et environnements au Sénégal oriental : résultats de la 21ème année du programme international &amp;quot; Peuplement humain et paléoenvironnement en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douze Katja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+                <w:t xml:space="preserve">Bocoum Hamady</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anne Haour</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Nadia Cantin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of African archaeology</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, pp.185-266</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01946626v1</w:t>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02408926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">A first absolute chronology for Late Neolithic to Early Bronze Age Myanmar: new AMS 14 C dates from Nyaung'gan and Oakaie</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId79" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Myo Min Kyaw</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tin Tin Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId81" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thu Thu Win</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Antiquity</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 92 (363), pp.690-708. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId82" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.15184/aqy.2018.66⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02350957v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dynamiques techniques et environnementales dans la vallée de la Falémé (Sénégal) : résultats de la 20ème campagne du programme « Peuplement humain et paléoenvironnement en Afrique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Mayor</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Douze Katja</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId84" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maria Lorenzo Martinez</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId85" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Miriam Truffa Giachet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aymeric Jacques</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Jahresbericht </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 2017, pp.109-208</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02535009v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Iron Production in Northern Benin: Excavations at Kompa Moussékoubou</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId87" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId88" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Haour</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Champion</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Didier Béziat</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Journal of African archaeology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2015, 13 (1), pp.39-57. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3213/2191-5784-10263⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01946626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId92" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Dating the Myanmar Bronze Age: Preliminary 14C Dates from the Oakaie 1 Cemetery near Nyaung'gan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thomas Oliver Pryce</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aung Aung Kyaw</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucy Andia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Colonna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Indo-Pacific Archaeology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 39 (2015), pp.38-49. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.7152/jipa.v39i0.14902⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01529079v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1983,387 +2311,387 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The origin and spread of sorghum in Africa: a multidisciplinary perspective integrating genomics, archaeobotanical and ethnolinguistic data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aude Gilabert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M Deu</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId85" w:history="1">
+            <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cubry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Donkpegan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Congress of the European Society for Evolutionary Biology (ESEB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sociedad Española de Biología Evolutiva, Aug 2025, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05227736v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interdisciplinary approach to past and present foodways in south Casamance (Senegal). A use-wear study on ceramic pots</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pauline Debels</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julien Vieugué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martine Regert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Mazuy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Tracing Social Dynamics, Conference AWRANA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2022, Barcelona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03888492v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Production du fer dans le nord du Bénin: les fouilles de Kampa Moussékoubou</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Robion-Brunner</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Pierre Coustures</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Didier Béziat</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Conférence à l'université d'Abomey-Calavi</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Abomey-Calavi, Bénin</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02012930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2373,254 +2701,254 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Central African Rainforest Archaeology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId93" w:history="1">
+            <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Richard Oslisly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId94" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Nlend Nlend</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId95" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ali Livingstone Smith</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId96" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Geoffroy de Saulieu</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Resilience and Sustainability in the Congo Basin</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland, pp.1-30, 2026, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId97" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-032-02023-9_7-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05451318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Post-harvest Intensification and ‘Pottery Pre-Neolithics’: Endocuisine Evolution in Asia and Africa from Hunter-Gatherers to Early Farmers</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Dorian Q Fuller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Champion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Giulia D’Ercole; Elena A. A. Garcea; Lenka Varadzinová; Ladislav Varadzin. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Early Pottery Technologies among Foragers in Global Perspective. Cultural Transformations through Material Practice</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Springer Nature Switzerland; Springer Nature Switzerland, pp.169-212, 2024, One World Archaeology, 978-3-031-71776-5. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/978-3-031-71777-2_6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId98" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04809215v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2630,147 +2958,147 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Policy Brief: Unlocking the values of unseen food species: a cautious approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId101" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Porcher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ariadna Burgos</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Edmond Dounias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId104" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arlène Alpha</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId105" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gianna Bonis-Profumo</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, 4 p. multigr</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId100" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05317303v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2780,161 +3108,161 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Outre-Mer, Guadeloupe, Trois-Rivières Accueil du Parc Archéologique des Roches Gravées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId107" w:history="1">
+            <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adrien Reggio</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Casagrande</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martijn van den Bel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élisa Bailly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexandre Coulaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRAP Nouvelle-Aquitaine et Outre-mer. 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId106" w:history="1">
+            <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05234145v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId112"/>
+      <w:footerReference w:type="default" r:id="rId125"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3002,51 +3330,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="99D2F80E"/>
+    <w:nsid w:val="75C2F7E2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3233,51 +3561,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-champion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0136-9136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273437v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.613" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058454v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaczmarek" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Causse" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59454-2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04637020v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Q Fuller" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cobo Castillo" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna den Hollander" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104649" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593622v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295794" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03985957v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14356" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311385v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03915830v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Franke" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Breunig" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-022-00902-0" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878468v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petchey" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2022.100368" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175241v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleese Barron" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuy" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Commelin" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-021-09428-8" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946626v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haour" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10263" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529079v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Andia" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v39i0.14902" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227736v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deu" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Champion" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donkpegan" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888492v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012930v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451318v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend Nlend" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Livingstone Smith" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02023-9_7-1" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809215v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71777-2_6" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234145v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-champion" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0136-9136" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05562721v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Blinkhorn" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Champion" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Khady Niang" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Coutros" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Kay" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/0067270X.2026.2637384" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05273437v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Gilabert" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Monique Deu" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cubry" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armel Donkpegan" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.24072/pcjournal.613" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05058454v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Kaczmarek" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sandrine Causse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Couderc" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-025-59454-2" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809289v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Champion" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramirez Laurent Nieblas" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luna Olivier Mulumbwa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manga Jean-Paulin Ndjondjo" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ilodiri Wilson Mayo" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-04637020v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dorian Q Fuller" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Cobo Castillo" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna den Hollander" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jasrep.2024.104649" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04593622v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Debels" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Drieu" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patricia Chiquet" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Studer" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alex Malergue" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0295794" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04311385v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Ollier" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Rasse" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Mayor" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03985957v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/aof.14356" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809277v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ird.hal.science/ird-03915830v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexa H&#246;hn" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katharina Neumann" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriele Franke" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Breunig" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00334-022-00902-0" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03878468v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;r&#233;nice Bellina" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Petchey" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rasmi Shoocongdej" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Pradier" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Favereau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ara.2022.100368" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03175241v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleese Barron" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Dupuy" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Commelin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10437-021-09428-8" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02408926v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Douze Katja" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aymeric Jacques" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bocoum Hamady" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadia Cantin" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02350957v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Oliver Pryce" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aung Aung Kyaw" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Myo Min Kyaw" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tin Tin Win" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thu Thu Win" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15184/aqy.2018.66" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02535009v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Miriam Truffa Giachet" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-01946626v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Robion-Brunner" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Haour" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Pierre Coustures" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier B&#233;ziat" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3213/2191-5784-10263" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.parisnanterre.fr/hal-01529079v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucy Andia" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Colonna" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7152/jipa.v39i0.14902" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05227736v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M Deu" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L Champion" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A Donkpegan" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03888492v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Vieugu&#233;" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Regert" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Mazuy" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02012930v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05451318v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Richard Oslisly" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Nlend Nlend" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ali Livingstone Smith" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Geoffroy de Saulieu" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-032-02023-9_7-1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04809215v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/978-3-031-71777-2_6" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05317303v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Porcher" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ariadna Burgos" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Edmond Dounias" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arl&#232;ne Alpha" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gianna Bonis-Profumo" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inrap.hal.science/hal-05234145v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adrien Reggio" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Casagrande" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn&#160;van&#160;den Bel" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lisa Bailly" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Coulaud" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>