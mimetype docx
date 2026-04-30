--- v0 (2026-04-06)
+++ v1 (2026-04-30)
@@ -1206,178 +1206,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04117323v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Édition critique et numérique des ordinaires du Mont Saint-Michel</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Texte et image : les livres d'heures manuscrits vus par l'intelligence artificielle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dominique Stutzmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire Érudition et numérique. Structuration de données en contexte de recherche : séance inaugurale de l'atelier du Pôle Document numérique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Combalbert, Grégory; Lucas-Avenel, Marie-Agnès; Roger, Julia, Sep 2021, Caen, France</w:t>
+              <w:t xml:space="preserve">Humanistica</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03503498v1</w:t>
+                <w:t xml:space="preserve">hal-03234821v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Texte et image : les livres d'heures manuscrits vus par l'intelligence artificielle</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Édition critique et numérique des ordinaires du Mont Saint-Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Chevalier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanistica</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2021, Rennes, France</w:t>
+              <w:t xml:space="preserve">Séminaire Érudition et numérique. Structuration de données en contexte de recherche : séance inaugurale de l'atelier du Pôle Document numérique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Combalbert, Grégory; Lucas-Avenel, Marie-Agnès; Roger, Julia, Sep 2021, Caen, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03234821v1</w:t>
+                <w:t xml:space="preserve">hal-03503498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hours: Recognition, Analysis, Editions – HORAE</w:t>
               </w:r>
@@ -3431,51 +3431,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178332v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lespagnol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bulteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v9i1.139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.4320" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.4.2018022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.661.0113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-L8VDQ70L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503498v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234821v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z1z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110574043-012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Mancel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="#" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05178332v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Chevalier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Lespagnol" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Charron" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Cheval" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Bulteau" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jemep.2025.101051" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04370864v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dominique Stutzmann" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.25517/jhnr.v9i1.139" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03817881v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03249836v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/tabularia.5036" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468560v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/ccm.4320" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468554v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1484/J.RM.4.2018022" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468550v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/annor.661.0113" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/B18-L8VDQ70L-W/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468565v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04117323v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03234821v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503498v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03503155v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03717795v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03296881v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Antoine" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03258833v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03100170v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Hazem" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;atrice Daille" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Kermorvant" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.18653/v1/2020.coling-main.549" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112110v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468570v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468568v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468567v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468585v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02468571v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04136125v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Lecouteux" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12z1z" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04941409v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03339169v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/9783110574043-012" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03112087v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02444662v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Bisson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870604v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03870632v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03896386v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553437v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;meline Mancel" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553425v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04553430v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02519780v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2019NORMC043" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>