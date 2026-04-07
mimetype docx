--- v0 (2026-03-16)
+++ v1 (2026-04-07)
@@ -100,981 +100,981 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the Higgs boson with ATLAS data from Run 2 of the LHC</w:t>
+                <w:t xml:space="preserve">A precise measurement of the jet energy scale derived from single-particle measurements and in situ techniques in proton-proton collisions at $\sqrt{s}=$ 13 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelhameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rept.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 11, pp.001. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (9), pp.927. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.11.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-14409-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04538151v1</w:t>
+                <w:t xml:space="preserve">hal-04660030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the associated production of charm quarks and a Higgs boson decaying into a photon pair with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Electroweak, QCD and flavour physics studies with ATLAS data from Run 2 of the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2025)045⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rept.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1116, pp.57-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.12.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660031v1</w:t>
+                <w:t xml:space="preserve">hal-04556358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the associated production of a top-antitop-quark pair and a Higgs boson decaying into a $b\bar{b}$ pair in $pp$ collisions at $\sqrt{s}=13$ TeV using the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">ATLAS searches for additional scalars and exotic Higgs boson decays with the LHC Run 2 dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13740-x⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rept.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1116, pp.184-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660011v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of searches for singly produced vector-like top quarks in pp collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Measurement of the associated production of a top-antitop-quark pair and a Higgs boson decaying into a $b\bar{b}$ pair in $pp$ collisions at $\sqrt{s}=13$ TeV using the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012012⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (2), pp.210. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13740-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679055v1</w:t>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Lund jet plane in hadronic decays of top quarks and W bosons with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for the associated production of charm quarks and a Higgs boson decaying into a photon pair with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13924-5⟩</w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.045. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2025)045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660012v1</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climbing to the top of the ATLAS 13 TeV data</w:t>
+                <w:t xml:space="preserve">Combination of searches for singly produced vector-like top quarks in pp collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rept.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.12.004⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.012012. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556369v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04679055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for diphoton resonances in the 66 to 110 GeV mass range using $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Characterising the Higgs boson with ATLAS data from Run 2 of the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlend Aakvaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Julius Abicht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)053⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rept.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.11.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659555v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04538151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Software and computing for Run 3 of the ATLAS experiment at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -1083,518 +1083,518 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 85 (3), pp.234. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13701-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroweak, QCD and flavour physics studies with ATLAS data from Run 2 of the LHC</w:t>
+                <w:t xml:space="preserve">Search for diphoton resonances in the 66 to 110 GeV mass range using $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rept.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1116, pp.57-126. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.053. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)053⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04556358v1</w:t>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A precise measurement of the jet energy scale derived from single-particle measurements and in situ techniques in proton-proton collisions at $\sqrt{s}=$ 13 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Climbing to the top of the ATLAS 13 TeV data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85 (9), pp.927. </w:t>
+              <w:t xml:space="preserve">Phys.Rept.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1116, pp.127-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-14409-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660030v1</w:t>
+                <w:t xml:space="preserve">hal-04556369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATLAS searches for additional scalars and exotic Higgs boson decays with the LHC Run 2 dataset</w:t>
+                <w:t xml:space="preserve">Measurement of the Lund jet plane in hadronic decays of top quarks and W bosons with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rept.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1116, pp.184-260. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (4), pp.416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.09.002⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13924-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581277v1</w:t>
+                <w:t xml:space="preserve">hal-04660012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for a light charged Higgs boson in $t \to H^\pm b$ decays, with $H^\pm \to cs$, in $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
@@ -1619,64 +1619,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 85 (2), pp.153. </w:t>
@@ -1708,295 +1708,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the jet-induced diffusion wake in the quark-gluon plasma via measurements of jet-track correlations in photon-jet events in Pb+Pb collisions at $\sqrt{\mathrm{s}_{\mathrm{NN}}}$ = 5.02 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Combination of searches for singly and doubly charged Higgs bosons produced via vector-boson fusion in proton-proton collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (4), pp.044909. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 860, pp.139137. </w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.044909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.139137⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679053v1</w:t>
+                <w:t xml:space="preserve">hal-04660008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of searches for singly and doubly charged Higgs bosons produced via vector-boson fusion in proton-proton collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for the jet-induced diffusion wake in the quark-gluon plasma via measurements of jet-track correlations in photon-jet events in Pb+Pb collisions at $\sqrt{\mathrm{s}_{\mathrm{NN}}}$ = 5.02 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 860, pp.139137. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.044909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.139137⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.044909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660008v1</w:t>
+                <w:t xml:space="preserve">hal-04679053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total cost of ownership and evaluation of Google cloud resources for the ATLAS experiment at the LHC</w:t>
               </w:r>
@@ -2021,64 +2021,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Comput.Softw.Big Sci.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 9 (1), pp.2. </w:t>
@@ -2155,64 +2155,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 134 (12), pp.121801. </w:t>
@@ -2289,64 +2289,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 03, pp.010. </w:t>
@@ -2378,295 +2378,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for boosted low-mass resonances decaying into hadrons produced in association with a photon in pp collisions at $\sqrt{s}=$13 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for magnetic monopole pair production in ultraperipheral Pb+Pb collisions at $\sqrt{s_{_\textrm{NN}}}=5.36$ TeV with the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, pp.099. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (6), pp.061803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667560v1</w:t>
+                <w:t xml:space="preserve">hal-04679710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for magnetic monopole pair production in ultraperipheral Pb+Pb collisions at $\sqrt{s_{_\textrm{NN}}}=5.36$ TeV with the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Search for boosted low-mass resonances decaying into hadrons produced in association with a photon in pp collisions at $\sqrt{s}=$13 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (6), pp.061803. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679710v1</w:t>
+                <w:t xml:space="preserve">hal-04667560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of $t\bar{t}$ production in association with additional $b$-jets in the $e\mu$ final state in proton-proton collisions at $\sqrt{s}$=13 TeV with the ATLAS detector</w:t>
               </w:r>
@@ -2691,64 +2691,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2025, 01, pp.068. </w:t>
@@ -2780,2171 +2780,2171 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underlying-event studies with strange hadrons in $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Measurement of differential cross-sections in $t\bar t$ and $t\bar t+$jets production in the lepton+jets final state in $pp$ collisions at $\sqrt s=13$ TeV using 140 fb$^{-1}$ of ATLAS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84 (12), pp.1335. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 08, pp.182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13243-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581275v1</w:t>
+                <w:t xml:space="preserve">hal-04631669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the non-resonant production of Higgs boson pairs via gluon fusion and vector-boson fusion in the $b\bar{b}\tau^+\tau^-$ final state in proton-proton collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">A search for $R$-parity violating supersymmetric decays of the top squark to a $b$-jet and a lepton in $\sqrt{s}$ = 13 TeV $pp$ collisions with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelhameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (3), pp.032012. </w:t>
+              <w:t xml:space="preserve">, 2024, 110 (9), pp.092004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.032012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.092004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556475v1</w:t>
+                <w:t xml:space="preserve">hal-04631651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for decays of the Higgs boson into a pair of pseudoscalar particles decaying into $b\bar{b}\tau^+\tau^-$ using $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Observation of $t\bar{t}$ production in the lepton+jets and dilepton channels in $p$+Pb collisions at $\sqrt{s_\mathrm{NN}}=8.16$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (5), pp.052013. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.052013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642161v1</w:t>
+                <w:t xml:space="preserve">hal-04581278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on dark matter models involving an $s$-channel mediator with the ATLAS detector in $pp$ collisions at $\sqrt{s} = 13$ TeV</w:t>
+                <w:t xml:space="preserve">Combination of searches for Higgs boson pair production in $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84 (10), pp.1102. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (10), pp.101801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13215-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560701v1</w:t>
+                <w:t xml:space="preserve">hal-04615543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of single top-quark production in association with a $W$ boson in $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for a resonance decaying into a scalar particle and a Higgs boson in final states with leptons and two photons in proton-proton collisions at $\sqrt s=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (7), pp.072010. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660032v1</w:t>
+                <w:t xml:space="preserve">hal-04600685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of searches for Higgs boson decays into a photon and a massless dark photon using $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Constraints on dark matter models involving an $s$-channel mediator with the ATLAS detector in $pp$ collisions at $\sqrt{s} = 13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 08, pp.153. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (10), pp.1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13215-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609831v1</w:t>
+                <w:t xml:space="preserve">hal-04560701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a resonance decaying into a scalar particle and a Higgs boson in the final state with two bottom quarks and two photons in proton-proton collisions at a center of mass energy of 13 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for decays of the Higgs boson into a pair of pseudoscalar particles decaying into $b\bar{b}\tau^+\tau^-$ using $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelhameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.047. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (5), pp.052013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.052013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556476v1</w:t>
+                <w:t xml:space="preserve">hal-04642161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy right-handed Majorana neutrinos in the decay of top quarks produced in proton$-$proton collisions at $\sqrt{s}$ = 13 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Underlying-event studies with strange hadrons in $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (11), pp.112004. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (12), pp.1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.112004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13243-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678555v1</w:t>
+                <w:t xml:space="preserve">hal-04581275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for neutral long-lived particles that decay into displaced jets in the ATLAS calorimeter in association with leptons or jets using $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
+                <w:t xml:space="preserve">Search for the non-resonant production of Higgs boson pairs via gluon fusion and vector-boson fusion in the $b\bar{b}\tau^+\tau^-$ final state in proton-proton collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.036. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.032012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.032012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659999v1</w:t>
+                <w:t xml:space="preserve">hal-04556475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for non-resonant Higgs boson pair production in final states with leptons, taus, and photons in $pp$ collisions at $\sqrt{s}$ = 13 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for neutral long-lived particles that decay into displaced jets in the ATLAS calorimeter in association with leptons or jets using $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 08, pp.164. </w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600684v1</w:t>
+                <w:t xml:space="preserve">hal-04659999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new particles in events with a hadronically decaying W or Z boson and large missing transverse momentum at $\sqrt{s}$ = 13 TeV using the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for non-resonant Higgs boson pair production in final states with leptons, taus, and photons in $pp$ collisions at $\sqrt{s}$ = 13 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.126. </w:t>
+              <w:t xml:space="preserve">, 2024, 08, pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609815v1</w:t>
+                <w:t xml:space="preserve">hal-04600684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $t\bar{t}$ production in the lepton+jets and dilepton channels in $p$+Pb collisions at $\sqrt{s_\mathrm{NN}}=8.16$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for new particles in events with a hadronically decaying W or Z boson and large missing transverse momentum at $\sqrt{s}$ = 13 TeV using the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.101. </w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581278v1</w:t>
+                <w:t xml:space="preserve">hal-04609815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for $R$-parity violating supersymmetric decays of the top squark to a $b$-jet and a lepton in $\sqrt{s}$ = 13 TeV $pp$ collisions with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Combination of searches for Higgs boson decays into a photon and a massless dark photon using $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (9), pp.092004. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 08, pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.092004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631651v1</w:t>
+                <w:t xml:space="preserve">hal-04609831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of differential cross-sections in $t\bar t$ and $t\bar t+$jets production in the lepton+jets final state in $pp$ collisions at $\sqrt s=13$ TeV using 140 fb$^{-1}$ of ATLAS data</w:t>
+                <w:t xml:space="preserve">Measurement of single top-quark production in association with a $W$ boson in $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlend Aakvaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelhameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 08, pp.182. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (7), pp.072010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631669v1</w:t>
+                <w:t xml:space="preserve">hal-04660032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of searches for Higgs boson pair production in $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for a resonance decaying into a scalar particle and a Higgs boson in the final state with two bottom quarks and two photons in proton-proton collisions at a center of mass energy of 13 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (10), pp.101801. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615543v1</w:t>
+                <w:t xml:space="preserve">hal-04556476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a resonance decaying into a scalar particle and a Higgs boson in final states with leptons and two photons in proton-proton collisions at $\sqrt s=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for heavy right-handed Majorana neutrinos in the decay of top quarks produced in proton$-$proton collisions at $\sqrt{s}$ = 13 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 10, pp.104. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (11), pp.112004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.112004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600685v1</w:t>
+                <w:t xml:space="preserve">hal-04678555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise measurements of $W$- and $Z$-boson transverse momentum spectra with the ATLAS detector using $pp$ collisions at $\sqrt{s} = 5.02$ TeV and $13$ TeV</w:t>
               </w:r>
@@ -4956,77 +4956,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 84 (10), pp.1126. </w:t>
@@ -5103,64 +5103,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (5), pp.052009. </w:t>
@@ -5192,295 +5192,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04600678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Calibration of a soft secondary vertex tagger using proton-proton collisions at $\sqrt{s}=$13 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Jet radius dependence of dijet momentum balance and suppression in Pb+Pb collisions at 5.02 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (3), pp.032015. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (5), pp.054912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.032015⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.110.054912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04570914v1</w:t>
+                <w:t xml:space="preserve">hal-04666185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet radius dependence of dijet momentum balance and suppression in Pb+Pb collisions at 5.02 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Calibration of a soft secondary vertex tagger using proton-proton collisions at $\sqrt{s}=$13 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (5), pp.054912. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.032015. </w:t>
             </w:r>
             <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.110.054912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.032015⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666185v1</w:t>
+                <w:t xml:space="preserve">hal-04570914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Beam-induced backgrounds measured in the ATLAS detector during local gas injection into the LHC beam vacuum</w:t>
               </w:r>
@@ -5505,64 +5505,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JINST</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (06), pp.0614. </w:t>
@@ -5594,429 +5594,429 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04574444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simultaneous unbinned differential cross section measurement of twenty-four $Z$+jets kinematic observables with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Accuracy versus precision in boosted top tagging with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (26), pp.261803. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (08), pp.P08018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.261803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/08/P08018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600675v1</w:t>
+                <w:t xml:space="preserve">hal-04666186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy Majorana neutrinos in $e^{\pm} e^{\pm}$ and $e^{\pm} \mu^{\pm}$ final states via WW scattering in $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">A simultaneous unbinned differential cross section measurement of twenty-four $Z$+jets kinematic observables with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 856, pp.138865. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (26), pp.261803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.261803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555854v1</w:t>
+                <w:t xml:space="preserve">hal-04600675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy versus precision in boosted top tagging with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for heavy Majorana neutrinos in $e^{\pm} e^{\pm}$ and $e^{\pm} \mu^{\pm}$ final states via WW scattering in $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (08), pp.P08018. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 856, pp.138865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/08/P08018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666186v1</w:t>
+                <w:t xml:space="preserve">hal-04555854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the Higgs Boson Decay to a Z Boson and a Photon at the LHC</w:t>
               </w:r>
@@ -6028,77 +6028,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 132 (2), pp.021803. </w:t>
@@ -6130,1233 +6130,1233 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04593221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for pair-produced higgsinos decaying via Higgs or $Z$ bosons to final states containing a pair of photons and a pair of $b$-jets with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for flavour-changing neutral-current couplings between the top quark and the Higgs boson in multi-lepton final states in 13 TeV $pp$ collisions with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlend Aakvaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Julius Abicht</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 856, pp.138938. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (7), pp.757. </w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12994-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537858v1</w:t>
+                <w:t xml:space="preserve">hal-04537859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretations of the ATLAS measurements of Higgs boson production and decay rates and differential cross-sections in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
+                <w:t xml:space="preserve">Probing the CP nature of the top–Higgs Yukawa coupling in tt¯H and tH events with H→bb¯ decays using the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)097⟩</w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 849, pp.138469. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582561v1</w:t>
+                <w:t xml:space="preserve">hal-04554730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId108" w:history="1">
+            <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurements of jet cross-section ratios in 13 TeV proton--proton collisions with ATLAS</w:t>
+                <w:t xml:space="preserve">Search for dark mesons decaying to top and bottom quarks in proton--proton collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelhameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId109" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072019⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04600679v1</w:t>
+                <w:t xml:space="preserve">hal-04600680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId110" w:history="1">
+            <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark mesons decaying to top and bottom quarks in proton--proton collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Interpretations of the ATLAS measurements of Higgs boson production and decay rates and differential cross-sections in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.005. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2024, 11, pp.097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)097⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)005⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04600680v1</w:t>
+                <w:t xml:space="preserve">hal-04582561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId112" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the CP nature of the top–Higgs Yukawa coupling in tt¯H and tH events with H→bb¯ decays using the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Search for heavy neutral Higgs bosons decaying into a top quark pair in 140 fb$^{-1}$ of proton-proton collision data at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlend Aakvaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelhameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 849, pp.138469. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 08, pp.013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138469⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId112" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04554730v1</w:t>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04565628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for flavour-changing neutral-current couplings between the top quark and the Higgs boson in multi-lepton final states in 13 TeV $pp$ collisions with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for pair-produced higgsinos decaying via Higgs or $Z$ bosons to final states containing a pair of photons and a pair of $b$-jets with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Julius Abicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84 (7), pp.757. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 856, pp.138938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-12994-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04537859v1</w:t>
+                <w:t xml:space="preserve">hal-04537858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy neutral Higgs bosons decaying into a top quark pair in 140 fb$^{-1}$ of proton-proton collision data at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for pair production of boosted Higgs bosons via vector-boson fusion in the $b\bar{b}b\bar{b}$ final state using $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 08, pp.013. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 858, pp.139007. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.139007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04565628v1</w:t>
+                <w:t xml:space="preserve">hal-04563748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for pair production of boosted Higgs bosons via vector-boson fusion in the $b\bar{b}b\bar{b}$ final state using $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Disentangling sources of momentum fluctuations in Xe+Xe and Pb+Pb collisions with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 858, pp.139007. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (25), pp.252301. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.139007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.252301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563748v1</w:t>
+                <w:t xml:space="preserve">hal-04650843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling sources of momentum fluctuations in Xe+Xe and Pb+Pb collisions with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Measurements of jet cross-section ratios in 13 TeV proton--proton collisions with ATLAS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (25), pp.252301. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (7), pp.072019. </w:t>
             </w:r>
             <w:hyperlink r:id="rId122" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.252301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072019⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650843v1</w:t>
+                <w:t xml:space="preserve">hal-04600679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Proceedings/Recueil des communications (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -7771,51 +7771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538151v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Aakvaag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Keim Abbott" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Abeling" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Julius Abicht" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.11.001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660031v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelhameed" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2025)045" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660011v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13740-x" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679055v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012012" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660012v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13924-5" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556369v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.12.004" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659555v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Abidi" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)053" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556353v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13701-w" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556358v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.12.003" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660030v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-14409-1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581277v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.09.002" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13715-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679053v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.044909" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660008v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.139137" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-024-00128-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.121801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667560v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)099" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.061803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581275v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13243-1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556475v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.032012" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642161v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.052013" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560701v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13215-5" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660032v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072010" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609831v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)153" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556476v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)047" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678555v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.112004" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659999v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)036" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600684v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)164" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609815v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)126" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581278v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)101" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631651v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.092004" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631669v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)182" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615543v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101801" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600685v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)104" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13414-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.052009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570914v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.032015" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666185v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.054912" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/06/P06014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600675v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.261803" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555854v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138865" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/08/P08018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.021803" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537858v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138938" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582561v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)097" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600679v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072019" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600680v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)005" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554730v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Abbott" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138469" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537859v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12994-1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565628v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)013" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563748v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.139007" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650843v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.252301" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110108v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strebler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Uras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D'Eramo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragansu Chakkappai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lafarge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02428533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Aakvaag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Keim Abbott" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelhameed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Abeling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-14409-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.12.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.09.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13740-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2025)045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Julius Abicht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.11.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13701-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Abidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.12.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13924-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13715-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.139137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.044909" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-024-00128-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.121801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.061803" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.092004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13215-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.052013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13243-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.032012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)164" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)126" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.112004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13414-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.052009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.054912" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.032015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/06/P06014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/08/P08018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.261803" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138865" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.021803" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12994-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554730v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Abbott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138469" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582561v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565628v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537858v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138938" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.139007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.252301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110108v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strebler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Uras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D'Eramo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragansu Chakkappai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lafarge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02428533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>