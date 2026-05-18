--- v1 (2026-04-07)
+++ v2 (2026-05-18)
@@ -100,51 +100,51 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A precise measurement of the jet energy scale derived from single-particle measurements and in situ techniques in proton-proton collisions at $\sqrt{s}=$ 13 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Measurement of the Lund jet plane in hadronic decays of top quarks and W bosons with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -183,102 +183,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 85 (9), pp.927. </w:t>
+              <w:t xml:space="preserve">, 2025, 85 (4), pp.416. </w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-14409-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13924-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660030v1</w:t>
+                <w:t xml:space="preserve">hal-04660012v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Electroweak, QCD and flavour physics studies with ATLAS data from Run 2 of the LHC</w:t>
+                <w:t xml:space="preserve">Climbing to the top of the ATLAS 13 TeV data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -317,370 +317,370 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rept.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 1116, pp.57-126. </w:t>
+              <w:t xml:space="preserve">, 2025, 1116, pp.127-183. </w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.12.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.12.004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556358v1</w:t>
+                <w:t xml:space="preserve">hal-04556369v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ATLAS searches for additional scalars and exotic Higgs boson decays with the LHC Run 2 dataset</w:t>
+                <w:t xml:space="preserve">Software and computing for Run 3 of the ATLAS experiment at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rept.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.09.002⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (3), pp.234. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13701-w⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581277v1</w:t>
+                <w:t xml:space="preserve">hal-04556353v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the associated production of a top-antitop-quark pair and a Higgs boson decaying into a $b\bar{b}$ pair in $pp$ collisions at $\sqrt{s}=13$ TeV using the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Search for diphoton resonances in the 66 to 110 GeV mass range using $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 01, pp.053. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)053⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13740-x⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04660011v1</w:t>
+                <w:t xml:space="preserve">hal-04659555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the associated production of charm quarks and a Higgs boson decaying into a photon pair with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">ATLAS searches for additional scalars and exotic Higgs boson decays with the LHC Run 2 dataset</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -715,106 +715,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP02(2025)045⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rept.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 1116, pp.184-260. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.09.002⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04660031v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04581277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of searches for singly produced vector-like top quarks in pp collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">A precise measurement of the jet energy scale derived from single-particle measurements and in situ techniques in proton-proton collisions at $\sqrt{s}=$ 13 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -849,240 +849,240 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012012⟩</w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (9), pp.927. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-14409-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04679055v1</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660030v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Characterising the Higgs boson with ATLAS data from Run 2 of the LHC</w:t>
+                <w:t xml:space="preserve">Electroweak, QCD and flavour physics studies with ATLAS data from Run 2 of the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelhameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rept.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 11, pp.001. </w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2025, 1116, pp.57-126. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.12.003⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.11.001⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04538151v1</w:t>
+                <w:t xml:space="preserve">hal-04556358v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Software and computing for Run 3 of the ATLAS experiment at the LHC</w:t>
+                <w:t xml:space="preserve">Characterising the Higgs boson with ATLAS data from Run 2 of the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -1096,261 +1096,261 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Phys.Rept.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 11, pp.001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.11.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13701-w⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04556353v1</w:t>
+                <w:t xml:space="preserve">hal-04538151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for diphoton resonances in the 66 to 110 GeV mass range using $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Measurement of the associated production of a top-antitop-quark pair and a Higgs boson decaying into a $b\bar{b}$ pair in $pp$ collisions at $\sqrt{s}=13$ TeV using the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlend Aakvaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelhameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, pp.053. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (2), pp.210. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)053⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13740-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04659555v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04660011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Climbing to the top of the ATLAS 13 TeV data</w:t>
+                <w:t xml:space="preserve">Combination of searches for singly produced vector-like top quarks in pp collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -1385,106 +1385,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rept.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 1116, pp.127-183. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (1), pp.012012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physrep.2024.12.004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.111.012012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556369v1</w:t>
+                <w:t xml:space="preserve">hal-04679055v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of the Lund jet plane in hadronic decays of top quarks and W bosons with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for the associated production of charm quarks and a Higgs boson decaying into a photon pair with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -1519,106 +1519,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85 (4), pp.416. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 02, pp.045. </w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-025-13924-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP02(2025)045⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660012v1</w:t>
+                <w:t xml:space="preserve">hal-04660031v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a light charged Higgs boson in $t \to H^\pm b$ decays, with $H^\pm \to cs$, in $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for the jet-induced diffusion wake in the quark-gluon plasma via measurements of jet-track correlations in photon-jet events in Pb+Pb collisions at $\sqrt{\mathrm{s}_{\mathrm{NN}}}$ = 5.02 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -1653,82 +1653,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 85 (2), pp.153. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 111 (4), pp.044909. </w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13715-4⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.044909⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660003v1</w:t>
+                <w:t xml:space="preserve">hal-04679053v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Combination of searches for singly and doubly charged Higgs bosons produced via vector-boson fusion in proton-proton collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
@@ -1842,51 +1842,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the jet-induced diffusion wake in the quark-gluon plasma via measurements of jet-track correlations in photon-jet events in Pb+Pb collisions at $\sqrt{\mathrm{s}_{\mathrm{NN}}}$ = 5.02 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for a light charged Higgs boson in $t \to H^\pm b$ decays, with $H^\pm \to cs$, in $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -1921,82 +1921,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 111 (4), pp.044909. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 85 (2), pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.111.044909⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13715-4⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679053v1</w:t>
+                <w:t xml:space="preserve">hal-04660003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Total cost of ownership and evaluation of Google cloud resources for the ATLAS experiment at the LHC</w:t>
               </w:r>
@@ -2110,51 +2110,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04592124v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark matter produced in association with a dark Higgs boson in the $b\bar{b}$ final state using $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Differential cross-section measurements of Higgs boson production in the $H\to\tau^+\tau^-$ decay channel in $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -2189,106 +2189,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 134 (12), pp.121801. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 03, pp.010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.121801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660014v1</w:t>
+                <w:t xml:space="preserve">hal-04660812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Differential cross-section measurements of Higgs boson production in the $H\to\tau^+\tau^-$ decay channel in $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for boosted low-mass resonances decaying into hadrons produced in association with a photon in pp collisions at $\sqrt{s}=$13 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -2327,102 +2327,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 03, pp.010. </w:t>
+              <w:t xml:space="preserve">, 2025, 01, pp.099. </w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP03(2025)010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)099⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660812v1</w:t>
+                <w:t xml:space="preserve">hal-04667560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for magnetic monopole pair production in ultraperipheral Pb+Pb collisions at $\sqrt{s_{_\textrm{NN}}}=5.36$ TeV with the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Search for dark matter produced in association with a dark Higgs boson in the $b\bar{b}$ final state using $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -2461,102 +2461,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2025, 134 (6), pp.061803. </w:t>
+              <w:t xml:space="preserve">, 2025, 134 (12), pp.121801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.121801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04679710v1</w:t>
+                <w:t xml:space="preserve">hal-04660014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for boosted low-mass resonances decaying into hadrons produced in association with a photon in pp collisions at $\sqrt{s}=$13 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for magnetic monopole pair production in ultraperipheral Pb+Pb collisions at $\sqrt{s_{_\textrm{NN}}}=5.36$ TeV with the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -2591,82 +2591,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2025, 01, pp.099. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (6), pp.061803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP01(2025)099⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.061803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04667560v1</w:t>
+                <w:t xml:space="preserve">hal-04679710v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurement of $t\bar{t}$ production in association with additional $b$-jets in the $e\mu$ final state in proton-proton collisions at $\sqrt{s}$=13 TeV with the ATLAS detector</w:t>
               </w:r>
@@ -2780,185 +2780,185 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04660019v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of differential cross-sections in $t\bar t$ and $t\bar t+$jets production in the lepton+jets final state in $pp$ collisions at $\sqrt s=13$ TeV using 140 fb$^{-1}$ of ATLAS data</w:t>
+                <w:t xml:space="preserve">Combination of searches for Higgs boson decays into a photon and a massless dark photon using $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlend Aakvaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelhameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 08, pp.182. </w:t>
+              <w:t xml:space="preserve">, 2024, 08, pp.153. </w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)182⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)153⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631669v1</w:t>
+                <w:t xml:space="preserve">hal-04609831v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A search for $R$-parity violating supersymmetric decays of the top squark to a $b$-jet and a lepton in $\sqrt{s}$ = 13 TeV $pp$ collisions with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Measurement of single top-quark production in association with a $W$ boson in $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -2997,236 +2997,236 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (9), pp.092004. </w:t>
+              <w:t xml:space="preserve">, 2024, 110 (7), pp.072010. </w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.092004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072010⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04631651v1</w:t>
+                <w:t xml:space="preserve">hal-04660032v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation of $t\bar{t}$ production in the lepton+jets and dilepton channels in $p$+Pb collisions at $\sqrt{s_\mathrm{NN}}=8.16$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for a resonance decaying into a scalar particle and a Higgs boson in the final state with two bottom quarks and two photons in proton-proton collisions at a center of mass energy of 13 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 11, pp.101. </w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.047. </w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)101⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)047⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581278v1</w:t>
+                <w:t xml:space="preserve">hal-04556476v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of searches for Higgs boson pair production in $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for heavy right-handed Majorana neutrinos in the decay of top quarks produced in proton$-$proton collisions at $\sqrt{s}$ = 13 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -3261,106 +3261,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (10), pp.101801. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (11), pp.112004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101801⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.112004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04615543v1</w:t>
+                <w:t xml:space="preserve">hal-04678555v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a resonance decaying into a scalar particle and a Higgs boson in final states with leptons and two photons in proton-proton collisions at $\sqrt s=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for non-resonant Higgs boson pair production in final states with leptons, taus, and photons in $pp$ collisions at $\sqrt{s}$ = 13 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -3399,102 +3399,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 10, pp.104. </w:t>
+              <w:t xml:space="preserve">, 2024, 08, pp.164. </w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)104⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)164⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600685v1</w:t>
+                <w:t xml:space="preserve">hal-04600684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Constraints on dark matter models involving an $s$-channel mediator with the ATLAS detector in $pp$ collisions at $\sqrt{s} = 13$ TeV</w:t>
+                <w:t xml:space="preserve">Search for new particles in events with a hadronically decaying W or Z boson and large missing transverse momentum at $\sqrt{s}$ = 13 TeV using the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -3529,106 +3529,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84 (10), pp.1102. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.126. </w:t>
             </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13215-5⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)126⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04560701v1</w:t>
+                <w:t xml:space="preserve">hal-04609815v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for decays of the Higgs boson into a pair of pseudoscalar particles decaying into $b\bar{b}\tau^+\tau^-$ using $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for neutral long-lived particles that decay into displaced jets in the ATLAS calorimeter in association with leptons or jets using $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -3663,374 +3663,374 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (5), pp.052013. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 11, pp.036. </w:t>
             </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.052013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)036⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04642161v1</w:t>
+                <w:t xml:space="preserve">hal-04659999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Underlying-event studies with strange hadrons in $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Measurement of differential cross-sections in $t\bar t$ and $t\bar t+$jets production in the lepton+jets final state in $pp$ collisions at $\sqrt s=13$ TeV using 140 fb$^{-1}$ of ATLAS data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 84 (12), pp.1335. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 08, pp.182. </w:t>
             </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13243-1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)182⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04581275v1</w:t>
+                <w:t xml:space="preserve">hal-04631669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for the non-resonant production of Higgs boson pairs via gluon fusion and vector-boson fusion in the $b\bar{b}\tau^+\tau^-$ final state in proton-proton collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for a resonance decaying into a scalar particle and a Higgs boson in final states with leptons and two photons in proton-proton collisions at $\sqrt s=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelhameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (3), pp.032012. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 10, pp.104. </w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.032012⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP10(2024)104⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556475v1</w:t>
+                <w:t xml:space="preserve">hal-04600685v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for neutral long-lived particles that decay into displaced jets in the ATLAS calorimeter in association with leptons or jets using $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
+                <w:t xml:space="preserve">Combination of searches for Higgs boson pair production in $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -4065,106 +4065,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.036. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (10), pp.101801. </w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)036⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.101801⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659999v1</w:t>
+                <w:t xml:space="preserve">hal-04615543v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for non-resonant Higgs boson pair production in final states with leptons, taus, and photons in $pp$ collisions at $\sqrt{s}$ = 13 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Observation of $t\bar{t}$ production in the lepton+jets and dilepton channels in $p$+Pb collisions at $\sqrt{s_\mathrm{NN}}=8.16$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -4203,102 +4203,102 @@
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 08, pp.164. </w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.101. </w:t>
             </w:r>
             <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)164⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)101⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600684v1</w:t>
+                <w:t xml:space="preserve">hal-04581278v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for new particles in events with a hadronically decaying W or Z boson and large missing transverse momentum at $\sqrt{s}$ = 13 TeV using the ATLAS detector</w:t>
+                <w:t xml:space="preserve">A search for $R$-parity violating supersymmetric decays of the top squark to a $b$-jet and a lepton in $\sqrt{s}$ = 13 TeV $pp$ collisions with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -4333,106 +4333,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.126. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (9), pp.092004. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)126⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.092004⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609815v1</w:t>
+                <w:t xml:space="preserve">hal-04631651v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Combination of searches for Higgs boson decays into a photon and a massless dark photon using $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Constraints on dark matter models involving an $s$-channel mediator with the ATLAS detector in $pp$ collisions at $\sqrt{s} = 13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -4467,106 +4467,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 08, pp.153. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (10), pp.1102. </w:t>
             </w:r>
             <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)153⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13215-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04609831v1</w:t>
+                <w:t xml:space="preserve">hal-04560701v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Measurement of single top-quark production in association with a $W$ boson in $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Underlying-event studies with strange hadrons in $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -4601,350 +4601,350 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (7), pp.072010. </w:t>
+              <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 84 (12), pp.1335. </w:t>
             </w:r>
             <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.072010⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1140/epjc/s10052-024-13243-1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04660032v1</w:t>
+                <w:t xml:space="preserve">hal-04581275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for a resonance decaying into a scalar particle and a Higgs boson in the final state with two bottom quarks and two photons in proton-proton collisions at a center of mass energy of 13 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for decays of the Higgs boson into a pair of pseudoscalar particles decaying into $b\bar{b}\tau^+\tau^-$ using $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelhameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 11, pp.047. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (5), pp.052013. </w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)047⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.052013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04556476v1</w:t>
+                <w:t xml:space="preserve">hal-04642161v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy right-handed Majorana neutrinos in the decay of top quarks produced in proton$-$proton collisions at $\sqrt{s}$ = 13 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for the non-resonant production of Higgs boson pairs via gluon fusion and vector-boson fusion in the $b\bar{b}\tau^+\tau^-$ final state in proton-proton collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 110 (11), pp.112004. </w:t>
+              <w:t xml:space="preserve">, 2024, 110 (3), pp.032012. </w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.112004⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.032012⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04678555v1</w:t>
+                <w:t xml:space="preserve">hal-04556475v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Precise measurements of $W$- and $Z$-boson transverse momentum spectra with the ATLAS detector using $pp$ collisions at $\sqrt{s} = 5.02$ TeV and $13$ TeV</w:t>
               </w:r>
@@ -4969,64 +4969,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 84 (10), pp.1126. </w:t>
@@ -5058,51 +5058,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04556351v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for pair-produced vector-like quarks coupling to light quarks in the lepton plus jets final state using 13 TeV $pp$ collisions with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Jet radius dependence of dijet momentum balance and suppression in Pb+Pb collisions at 5.02 TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -5137,106 +5137,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.D</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (5), pp.052009. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.C</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (5), pp.054912. </w:t>
             </w:r>
             <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.052009⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevC.110.054912⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600678v1</w:t>
+                <w:t xml:space="preserve">hal-04666185v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jet radius dependence of dijet momentum balance and suppression in Pb+Pb collisions at 5.02 TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for pair-produced vector-like quarks coupling to light quarks in the lepton plus jets final state using 13 TeV $pp$ collisions with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -5271,82 +5271,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.C</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 110 (5), pp.054912. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.D</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 110 (5), pp.052009. </w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevC.110.054912⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevD.110.052009⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666185v1</w:t>
+                <w:t xml:space="preserve">hal-04600678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Calibration of a soft secondary vertex tagger using proton-proton collisions at $\sqrt{s}=$13 TeV with the ATLAS detector</w:t>
               </w:r>
@@ -5460,51 +5460,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04570914v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beam-induced backgrounds measured in the ATLAS detector during local gas injection into the LHC beam vacuum</w:t>
+                <w:t xml:space="preserve">A simultaneous unbinned differential cross section measurement of twenty-four $Z$+jets kinematic observables with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -5539,106 +5539,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (06), pp.0614. </w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (26), pp.261803. </w:t>
             </w:r>
             <w:hyperlink r:id="rId95" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/06/P06014⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.261803⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId94" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04574444v1</w:t>
+                <w:t xml:space="preserve">hal-04600675v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accuracy versus precision in boosted top tagging with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for heavy Majorana neutrinos in $e^{\pm} e^{\pm}$ and $e^{\pm} \mu^{\pm}$ final states via WW scattering in $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -5673,106 +5673,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JINST</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 19 (08), pp.P08018. </w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 856, pp.138865. </w:t>
             </w:r>
             <w:hyperlink r:id="rId97" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/08/P08018⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138865⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04666186v1</w:t>
+                <w:t xml:space="preserve">hal-04555854v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A simultaneous unbinned differential cross section measurement of twenty-four $Z$+jets kinematic observables with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Beam-induced backgrounds measured in the ATLAS detector during local gas injection into the LHC beam vacuum</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -5807,106 +5807,106 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (26), pp.261803. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (06), pp.0614. </w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.261803⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/06/P06014⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04600675v1</w:t>
+                <w:t xml:space="preserve">hal-04574444v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for heavy Majorana neutrinos in $e^{\pm} e^{\pm}$ and $e^{\pm} \mu^{\pm}$ final states via WW scattering in $pp$ collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Accuracy versus precision in boosted top tagging with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -5941,82 +5941,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 856, pp.138865. </w:t>
+              <w:t xml:space="preserve">JINST</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 19 (08), pp.P08018. </w:t>
             </w:r>
             <w:hyperlink r:id="rId101" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138865⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1088/1748-0221/19/08/P08018⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04555854v1</w:t>
+                <w:t xml:space="preserve">hal-04666186v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId102" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Evidence for the Higgs Boson Decay to a Z Boson and a Photon at the LHC</w:t>
               </w:r>
@@ -6041,64 +6041,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 132 (2), pp.021803. </w:t>
@@ -6188,51 +6188,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Eur.Phys.J.C</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 84 (7), pp.757. </w:t>
@@ -6264,445 +6264,445 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04537859v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Probing the CP nature of the top–Higgs Yukawa coupling in tt¯H and tH events with H→bb¯ decays using the ATLAS detector at the LHC</w:t>
+                <w:t xml:space="preserve">Disentangling sources of momentum fluctuations in Xe+Xe and Pb+Pb collisions with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlend Aakvaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId107" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Dale Abbott</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelhameed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Lett.B</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138469⟩</w:t>
+              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 133 (25), pp.252301. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId107" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.252301⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04554730v1</w:t>
+                <w:t xml:space="preserve">hal-04650843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId109" w:history="1">
+            <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for dark mesons decaying to top and bottom quarks in proton--proton collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Interpretations of the ATLAS measurements of Higgs boson production and decay rates and differential cross-sections in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 09, pp.005. </w:t>
-[...7 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)005⟩</w:t>
+              <w:t xml:space="preserve">, 2024, 11, pp.097. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)097⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04600680v1</w:t>
+            <w:hyperlink r:id="rId108" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582561v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId111" w:history="1">
+            <w:hyperlink r:id="rId110" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interpretations of the ATLAS measurements of Higgs boson production and decay rates and differential cross-sections in $pp$ collisions at $\sqrt{s}=13$ TeV</w:t>
+                <w:t xml:space="preserve">Search for pair production of boosted Higgs bosons via vector-boson fusion in the $b\bar{b}b\bar{b}$ final state using $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erlend Aakvaag</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sara Abdelhameed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JHEP</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/JHEP11(2024)097⟩</w:t>
+              <w:t xml:space="preserve">Phys.Lett.B</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 858, pp.139007. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.139007⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId111" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04582561v1</w:t>
+            <w:hyperlink r:id="rId110" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04563748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Search for heavy neutral Higgs bosons decaying into a top quark pair in 140 fb$^{-1}$ of proton-proton collision data at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -6751,368 +6751,368 @@
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">JHEP</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 08, pp.013. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1007/JHEP08(2024)013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId113" w:history="1">
+            <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04565628v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for pair-produced higgsinos decaying via Higgs or $Z$ bosons to final states containing a pair of photons and a pair of $b$-jets with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Probing the CP nature of the top–Higgs Yukawa coupling in tt¯H and tH events with H→bb¯ decays using the ATLAS detector at the LHC</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dale Abbott</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...12 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Lett.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 856, pp.138938. </w:t>
+              <w:t xml:space="preserve">, 2024, 849, pp.138469. </w:t>
             </w:r>
             <w:hyperlink r:id="rId116" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138938⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138469⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId115" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04537858v1</w:t>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04554730v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Search for pair production of boosted Higgs bosons via vector-boson fusion in the $b\bar{b}b\bar{b}$ final state using $pp$ collisions at $\sqrt{s} = 13$ TeV with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for pair-produced higgsinos decaying via Higgs or $Z$ bosons to final states containing a pair of photons and a pair of $b$-jets with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nils Julius Abicht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Haider Abidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Lett.B</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2024, 858, pp.139007. </w:t>
+              <w:t xml:space="preserve">, 2024, 856, pp.138938. </w:t>
             </w:r>
             <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.139007⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.physletb.2024.138938⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04563748v1</w:t>
+                <w:t xml:space="preserve">hal-04537858v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Disentangling sources of momentum fluctuations in Xe+Xe and Pb+Pb collisions with the ATLAS detector</w:t>
+                <w:t xml:space="preserve">Search for dark mesons decaying to top and bottom quarks in proton--proton collisions at $\sqrt{s}=13$ TeV with the ATLAS detector</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Georges Aad</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erlend Aakvaag</w:t>
@@ -7147,82 +7147,82 @@
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Phys.Rev.Lett.</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 133 (25), pp.252301. </w:t>
+              <w:t xml:space="preserve">JHEP</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 09, pp.005. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.133.252301⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/JHEP09(2024)005⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04650843v1</w:t>
+                <w:t xml:space="preserve">hal-04600680v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Measurements of jet cross-section ratios in 13 TeV proton--proton collisions with ATLAS</w:t>
               </w:r>
@@ -7260,51 +7260,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Braden Keim Abbott</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Kira Abeling</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nils Julius Abicht</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phys.Rev.D</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 110 (7), pp.072019. </w:t>
@@ -7771,51 +7771,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660030v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Aakvaag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Keim Abbott" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelhameed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Abeling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-14409-1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556358v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.12.003" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581277v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.09.002" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660011v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13740-x" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660031v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2025)045" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679055v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012012" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538151v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Julius Abicht" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.11.001" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556353v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13701-w" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659555v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Abidi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)053" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556369v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.12.004" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660012v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13924-5" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660003v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13715-4" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.139137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679053v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.044909" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-024-00128-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660014v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.121801" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660812v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)010" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679710v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.061803" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667560v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)099" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631669v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)182" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631651v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.092004" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581278v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)101" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615543v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101801" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600685v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)104" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560701v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13215-5" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642161v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.052013" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581275v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13243-1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556475v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.032012" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659999v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)036" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600684v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)164" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609815v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)126" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609831v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)153" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660032v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072010" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556476v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)047" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678555v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.112004" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13414-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600678v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.052009" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666185v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.054912" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.032015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574444v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/06/P06014" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666186v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/08/P08018" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600675v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.261803" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555854v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138865" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.021803" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12994-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554730v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Abbott" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138469" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600680v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)005" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582561v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)097" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565628v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)013" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537858v1" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138938" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563748v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.139007" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650843v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.252301" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110108v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strebler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Uras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D'Eramo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragansu Chakkappai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lafarge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02428533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660012v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Georges Aad" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erlend Aakvaag" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Braden Keim Abbott" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sara Abdelhameed" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kira Abeling" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13924-5" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556369v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.12.004" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556353v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nils Julius Abicht" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13701-w" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659555v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Haider Abidi" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)053" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581277v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.09.002" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660030v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-14409-1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556358v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.12.003" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04538151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physrep.2024.11.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660011v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-025-13740-x" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679055v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.111.012012" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660031v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP02(2025)045" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679053v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.111.044909" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660008v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.139137" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660003v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13715-4" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04592124v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41781-024-00128-x" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660812v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP03(2025)010" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04667560v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)099" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660014v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.121801" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04679710v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.061803" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660019v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP01(2025)068" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609831v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)153" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04660032v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072010" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556476v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)047" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04678555v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.112004" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600684v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)164" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04609815v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)126" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659999v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)036" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631669v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)182" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600685v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP10(2024)104" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04615543v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.101801" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581278v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)101" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04631651v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.092004" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04560701v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13215-5" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04581275v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13243-1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04642161v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.052013" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556475v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.032012" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04556351v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-13414-0" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666185v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevC.110.054912" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600678v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.052009" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04570914v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.032015" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600675v1" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.261803" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04555854v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138865" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04574444v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/06/P06014" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04666186v1" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/19/08/P08018" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04593221v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.132.021803" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537859v1" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1140/epjc/s10052-024-12994-1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04650843v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.133.252301" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582561v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP11(2024)097" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04563748v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.139007" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04565628v1" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP08(2024)013" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04554730v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dale Abbott" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138469" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04537858v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.physletb.2024.138938" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600680v1" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/JHEP09(2024)005" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04600679v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevD.110.072019" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05110108v2" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Strebler" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Uras" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis D'Eramo" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ragansu Chakkappai" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arthur Lafarge" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02428533v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>