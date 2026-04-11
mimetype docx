--- v0 (2026-03-17)
+++ v1 (2026-04-11)
@@ -196,849 +196,849 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Crossing the Wine-Dark Sea” from Knossos to Memphis: Hellenized Cretans in Egypt in the Mid-Eighteenth Dynasty (BM EA 5647)</w:t>
+                <w:t xml:space="preserve">Henry R. H. Hall (1873-1930), proto-historien des Egypto-Aegean studies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gabolde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ancient Egyptian Interconnections</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Ipse Dixit – Historiographie des sciences de la Méditerranée antique. Discours et pratiques : cas d’études, 29 (S29), pp.85-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.hs29.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05327982v1</w:t>
+                <w:t xml:space="preserve">hal-05032380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry R. H. Hall (1873-1930), proto-historien des Egypto-Aegean studies</w:t>
+                <w:t xml:space="preserve">“Crossing the Wine-Dark Sea” from Knossos to Memphis: Hellenized Cretans in Egypt in the Mid-Eighteenth Dynasty (BM EA 5647)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gabolde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Ancient Egyptian Interconnections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.7-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05032380v1</w:t>
+                <w:t xml:space="preserve">hal-05327982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire du vin des Coteaux (tainiotikos) en Maréotide sous les Lagides. Le chai ptolémaïque de Plinthine</w:t>
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2022)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Paul Francois</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mikaël Pesenti</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Thibaud Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 123, pp.401-464. </w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/bifao.14811⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.7850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03903092v1</w:t>
+                <w:t xml:space="preserve">hal-04364010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egyptians and Foreigners Involved in srm.t-Beverage Production and Trade in the Theban Region during the Mid-Eighteenth Dynasty: A Study of Foreign Anthroponyms from the Writing Board BM EA 29558</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Produire du vin des Coteaux (tainiotikos) en Maréotide sous les Lagides. Le chai ptolémaïque de Plinthine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Francois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Pesenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1553/AEundL33s217⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.401-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifao.14811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04507923v1</w:t>
+                <w:t xml:space="preserve">hal-03903092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2022)</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Egyptians and Foreigners Involved in srm.t-Beverage Production and Trade in the Theban Region during the Mid-Eighteenth Dynasty: A Study of Foreign Anthroponyms from the Writing Board BM EA 29558</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, </w:t>
+              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.217-233. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.7850⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1553/AEundL33s217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364010v1</w:t>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Redon</w:t>
+                <w:t xml:space="preserve">La tablette comptable British Museum EA 29558</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gabolde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Maël Crépy</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Kévin Birin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, pp.en ligne. </w:t>
+              <w:t xml:space="preserve">Zeitschrift für ägyptische Sprache und Altertumskunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (2), pp.158 - 181. </w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/baefe.5575⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1515/zaes-2021-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03696261v1</w:t>
+                <w:t xml:space="preserve">halshs-03834194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tablette comptable British Museum EA 29558</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für ägyptische Sprache und Altertumskunde</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2022, 149 (2), pp.158 - 181. </w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.en ligne. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1515/zaes-2021-0013⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03834194v1</w:t>
+                <w:t xml:space="preserve">hal-03696261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le Delta et les marges septentrionales, </w:t>
@@ -1158,51 +1158,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1374,868 +1374,868 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une région thébaine cosmopolite au milieu de la XVIIIe dynastie ? Étude de cas à partir de la tablette comptable BM EA 29558</w:t>
+                <w:t xml:space="preserve">Vers une histoire des interactions égéo-égyptiennes durant l’âge du Bronze récent ? État de la recherche et étude de cas inédits</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGYPT Day VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lena Pleuger, May 2023, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Séminaire de Protohistoire égéenne de l'Université Paris I Panthéon Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maïa Pomadère, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806008v1</w:t>
+                <w:t xml:space="preserve">hal-04806011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une histoire des interactions égéo-égyptiennes durant l’âge du Bronze récent ? État de la recherche et étude de cas inédits</w:t>
+                <w:t xml:space="preserve">Henry H.R. Hall (1873-1930), proto-historien des Egypto-Aegean Studies ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Protohistoire égéenne de l'Université Paris I Panthéon Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maïa Pomadère, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">Ipse Dixit: Historiographie des Sciences de la Méditerranée antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Dautais; Sébastien Marchand; Eric Grau, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806011v1</w:t>
+                <w:t xml:space="preserve">hal-04806001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry H.R. Hall (1873-1930), proto-historien des Egypto-Aegean Studies ?</w:t>
+                <w:t xml:space="preserve">Une région thébaine cosmopolite au milieu de la XVIIIe dynastie ? Étude de cas à partir de la tablette comptable BM EA 29558</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ipse Dixit: Historiographie des Sciences de la Méditerranée antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Louis Dautais; Sébastien Marchand; Eric Grau, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">EGYPT Day VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lena Pleuger, May 2023, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806001v1</w:t>
+                <w:t xml:space="preserve">hal-04806008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Égypte et l’étranger : regards croisés sur les interactions avec les mondes égéen et libyen à l’Âge du Bronze.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Egypto-Aegean Studies: How to Make New out of Old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche de l’Ifao (2021-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Abbès Zouache et Andrea Pillon, Jan 2022, Le Caire, Égypte</w:t>
+              <w:t xml:space="preserve">Aegean Seminar at the University of the Peloponnese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilia Banou, Apr 2022, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03713269v1</w:t>
+                <w:t xml:space="preserve">hal-04806006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egypto-Aegean Studies: How to Make New out of Old</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">L’Égypte et l’étranger : regards croisés sur les interactions avec les mondes égéen et libyen à l’Âge du Bronze.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aegean Seminar at the University of the Peloponnese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emilia Banou, Apr 2022, Kalamata, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche de l’Ifao (2021-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abbès Zouache et Andrea Pillon, Jan 2022, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806006v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03713269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les imitations locales de modèles égéens en Égypte durant le Nouvel Empire</w:t>
+                <w:t xml:space="preserve">Of Cretan wood and an Aegean shape, adorned with Quadruple Spirals. On the identity of the Keftiu-ship in the Egyptian records.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Conteneurs” égyptiens de la fin de la Deuxième Période intermédiaire à l’époque ptolémaïque. Imitations, assimilations et transposition de modèles étrangers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Marchand et Catherine Defernez, Oct 2021, Le Caire, Égypte</w:t>
+              <w:t xml:space="preserve">Meeting the Other: Transfers and cultural interactions around the Nile Valley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elena Panaïte, Mar 2021, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03713258v1</w:t>
+                <w:t xml:space="preserve">halshs-03713206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Égypte pharaonique et la Grèce « préhellénique » : une redécouverte de leurs interactions au tournant du XXe siècle</w:t>
+                <w:t xml:space="preserve">Les imitations locales de modèles égéens en Égypte durant le Nouvel Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Ipse Dixit - Historiographie des sciences de la Méditerranée antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">“Conteneurs” égyptiens de la fin de la Deuxième Période intermédiaire à l’époque ptolémaïque. Imitations, assimilations et transposition de modèles étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Marchand et Catherine Defernez, Oct 2021, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03713191v1</w:t>
+                <w:t xml:space="preserve">halshs-03713258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of Cretan wood and an Aegean shape, adorned with Quadruple Spirals. On the identity of the Keftiu-ship in the Egyptian records.</w:t>
+                <w:t xml:space="preserve">L’Égypte pharaonique et la Grèce « préhellénique » : une redécouverte de leurs interactions au tournant du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting the Other: Transfers and cultural interactions around the Nile Valley</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elena Panaïte, Mar 2021, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Ipse Dixit - Historiographie des sciences de la Méditerranée antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03713206v1</w:t>
+                <w:t xml:space="preserve">halshs-03713191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pharaoh built for me a multitude of Keftiu-ships&amp;quot;. On the identity of the Cretan Boat Type in the Egyptian records</w:t>
+                <w:t xml:space="preserve">For a Global and Diachronic Approach to Egypto-Aegean Interconnections (17th-12th c. BCE): A New Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aegis Day V</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maud Devolder, Apr 2021, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Current Research in Egyptology 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Electra Apostola, Anna Kalaitzaki et Christos Kekes, May 2021, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03713214v1</w:t>
+                <w:t xml:space="preserve">halshs-03713241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">For a Global and Diachronic Approach to Egypto-Aegean Interconnections (17th-12th c. BCE): A New Methodology</w:t>
+                <w:t xml:space="preserve">Pharaoh built for me a multitude of Keftiu-ships&amp;quot;. On the identity of the Cretan Boat Type in the Egyptian records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Current Research in Egyptology 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Electra Apostola, Anna Kalaitzaki et Christos Kekes, May 2021, Rhodes, Greece</w:t>
+              <w:t xml:space="preserve">Aegis Day V</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maud Devolder, Apr 2021, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03713241v1</w:t>
+                <w:t xml:space="preserve">halshs-03713214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoutmôsis III et le monde égéen (XVe s. av. n. è.) : causes et conséquences d’une recomposition politique dans un monde connecté</w:t>
+                <w:t xml:space="preserve">Synchroniser l’Égypte et le monde égéen. À propos de l’actuelle « Controverse des chronologies absolues » concernant le milieu du IIe millénaire av. n. è. : Back to the beginning ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P'tits Dej' du Labo de l'UMR 5140-Archéologie des Sociétés Méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muriel Richard, Jun 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle non-thématique du séminaire interuniversitaire "Synoikismos"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04806016v1</w:t>
+                <w:t xml:space="preserve">halshs-03713155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchroniser l’Égypte et le monde égéen. À propos de l’actuelle « Controverse des chronologies absolues » concernant le milieu du IIe millénaire av. n. è. : Back to the beginning ?</w:t>
+                <w:t xml:space="preserve">Thoutmôsis III et le monde égéen (XVe s. av. n. è.) : causes et conséquences d’une recomposition politique dans un monde connecté</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle non-thématique du séminaire interuniversitaire "Synoikismos"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">P'tits Dej' du Labo de l'UMR 5140-Archéologie des Sociétés Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muriel Richard, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03713155v1</w:t>
+                <w:t xml:space="preserve">hal-04806016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bateaux crétois dans les chantiers navals de Pharaon</w:t>
               </w:r>
@@ -3840,51 +3840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="53824478"/>
+    <w:nsid w:val="13DEDE31"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4071,51 +4071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-dautais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4376-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24518063X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327982v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabolde" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032380v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs29.0085" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903092v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francois" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pesenti" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.14811" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507923v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL33s217" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834194v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Birin" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaes-2021-0013" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806011v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806001v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713269v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panaite" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806006v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713214v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806016v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713155v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dubois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/dialogues-d-histoire-ancienne-supplement-163.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Regnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Tsafou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouhafs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chapon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Danilova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275833" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Vitale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dudlik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100925090" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029543v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172531v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-dautais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4376-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24518063X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032380v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs29.0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabolde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pesenti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.14811" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL33s217" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Birin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaes-2021-0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panaite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dubois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/dialogues-d-histoire-ancienne-supplement-163.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Regnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Tsafou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouhafs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chapon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Danilova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275833" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Vitale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dudlik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100925090" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029543v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172531v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>