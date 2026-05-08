--- v1 (2026-04-11)
+++ v2 (2026-05-08)
@@ -936,230 +936,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03696261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">« C'est une multitude de navires-kftjw qu'il a faits pour moi… ». Sur l'égyptianité du bateau de type crétois.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Les Cahiers Égypte nilotique et méditerranéenne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 14, pp.75-89</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03323501v1</w:t>
+                <w:t xml:space="preserve">hal-03123995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">« C'est une multitude de navires-kftjw qu'il a faits pour moi… ». Sur l'égyptianité du bateau de type crétois.</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Essam Ahmed</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Charlène Bouchaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Les Cahiers Égypte nilotique et méditerranéenne</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Le Delta et les marges septentrionales, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId39" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.2825⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03123995v1</w:t>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03323501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
               </w:r>
@@ -1732,234 +1732,234 @@
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03713269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of Cretan wood and an Aegean shape, adorned with Quadruple Spirals. On the identity of the Keftiu-ship in the Egyptian records.</w:t>
+                <w:t xml:space="preserve">Les imitations locales de modèles égéens en Égypte durant le Nouvel Empire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting the Other: Transfers and cultural interactions around the Nile Valley</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elena Panaïte, Mar 2021, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">“Conteneurs” égyptiens de la fin de la Deuxième Période intermédiaire à l’époque ptolémaïque. Imitations, assimilations et transposition de modèles étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Marchand et Catherine Defernez, Oct 2021, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03713206v1</w:t>
+                <w:t xml:space="preserve">halshs-03713258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les imitations locales de modèles égéens en Égypte durant le Nouvel Empire</w:t>
+                <w:t xml:space="preserve">L’Égypte pharaonique et la Grèce « préhellénique » : une redécouverte de leurs interactions au tournant du XXe siècle</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Conteneurs” égyptiens de la fin de la Deuxième Période intermédiaire à l’époque ptolémaïque. Imitations, assimilations et transposition de modèles étrangers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Marchand et Catherine Defernez, Oct 2021, Le Caire, Égypte</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Ipse Dixit - Historiographie des sciences de la Méditerranée antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03713258v1</w:t>
+                <w:t xml:space="preserve">halshs-03713191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Égypte pharaonique et la Grèce « préhellénique » : une redécouverte de leurs interactions au tournant du XXe siècle</w:t>
+                <w:t xml:space="preserve">Of Cretan wood and an Aegean shape, adorned with Quadruple Spirals. On the identity of the Keftiu-ship in the Egyptian records.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Ipse Dixit - Historiographie des sciences de la Méditerranée antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Meeting the Other: Transfers and cultural interactions around the Nile Valley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elena Panaïte, Mar 2021, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">halshs-03713191v1</w:t>
+                <w:t xml:space="preserve">halshs-03713206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a Global and Diachronic Approach to Egypto-Aegean Interconnections (17th-12th c. BCE): A New Methodology</w:t>
               </w:r>
@@ -3840,51 +3840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="13DEDE31"/>
+    <w:nsid w:val="D783F86D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4071,51 +4071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-dautais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4376-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24518063X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032380v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs29.0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabolde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pesenti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.14811" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL33s217" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Birin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaes-2021-0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123995v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panaite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713206v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713258v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713191v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dubois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/dialogues-d-histoire-ancienne-supplement-163.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Regnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Tsafou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouhafs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chapon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Danilova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275833" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Vitale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dudlik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100925090" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029543v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172531v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-dautais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4376-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24518063X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032380v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs29.0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabolde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pesenti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.14811" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL33s217" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Birin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaes-2021-0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panaite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dubois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/dialogues-d-histoire-ancienne-supplement-163.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Regnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Tsafou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouhafs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chapon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Danilova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275833" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Vitale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dudlik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100925090" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029543v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172531v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>