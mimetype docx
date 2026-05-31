--- v2 (2026-05-08)
+++ v3 (2026-05-31)
@@ -121,50 +121,71 @@
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
       </w:pPr>
       <w:r>
         <w:rPr/>
         <w:t xml:space="preserve"> IdRef : </w:t>
       </w:r>
       <w:hyperlink r:id="rId10" w:history="1">
         <w:r>
           <w:rPr>
             <w:color w:val="#410a8c"/>
             <w:u w:val="single"/>
           </w:rPr>
           <w:t xml:space="preserve">24518063X</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="1"/>
+        </w:numPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr/>
+        <w:t xml:space="preserve"> cv.identifier.google scholar : </w:t>
+      </w:r>
+      <w:hyperlink r:id="rId11" w:history="1">
+        <w:r>
+          <w:rPr>
+            <w:color w:val="#410a8c"/>
+            <w:u w:val="single"/>
+          </w:rPr>
+          <w:t xml:space="preserve">https://scholar.google.fr/citations?user=JTxZL8oAAAAJ</w:t>
+        </w:r>
+      </w:hyperlink>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:spacing w:before="600"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="400"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
@@ -188,1106 +209,1106 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry R. H. Hall (1873-1930), proto-historien des Egypto-Aegean studies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">“Crossing the Wine-Dark Sea” from Knossos to Memphis: Hellenized Cretans in Egypt in the Mid-Eighteenth Dynasty (BM EA 5647)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gabolde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Journal of Ancient Egyptian Interconnections</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 47, pp.7-28</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId11" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05032380v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05327982v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">“Crossing the Wine-Dark Sea” from Knossos to Memphis: Hellenized Cretans in Egypt in the Mid-Eighteenth Dynasty (BM EA 5647)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Henry R. H. Hall (1873-1930), proto-historien des Egypto-Aegean studies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marc Gabolde</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Ancient Egyptian Interconnections</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Dialogues d'histoire ancienne. Suppléments</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Ipse Dixit – Historiographie des sciences de la Méditerranée antique. Discours et pratiques : cas d’études, 29 (S29), pp.85-116. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3917/dha.hs29.0085⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05327982v1</w:t>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05032380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2022)</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId17" w:history="1">
+                <w:t xml:space="preserve">Produire du vin des Coteaux (tainiotikos) en Maréotide sous les Lagides. Le chai ptolémaïque de Plinthine</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Dautais</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul Francois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Marchand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mikaël Pesenti</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.7850⟩</w:t>
+              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 123, pp.401-464. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/bifao.14811⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId16" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04364010v1</w:t>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03903092v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Produire du vin des Coteaux (tainiotikos) en Maréotide sous les Lagides. Le chai ptolémaïque de Plinthine</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Egyptians and Foreigners Involved in srm.t-Beverage Production and Trade in the Theban Region during the Mid-Eighteenth Dynasty: A Study of Foreign Anthroponyms from the Writing Board BM EA 29558</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
-              </w:r>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Mikaël Pesenti</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'Institut Français d'Archéologie Orientale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/bifao.14811⟩</w:t>
+              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 33, pp.217-233. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1553/AEundL33s217⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03903092v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04507923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egyptians and Foreigners Involved in srm.t-Beverage Production and Trade in the Theban Region during the Mid-Eighteenth Dynasty: A Study of Foreign Anthroponyms from the Writing Board BM EA 29558</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2022)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thibaud Fournet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ägypten und Levante / Egypt and the Levant</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1553/AEundL33s217⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.7850⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04507923v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04364010v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La tablette comptable British Museum EA 29558</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2021)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maël Crépy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sylvain Dhennin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Zeitschrift für ägyptische Sprache und Altertumskunde</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1515/zaes-2021-0013⟩</w:t>
+              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, pp.en ligne. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/baefe.5575⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId29" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03834194v1</w:t>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03696261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Taposiris Magna et Plinthine (2021)</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Bérangère Redon</w:t>
+                <w:t xml:space="preserve">La tablette comptable British Museum EA 29558</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marc Gabolde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kévin Birin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/baefe.5575⟩</w:t>
+              <w:t xml:space="preserve">Zeitschrift für ägyptische Sprache und Altertumskunde</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2022, 149 (2), pp.158 - 181. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1515/zaes-2021-0013⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03696261v1</w:t>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03834194v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">« C'est une multitude de navires-kftjw qu'il a faits pour moi… ». Sur l'égyptianité du bateau de type crétois.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Les Cahiers Égypte nilotique et méditerranéenne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, 14, pp.75-89</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03123995v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposiris Magna et Plinthine (2020)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie-Françoise Boussac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Essam Ahmed</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Charlène Bouchaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Maël Crépy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021, Le Delta et les marges septentrionales, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.2825⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03323501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Taposiris Magna et Plinthine (2019)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Dhennin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Claire Somaglino</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Vanpeene</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lorenzo Medini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin archéologique des Écoles françaises à l’étranger</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, Le Delta et les marges septentrionales, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/baefe.884⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03085498v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1297,1008 +1318,1008 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des tessons aux textes : fragments d’histoire des interactions polymorphes entre l’Egypte et le monde égéen (v. 1520-1450 av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Midis de l’Antiquité de l'Institut des Civilisations, Arts et Lettres</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dario Monti; Emmanuel Beaujard, Apr 2024, Louvain-la-Neuve, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04806014v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers une histoire des interactions égéo-égyptiennes durant l’âge du Bronze récent ? État de la recherche et étude de cas inédits</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Une région thébaine cosmopolite au milieu de la XVIIIe dynastie ? Étude de cas à partir de la tablette comptable BM EA 29558</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de Protohistoire égéenne de l'Université Paris I Panthéon Sorbonne</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maïa Pomadère, Nov 2023, Paris, France</w:t>
+              <w:t xml:space="preserve">EGYPT Day VI</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lena Pleuger, May 2023, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806011v1</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Henry H.R. Hall (1873-1930), proto-historien des Egypto-Aegean Studies ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Vers une histoire des interactions égéo-égyptiennes durant l’âge du Bronze récent ? État de la recherche et étude de cas inédits</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ipse Dixit: Historiographie des Sciences de la Méditerranée antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Louis Dautais; Sébastien Marchand; Eric Grau, Apr 2023, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Séminaire de Protohistoire égéenne de l'Université Paris I Panthéon Sorbonne</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maïa Pomadère, Nov 2023, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806001v1</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806011v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une région thébaine cosmopolite au milieu de la XVIIIe dynastie ? Étude de cas à partir de la tablette comptable BM EA 29558</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Henry H.R. Hall (1873-1930), proto-historien des Egypto-Aegean Studies ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGYPT Day VI</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lena Pleuger, May 2023, Louvain-la-Neuve, Belgium</w:t>
+              <w:t xml:space="preserve">Ipse Dixit: Historiographie des Sciences de la Méditerranée antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Louis Dautais; Sébastien Marchand; Eric Grau, Apr 2023, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806008v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Egypto-Aegean Studies: How to Make New out of Old</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’Égypte et l’étranger : regards croisés sur les interactions avec les mondes égéen et libyen à l’Âge du Bronze.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Elena Panaite</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Aegean Seminar at the University of the Peloponnese</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Emilia Banou, Apr 2022, Kalamata, Greece</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche de l’Ifao (2021-2022)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Abbès Zouache et Andrea Pillon, Jan 2022, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806006v1</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03713269v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Égypte et l’étranger : regards croisés sur les interactions avec les mondes égéen et libyen à l’Âge du Bronze.</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Egypto-Aegean Studies: How to Make New out of Old</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche de l’Ifao (2021-2022)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Abbès Zouache et Andrea Pillon, Jan 2022, Le Caire, Égypte</w:t>
+              <w:t xml:space="preserve">Aegean Seminar at the University of the Peloponnese</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Emilia Banou, Apr 2022, Kalamata, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03713269v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806006v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les imitations locales de modèles égéens en Égypte durant le Nouvel Empire</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Of Cretan wood and an Aegean shape, adorned with Quadruple Spirals. On the identity of the Keftiu-ship in the Egyptian records.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">“Conteneurs” égyptiens de la fin de la Deuxième Période intermédiaire à l’époque ptolémaïque. Imitations, assimilations et transposition de modèles étrangers</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sylvie Marchand et Catherine Defernez, Oct 2021, Le Caire, Égypte</w:t>
+              <w:t xml:space="preserve">Meeting the Other: Transfers and cultural interactions around the Nile Valley</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Elena Panaïte, Mar 2021, Le Caire, Egypt</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId52" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03713258v1</w:t>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03713206v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L’Égypte pharaonique et la Grèce « préhellénique » : une redécouverte de leurs interactions au tournant du XXe siècle</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Les imitations locales de modèles égéens en Égypte durant le Nouvel Empire</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Séminaire de recherche Ipse Dixit - Historiographie des sciences de la Méditerranée antique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
+              <w:t xml:space="preserve">“Conteneurs” égyptiens de la fin de la Deuxième Période intermédiaire à l’époque ptolémaïque. Imitations, assimilations et transposition de modèles étrangers</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sylvie Marchand et Catherine Defernez, Oct 2021, Le Caire, Égypte</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId53" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03713191v1</w:t>
+            <w:hyperlink r:id="rId54" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03713258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Of Cretan wood and an Aegean shape, adorned with Quadruple Spirals. On the identity of the Keftiu-ship in the Egyptian records.</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">L’Égypte pharaonique et la Grèce « préhellénique » : une redécouverte de leurs interactions au tournant du XXe siècle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Meeting the Other: Transfers and cultural interactions around the Nile Valley</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Elena Panaïte, Mar 2021, Le Caire, Egypt</w:t>
+              <w:t xml:space="preserve">Séminaire de recherche Ipse Dixit - Historiographie des sciences de la Méditerranée antique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 2021, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId54" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03713206v1</w:t>
+            <w:hyperlink r:id="rId55" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03713191v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">For a Global and Diachronic Approach to Egypto-Aegean Interconnections (17th-12th c. BCE): A New Methodology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Current Research in Egyptology 2021</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Electra Apostola, Anna Kalaitzaki et Christos Kekes, May 2021, Rhodes, Greece</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03713241v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pharaoh built for me a multitude of Keftiu-ships&amp;quot;. On the identity of the Cretan Boat Type in the Egyptian records</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aegis Day V</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Maud Devolder, Apr 2021, Louvain-la-Neuve, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03713214v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Synchroniser l’Égypte et le monde égéen. À propos de l’actuelle « Controverse des chronologies absolues » concernant le milieu du IIe millénaire av. n. è. : Back to the beginning ?</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Thoutmôsis III et le monde égéen (XVe s. av. n. è.) : causes et conséquences d’une recomposition politique dans un monde connecté</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée annuelle non-thématique du séminaire interuniversitaire "Synoikismos"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2020, Bruxelles, Belgique</w:t>
+              <w:t xml:space="preserve">P'tits Dej' du Labo de l'UMR 5140-Archéologie des Sociétés Méditerranéennes</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Muriel Richard, Jun 2020, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">halshs-03713155v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04806016v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thoutmôsis III et le monde égéen (XVe s. av. n. è.) : causes et conséquences d’une recomposition politique dans un monde connecté</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId12" w:history="1">
+                <w:t xml:space="preserve">Synchroniser l’Égypte et le monde égéen. À propos de l’actuelle « Controverse des chronologies absolues » concernant le milieu du IIe millénaire av. n. è. : Back to the beginning ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">P'tits Dej' du Labo de l'UMR 5140-Archéologie des Sociétés Méditerranéennes</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Muriel Richard, Jun 2020, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Journée annuelle non-thématique du séminaire interuniversitaire "Synoikismos"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2020, Bruxelles, Belgique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04806016v1</w:t>
+            <w:hyperlink r:id="rId59" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">halshs-03713155v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des bateaux crétois dans les chantiers navals de Pharaon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Détours et retours. Circulation des hommes, des idées et des techniques de l'Antiquité.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Toulouse Jean-Jaurès (PLH-CRATA et PLH-ERASME), May 2019, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-02465841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2308,180 +2329,180 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">10 ans de fouille à Sissi (Crète) : résultats et perspectives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roxane Dubois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée d’étude INCAL Humanitas, humanités, humanities en Europe</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Louvain-la-Neuve, Belgique. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03712462v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Interactions entre l’Égypte et le monde égéen sur la longue durée (XVIIe - XIIe s. av. n. è.)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Portes ouvertes virtuelles INCAL 2020</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2020, Louvain-la-neuve, France. 2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2491,371 +2512,371 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ipse Dixit – Historiographie des sciences de la Méditerranée antique. Discours et pratiques : cas d'études</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId65" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Grau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId66" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sébastien Marchand</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId67" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses universitaires de Franche-Comté</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 29, pp.314, 2025, Dialogues d'Histoire Ancienne, Supplément, 978-2-38549-150-5</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId64" w:history="1">
-              <w:r>
-[...46 lines deleted...]
-            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04849233v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScapeCon 2022: Towards an Archaeology of Fragmentation in the Aegean Bronze Age</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thérèse Claeys</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roxane Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Killian Regnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Evgenia Tsafou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aegis. 29, 2024, 978-2-39061-527-9</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId68" w:history="1">
-              <w:r>
-[...80 lines deleted...]
-            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04883575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Current Research in Egyptology 2022</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amel Bouhafs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Linda Chapon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marion Claude</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Margarita Danilova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, Access Archaeology - CENiM 36, 9781803275833. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.32028/9781803275833⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
-              <w:r>
-[...89 lines deleted...]
-            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04206811v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -2865,386 +2886,386 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Five Egyptian Scarabs from the Mycenaean cemetery of Langada on Kos: Context, Function, and Cultural Significance</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Salvatore Vitale</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId79" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Katarzyna Dudlik</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Gianluca Miniaci; Christian Greco; Paolo Del Vesco; Mattia Mancini; Cristina Alù. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ancient Egypt and the Surrounding World: Contact, Trade and Influence. Studies presented to Marilina Betrò</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6, Pisa University Press, pp.153-166, 2024, Egittologia, 979-12-5608-045-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805919v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Some Late Helladic IIA pottery in the early Thutmosid Dra Abu el-Naga necropolis (Luxor, Egypt)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId81" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zulema Barahona Mendieta</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Jan Driessen; Tiziano Fantuzzi. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CHRONOS. Stratigraphic Analysis, Pottery Seriation and Radiocarbon Dating in Mediterranean Chronology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aegis (26), Presses universitaires de Louvain, pp.117-140, 2024, 978-2-39061-451-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId80" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04507924v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Addendum : Un chai près de la nécropole et son environnement architectural</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId83" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Callot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Marie-Françoise Boussac; Olivier Callot; Patrice Georges. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La nécropole hellénistique de Plinthine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut français d'archéologie orientale, pp.557-562, 2023, Fouilles de l’Institut français d’archéologie orientale 90, 9782724708073</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId82" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805987v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId84" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">From skalistiri to mastarin : Sissi and the shaping of my Aegeanist side</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Charlotte Langohr; Quentin Letesson. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Πολυμήχανος, Man of Many Ways: Papers in Honour of Professor Jan Driessen</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Presses Universitaires de Louvain</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, pp.309-310, 2023, Aegis, 9782390613633</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId85" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04805997v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3254,215 +3275,215 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egypto-Aegean Studies, Années folles et « gratin cairote » : une fête au palais d'Héliopolis en 1927</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://ipsedixit.hypotheses.org/612</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId86" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03736261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coupe en or du général Djéhouty</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022, https://www.ifao.egnet.net/image/78/</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId87" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03712716v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Review of: Peter M. Fischer and Teresa Bürge (eds) 2017. Sea Peoples Up-to-Date. New Research on Transformations in the Eastern Mediterranean in the 13th-11th Centuries BCE (Proceedings of the ESFWorkshop held at the Austrian Academy of Sciences, Vienna, 3-4 Nov. 2014)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020, pp. 585-591</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId88" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03029543v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -3472,307 +3493,307 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId89" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution du fouloir du chai ptolémaïque de Plinthine.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId91" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Paul François</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bérangère Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Dautais</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Aix-en-Provence, France. 2022</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Image</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId90" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172520v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reconstitution hypothétique de la chaîne opératoire de production du vin au sein du chai ptolémaïque de Plinthine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix-en-Provence, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId91" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172513v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Restitution du pressoir à levier et treuil du chai ptolémaïque de Plinthine</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId90" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Paul François</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bérangère Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Dautais</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Aix-en-Provence, France. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Image</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId92" w:history="1">
+            <w:hyperlink r:id="rId93" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04172531v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId93"/>
+      <w:footerReference w:type="default" r:id="rId94"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3840,51 +3861,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="D783F86D"/>
+    <w:nsid w:val="2614CDB5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -4071,51 +4092,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-dautais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4376-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24518063X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032380v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs29.0085" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327982v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabolde" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903092v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francois" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pesenti" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.14811" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507923v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL33s217" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834194v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Birin" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaes-2021-0013" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123995v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806014v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806011v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806001v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806008v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806006v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panaite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713258v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713191v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713206v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713241v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713214v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713155v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465841v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712462v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dubois" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029520v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849233v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grau" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/dialogues-d-histoire-ancienne-supplement-163.html" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883575v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Regnier" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Tsafou" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206811v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouhafs" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chapon" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Danilova" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275833" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805919v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Vitale" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dudlik" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507924v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805987v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805997v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100925090" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736261v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712716v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029543v2" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172520v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172513v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172531v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-dautais" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-4376-1291" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/24518063X" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=JTxZL8oAAAAJ" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05327982v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Dautais" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Gabolde" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05032380v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/dha.hs29.0085" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03903092v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B&#233;rang&#232;re Redon" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Francois" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Marchand" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mika&#235;l Pesenti" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/bifao.14811" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507923v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1553/AEundL33s217" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04364010v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie-Fran&#231;oise Boussac" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Dhennin" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thibaud Fournet" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.7850" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03696261v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ma&#235;l Cr&#233;py" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.5575" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03834194v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K&#233;vin Birin" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1515/zaes-2021-0013" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03123995v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03323501v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Essam Ahmed" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Charl&#232;ne Bouchaud" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.2825" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03085498v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claire Somaglino" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Vanpeene" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lorenzo Medini" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/baefe.884" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806014v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806008v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806011v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806001v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713269v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Panaite" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806006v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713206v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713258v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713191v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713241v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713214v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04806016v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03713155v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-02465841v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712462v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Dubois" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029520v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04849233v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Grau" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;bastien Marchand" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pufc.univ-fcomte.fr/dialogues-d-histoire-ancienne-supplement-163.html" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04883575v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Th&#233;r&#232;se Claeys" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Killian Regnier" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgenia Tsafou" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04206811v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amel Bouhafs" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Chapon" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Claude" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Margarita Danilova" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.32028/9781803275833" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805919v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Salvatore Vitale" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Katarzyna Dudlik" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04507924v1" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zulema Barahona Mendieta" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805987v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Callot" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04805997v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://pul.uclouvain.be/book/?gcoi=29303100925090" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03736261v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03712716v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03029543v2" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172520v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Paul Fran&#231;ois" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172513v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04172531v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>