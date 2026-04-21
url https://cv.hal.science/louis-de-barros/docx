--- v0 (2026-03-21)
+++ v1 (2026-04-21)
@@ -8532,260 +8532,260 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04096173v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dual seismic migration velocities reveal imbricated fluid diffusion and aseismic slip In a Corinth Gulf swarm (Greece)</w:t>
-[...52 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Repeating earthquakes cluster at the edges of the afterslip in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Chalumeau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId247" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans Agurto-Detzel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Charvis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId96" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Audrey Galve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2021, Vienna, Austria</w:t>
+              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2021</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04096296v1</w:t>
+                <w:t xml:space="preserve">hal-03533003v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Repeating earthquakes cluster at the edges of the afterslip in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Dual seismic migration velocities reveal imbricated fluid diffusion and aseismic slip In a Corinth Gulf swarm (Greece)</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis De Barros</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId93" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dublanchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Cappa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Deschamps</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">American Geophysical Union Fall Meeting 2021</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t>
+              <w:t xml:space="preserve">EGU General Assembly</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, Vienna, Austria</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId257" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03533003v1</w:t>
+                <w:t xml:space="preserve">hal-04096296v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId258" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Repeating earthquakes follow afterslip gradient in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t>
               </w:r>
@@ -11082,55 +11082,55 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Barros</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Dietrich</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The Fourth Biot Conference on Poromechanics, Columbia University, New York</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, pp.540-546, 2009</w:t>
+              <w:t xml:space="preserve">The Fourth Biot Conference on Poromechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, New York, United States. pp.540-546, 2009</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Proceedings/Recueil des communications</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId302" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00447915v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
@@ -11408,51 +11408,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7B75682B"/>
+    <w:nsid w:val="74803CC5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11556,51 +11556,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FDD989F7"/>
+    <w:nsid w:val="FAB27D3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11790,51 +11790,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-de-barros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5541-9162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122884892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545015v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL117164" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115394" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118849" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Passarelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53285-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Birkholzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad231" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad280" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac345" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spingos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb025571" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30798-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00993-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants&#8208;morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022767" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095372" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197635v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants-Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.638723" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duboeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kakurina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Rutqvist" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2021.103471" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019179" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41306-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihe Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083856" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.08.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401441v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zecevic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Eyre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lokmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070427" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rempel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlstrom" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0482" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01469151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005691" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lokmer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011108" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183356v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derode" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063671" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3968AB4B9C9DC1DFA63D65CB705600A99FE96F84/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932518v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. J. Bean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052713v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875780v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christopher Bean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Zecevic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50890" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.06.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK2BQBDL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. O'Brien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812632v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Yeguas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ibanez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05637.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007629" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3581361" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. O'Brien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saccorotti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04851.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.10.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dietrich" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04696.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565020v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2010.04696.X" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447913v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucarello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041273" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valdes Gonzalez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.09.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333874v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Pedersen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Metaxian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesage" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204898v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843219v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11322" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890414v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890455v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890552v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosso-Hoedt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096296v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533003v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221112v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2918" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391332v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dick" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902318" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391027v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O'Brien" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662046v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791113v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metral" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hering" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672575v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204917v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891787v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birkholzer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701933" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duboeuf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701224" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jonsdottir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauser" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20145308" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523475v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3513481" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177221v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369985" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-de-barros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5541-9162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122884892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545015v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL117164" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115394" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118849" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Passarelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53285-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Birkholzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad231" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad280" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac345" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spingos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb025571" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30798-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00993-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants&#8208;morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022767" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095372" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197635v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants-Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.638723" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duboeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kakurina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Rutqvist" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2021.103471" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019179" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41306-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihe Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083856" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.08.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401441v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zecevic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Eyre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lokmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070427" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rempel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlstrom" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0482" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01469151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005691" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lokmer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011108" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183356v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derode" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063671" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3968AB4B9C9DC1DFA63D65CB705600A99FE96F84/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932518v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. J. Bean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052713v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875780v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christopher Bean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Zecevic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50890" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.06.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK2BQBDL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. O'Brien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812632v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Yeguas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ibanez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05637.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007629" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3581361" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. O'Brien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saccorotti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04851.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.10.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dietrich" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04696.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565020v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2010.04696.X" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447913v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucarello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041273" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valdes Gonzalez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.09.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333874v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Pedersen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Metaxian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesage" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204898v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843219v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11322" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890414v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890455v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890552v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosso-Hoedt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096296v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221112v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2918" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391332v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dick" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902318" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391027v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O'Brien" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662046v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791113v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metral" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hering" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672575v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204917v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891787v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birkholzer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701933" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duboeuf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701224" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jonsdottir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauser" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20145308" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523475v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3513481" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177221v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369985" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>