--- v1 (2026-04-21)
+++ v2 (2026-05-14)
@@ -1,11353 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...11301 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:100px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louis De Barros </w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">louis-de-barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0002-5541-9162</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">122884892</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.fr/citations?user=mZPEEwsAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Parcours Professionnel :</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2022-...</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de conférences hors-classe</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géoazur (UMR 7329), Université de la Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2020</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Habilitation à diriger des recherches</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : « Fluide et sismicité : De l’observation sismologiqueaux processus mécaniques », Géoazur (UMR 7329), Université de la Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2012-...</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Maitre de conférences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Géoazur (UMR 7329), Université de la Côte d’Azur</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2008-2012</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Post-doctorat</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, University College Dublin, Ireland</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2007-2008</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Attaché Temporaire Enseignement Recherche</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> (ATER), Polytech' Grenoble, Université J. Fourier, Grenoble</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004-2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Doctorat en géophysique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> : “Sensibilité et inversion des formes d’ondes sismiques en milieu poreux stratifié”, LGIT - école Doctorale Terre-Univers-Environnement, Université J. Fourier, Grenoble</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  </w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Master</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve"> recherche Terre-Univers-Environnement, mention Bien, U. J. Fourier, Grenoble</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">2004</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">  Diplôme d’</w:t></w:r><w:r><w:rPr><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">ingénieur</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, spécialité géotechnique, mention Bien, Polytech' Grenoble, U. J. Fourier</w:t></w:r></w:p><w:p><w:pPr><w:pStyle w:val="Heading1"/></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignement:</w:t></w:r></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="2"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve">Enseignements en sismologie, géophysique, géotechnique, etc*  Maître de conférences (Université de la Côte d'Azur) :  ~200h eq. TD depuis 2012*  Enseignements en écoles d’été (inverse problems in volcanology, Dublin, 2012) et école doctorale (mathematics for geoscientists, 2011-2012)* 1/2 ATER et vacations (Univ. J. Fourier, Grenoble ; 2004-2008) : ~200h</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (59)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Theoretical Maximum and Cumulative Seismic Moment Relationships Confirm that Injection Volume Controls the Occurrence Rate, But Not the Magnitude, of Induced Earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Marsan</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2026, 53 (5), </w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL117164⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05545015v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Does Foreshock Identification Depend on Seismic Monitoring Capability?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xin Cui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Zefeng Li</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 52 (11), </w:t></w:r><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025GL115394⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391314v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid processes highlighted by temporal variations of $b$‐value during swarms and aftershocks sequences in the Ubaye Region (Western Alps, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Space Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2025, 12 (11), pp.e2025EA004250. </w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2025EA004250⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05391309v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Control of Seismicity Migration in Earthquake Swarms by Injected Fluid Volume and Aseismic Crack Propagation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Garagash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Ampuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 129, </w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2023jb027276⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04376256v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Intraslab seismicity migration simultaneously with an interface slow slip event along the Ecuadorian subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexander Wickham-Piotrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marc Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Delouis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Mathieu Nocquet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 883, pp.230365. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2024.230365⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04696130v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systematic observation of a seismic back-front during fluid injection in both natural and anthropogenic earthquake swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Garagash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lengliné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 641, pp.118849. </w:t></w:r><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2024.118849⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04621492v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Parallel dynamics of slow slips and fluid-induced seismic swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Passarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2024, 15 (8943), </w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-024-53285-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04741112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Spatio‐Temporal Evolution of Aftershock and Repeater Source Properties After the 2016 Pedernales Earthquake (Ecuador)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Agurto‐detzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 128 (2), pp.e2022JB025353. </w:t></w:r><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB025353⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04026203v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Induced microseismicity and tremor signatures illuminate different slip behaviors in a natural shale fault reactivated by a fluid pressure stimulation (Mont Terri)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235 (1), pp.531-541. </w:t></w:r><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad231⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04123975v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Inferring fluid volume during earthquake swarms using seismic catalogues</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 232, pp.829 - 841. </w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggac345⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03854672v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Swarms and mainshock-aftershocks sequences are both triggered by fluids in the Ubaye Region (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 235 (1), pp.920-941. </w:t></w:r><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggad280⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04182990v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The 2020–2021 seismic sequence in the Western Gulf of Corinth: Insights on the triggering mechanisms through high resolution seismological and geodetic data analysis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alexis Rigo</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ioannis Spingos</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Tectonophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2023, 863, pp.230011. </w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.tecto.2023.230011⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04220673v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Prevalence of Aseismic Slip Linking Fluid Injection to Natural and Anthropogenic Seismic Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Ampuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (12), pp.e2022JB025571. </w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022jb025571⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03936234v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Transient evolution of permeability and friction in a slowly slipping fault activated by fluid pressurization</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Communications</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, </w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-022-30798-3⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03684281v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid migration in low-permeability faults driven by decoupling of fault slip and opening</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jens Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, In press, </w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41561-022-00993-4⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03750371v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Atypical Shallow Mw 5.3, 2021 Earthquake in the Western Corinth Rift (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jiří Zahradník</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">El Madani Aissaoui</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pascal Bernard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Briole</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Simon Bufféral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 127 (9), pp.e2022JB024221. </w:t></w:r><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2022JB024221⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03781958v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Migration of fluid‐induced seismicity reveals the seismogenic state of faults</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wynants‐morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danré</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (11), pp.e2021JB022767. </w:t></w:r><w:hyperlink r:id="rId82" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB022767⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03433200v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Western Gulf of Corinth (Greece) 2020–2021 Seismic Crisis and Cascading Events: First Results from the Corinth Rift Laboratory Network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId84" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">George Kaviris</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Panagiotis Elias</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Vasilis Kapetanidis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anna Serpetsidaki</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId85" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Andreas Karakonstantis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Seismic Record</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 1 (2), pp.85-95. </w:t></w:r><w:hyperlink r:id="rId86" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1785/0320210021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId83" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03304514v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault Trace Corrugation and Segmentation as a Measure of Fault Structural Maturity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Manighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId89" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antoine Mercier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (20), pp.e2021GL095372. </w:t></w:r><w:hyperlink r:id="rId90" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021GL095372⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId87" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03455176v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps): a specific behaviour highlighted by mainshocks and swarm sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 353 (S1), pp.1-25. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId91" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03364897v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual seismic migration velocities in seismic swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dublanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 48 (1), pp.e2020GL090025. </w:t></w:r><w:hyperlink r:id="rId95" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL090025⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId93" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03052273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeating Earthquakes at the Edge of the Afterslip of the 2016 Ecuadorian M W 7.8 Pedernales Earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Agurto‐detzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Galve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 126 (5), pp.e2021JB021746. </w:t></w:r><w:hyperlink r:id="rId98" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2021JB021746⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId96" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221093v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensitivity of the Seismic Moment Released During Fluid Injection to Fault Hydromechanical Properties and Background Stress</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId100" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wynants-Morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Frontiers in Earth Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 9, pp.638723. </w:t></w:r><w:hyperlink r:id="rId101" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3389/feart.2021.638723⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId99" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03197635v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseismic deformations perturb the stress state and trigger induced seismicity during injection experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId104" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Kakurina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 224 (2), pp.1464-1475. </w:t></w:r><w:hyperlink r:id="rId105" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1093/gji/ggaa515⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId102" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03012260v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Field-scale fault reactivation experiments by fluid injection highlight aseismic leakage in caprock analogs: Implications for CO2 sequestration</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christophe Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId107" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jonny Rutqvist</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Journal of Greenhouse Gas Control</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, 111, pp.103471. </w:t></w:r><w:hyperlink r:id="rId108" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.ijggc.2021.103471⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId106" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03354747v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stress Perturbation From Aseismic Slip Drives The Seismic Front During Fluid Injection In A Permeable Fault</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId81" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Wynants‐morel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‐paul Ampuero</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, </w:t></w:r><w:hyperlink r:id="rId110" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019JB019179⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId109" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02613516v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imbricated Aseismic Slip And Fluid Diffusion Drive A Seismic Swarm In The Corinth Gulf, Greece.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dublanchet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2020, 47 (9), pp.e2020GL087142. </w:t></w:r><w:hyperlink r:id="rId113" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2020GL087142⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId111" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02544005v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Energy of injection-induced seismicity predicted from in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId115" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Robert Grasso</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Scientific Reports</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (1), </w:t></w:r><w:hyperlink r:id="rId116" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41598-019-41306-x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId114" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02171167v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Why Are There No Earthquakes in the Intracratonic Paris Basin? Insights from Flexural Models</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId118" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carole Petit</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId119" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guillaume Duclaux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId120" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Mazabraud</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geosciences</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 9 (12), pp.502. </w:t></w:r><w:hyperlink r:id="rId121" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3390/geosciences9120502⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId117" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386459v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions on seafloor telecom cables</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId127" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Commun.</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 10 (1), pp.5777. </w:t></w:r><w:hyperlink r:id="rId128" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/s41467-019-13793-z⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId122" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03060047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Illuminating the Rupturing of Microseismic Sources in an Injection‐Induced Earthquake Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId130" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yihe Huang</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 46 (16), pp.9563-9572. </w:t></w:r><w:hyperlink r:id="rId131" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2019GL083856⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId129" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02373770v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ridge subduction and afterslip control aftershock distribution of the 2016 Mw 7.8 Ecuador earthquake</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Agurto-Detzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId134" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId135" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId136" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Regnier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId137" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rietbrock</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Earth and Planetary Science Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 520, pp.63-76. </w:t></w:r><w:hyperlink r:id="rId138" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.epsl.2019.05.029⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId132" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02167273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluid‐Induced Swarms and Coseismic Stress Transfer: A Dual Process Highlighted in the Aftershock Sequence of the 7 April 2014 Earthquake (Ml 4.8, Ubaye, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId140" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Agnès Helmstetter</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, 124 (4), pp.3918-3932. </w:t></w:r><w:hyperlink r:id="rId141" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2018JB017226⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId139" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02200605v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismicity and fault aseismic deformation caused by fluid injection in decametric in-situ experiments</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Duboeuf</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Comptes Rendus. Géoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2018, 350 (8), pp.464-475. </w:t></w:r><w:hyperlink r:id="rId144" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.crte.2018.08.002⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId142" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02117944v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating Dynamic Triggering of Seismicity by Regional Earthquakes: The Case of the Corinth Rift (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId146" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hélène Lyon-Caen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId147" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicholas Voulgaris</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, </w:t></w:r><w:hyperlink r:id="rId148" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017GL075460⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId145" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01636477v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aseismic Motions Drive a Sparse Seismicity During Fluid Injections Into a Fractured Zone in a Carbonate Reservoir</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId103" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laure Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yves Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 122 (10), pp.8285 - 8304. </w:t></w:r><w:hyperlink r:id="rId150" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2017JB014535⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId149" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01734554v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Relocation of long-period (LP) seismic events reveals en echelon fractures in the upper edifice of Turrialba volcano, Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zecevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas S. Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lokmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (19), pp.10,105 - 10,114. </w:t></w:r><w:hyperlink r:id="rId156" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL070427⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId151" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401441v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic velocity changes associated with aseismic deformations of a fault stimulated by fluid injection</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 43 (18), pp.9563 - 9572. </w:t></w:r><w:hyperlink r:id="rId161" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2016GL070410⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId157" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01401428v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fault structure, stress, or pressure control of the seismicity in shale? Insights from a controlled experiment of fluid-induced fault reactivation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId124" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 121 (6), pp.4506 - 4522. </w:t></w:r><w:hyperlink r:id="rId165" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015JB012633⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId162" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01527365v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Mega-earthquakes rupture flat megathrusts</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId167" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Q. Bletery</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId168" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Thomas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId169" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Rempel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId170" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Karlstrom</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId171" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Science</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 354 (6315), pp.1027 - 1031. </w:t></w:r><w:hyperlink r:id="rId172" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1126/science.aag0482⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId166" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01417120v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Generic along-strike segmentation of Afar normal faults, East Africa: Implications on fault growth and stress heterogeneity on seismogenic fault planes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId88" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Manighetti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId174" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C Caulet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId175" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Perrin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geochemistry, Geophysics, Geosystems</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, 16 (2), pp.443-467. </w:t></w:r><w:hyperlink r:id="rId176" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014GC005691⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId173" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-01469151v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A brittle failure model for long-period seismic events recorded at Turrialba volcano, Costa Rica</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas S. Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId178" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Francesca Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lokmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.10.1002/2014JB011108. </w:t></w:r><w:hyperlink r:id="rId180" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2014JB011108⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId177" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01142480v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic responses to fluid pressure perturbations in a slipping fault,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId182" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">B. Derode</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2015, pp.3197-3203. </w:t></w:r><w:hyperlink r:id="rId183" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/2015GL063671⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId184" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId181" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01183356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Long-period seismicity in the shallow volcanic edifice formed from slow-rupture earthquakes</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. J. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lokmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId187" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Philippe Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Nature Geoscience</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2014, 7, pp.71-75. </w:t></w:r><w:hyperlink r:id="rId189" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1038/ngeo2027⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId185" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00932518v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Investigating the source characteristics of long-period (LP) seismic events recorded on Piton de la Fournaise volcano, La Réunion,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId152" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Zecevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. J. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId191" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Brenguier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 258, pp.1-11. </w:t></w:r><w:hyperlink r:id="rId192" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.04.009⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId190" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01052713v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Origin of spurious single forces in the source mechanism of volcanic seismicity,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lokmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId186" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ch. J. Bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 262, pp.1-6. </w:t></w:r><w:hyperlink r:id="rId194" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.06.006⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId195" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId193" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00873472v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eruptive fracture location forecasts from high-frequency events on Piton de la Fournaise Volcano,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId197" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Christopher Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId198" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Megan Zecevic</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId199" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Florent Brenguier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId200" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Aline Peltier</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 40 (17), pp.4599-4603. </w:t></w:r><w:hyperlink r:id="rId201" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1002/grl.50890⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId196" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00875780v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Moment tensor inversion for the source location and mechanism of long period (LP) seismic events from 2009 at Turrialba volcano, Costa Rica,</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId153" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Thomas S. Eyre</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth S. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2013, 258, pp.215-223. </w:t></w:r><w:hyperlink r:id="rId205" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2013.04.016⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId202" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00876471v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging magma storage below Teide volcano (Tenerife) using scattered seismic wavefields</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId208" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A. Garcia-Yeguas</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId209" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Ibanez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2012, 191 (2), pp.695-706. </w:t></w:r><w:hyperlink r:id="rId210" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2012.05637.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId206" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00812632v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source mechanism of long-period events recorded by a high-density seismic network during the 2008 eruption on Mount Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lokmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId203" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth S. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Saccorotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Geophysical Research : Solid Earth</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 116, pp.B01304. </w:t></w:r><w:hyperlink r:id="rId213" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2010JB007629⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId211" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00531298v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Wave propagation in heterogeneous porous media formulated in the frequency-space domain using a discontinuous Galerkin method</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Virieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 76 (4), pp.N13-N28. </w:t></w:r><w:hyperlink r:id="rId218" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.3581361⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId214" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00680273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time reverse location of seismic long-period events recorded on Mt Etna</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lokmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId221" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Saccorotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 184 (1), pp.452-462. </w:t></w:r><w:hyperlink r:id="rId222" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04851.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId219" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00681370v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic source mechanisms of tremor recorded on Arenal volcano, Costa Rica, retrieved by waveform inversion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId224" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Davi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId220" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. S. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lokmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, 213-214, pp.1-13. </w:t></w:r><w:hyperlink r:id="rId225" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2011.10.008⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId223" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01021918v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full waveform inversion of seismic waves reflected in a stratified porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 182, pp.1543-1556. </w:t></w:r><w:hyperlink r:id="rId229" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/J.1365-246X.2010.04696.X⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId226" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00565020v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full waveform inversion of seismic waves reﬂected in a stratiﬁed porous medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dietrich</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId228" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bernard Valette</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Journal International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, 182 (3), pp.1543-1556. </w:t></w:r><w:hyperlink r:id="rId231" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1111/j.1365-246X.2010.04696.x⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId230" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523474v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Source geometry from exceptionally high resolution long period event observations at Mt Etna during the 2008 eruption</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId155" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher J. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lokmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId212" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gilberto Saccorotti</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId233" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luciano Zucarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Geophysical Research Letters</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2009, 36, pp.L24305. </w:t></w:r><w:hyperlink r:id="rId234" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1029/2009GL041273⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId232" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447913v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure below Popocatépetl Volcano (Mexico) from analysis of Rayleigh waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId236" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. A. Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId237" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. P. Metaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId238" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Lesage</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valdes Gonzalez</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 170 (1-2), pp.5 à 11. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId235" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">insu-00333874v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Crustal structure below Popocatépetl Volcano (Mexico) from analysis of Rayleigh waves</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId242" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Helle Pedersen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId243" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J.-P. Métaxian</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId239" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Valdes Gonzalez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId244" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Lesage</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of Volcanology and Geothermal Research</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 170 (1-2), pp.5-11. </w:t></w:r><w:hyperlink r:id="rId240" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.jvolgeores.2007.09.001⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId241" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177090v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Perturbations of the seismic reﬂectivity of a ﬂuid-saturated depth-dependent poro-elastic medium</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of the Acoustical Society of America</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2008, 123 (3), pp.14</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId245" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00204898v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (14)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The signature of fluid-induced fault slip at different scales</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Luigi Passarelli</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th General Assembly of the European Seismological Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId247" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890499v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Front and back-front of the seismic migration driven by fluid-induced aseismic slip in natural and anthropogenic earthquake sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Garagash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lengliné</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th General Assembly of the European Seismological Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId248" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890414v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What repeating earthquakes can tell us about postseismic slip and fluid circulation in the Ecuadorian subduction zone</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Agurto-Detzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charvis</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2024</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2024, Vienna (Austria), Austria. pp.EGU24-11322, </w:t></w:r><w:hyperlink r:id="rId251" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu24-11322⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId249" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04843219v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Role of fluids in the triggering of swarms and mainshock–aftershocks sequences: example from complex earthquake crisis in the Ubaye Region (Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">ESC2024 - 39th General Assembly of the European Seismological Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Corfou, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId252" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890455v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Establishing new seismicity catalogs to capture in detail the complexity of seismicity in the Gulf of Corinth, Greece</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Olivier Lengliné</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId254" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Nicolas Cosso-Hoedt</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">39th General Assembly of the European Seismological Commission</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Sep 2024, Corfou, Greece</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId253" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890552v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic migration driven by fluid-induced aseismic slip in natural swarms and anthropogenic induced sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Danré</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dmitry Garagash</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Conference on Swarm-like seismicity</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Oct 2024, castrovillari, Italy</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId255" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890587v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Physics based Modeling of Corinth Earthquake Swarms</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dublanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall Meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, Chicago, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId256" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096173v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeating earthquakes cluster at the edges of the afterslip in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Agurto-Detzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Galve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2021, New Orleans, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId257" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03533003v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Dual seismic migration velocities reveal imbricated fluid diffusion and aseismic slip In a Corinth Gulf swarm (Greece)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId94" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre Dublanchet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Frédéric Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId258" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04096296v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeating earthquakes follow afterslip gradient in the aftermath of the 16th April 2016 M7.8 Pedernales earthquake in Ecuador</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId250" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hans Agurto-Detzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId97" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Audrey Galve</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">European Geophysical Union General Assembly 2021</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienne, Austria. pp.EGU21-2918, </w:t></w:r><w:hyperlink r:id="rId260" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu21-2918⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId259" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221112v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Strain and Flow Pathways in a Shale Fault Zone: An In-Situ Test of Fault Seal Integrity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId262" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P Henry</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId263" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Gout</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId160" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">R. Castilla</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId264" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">P. Dick</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Fifth International Conference on Fault and Top Seals 2019, EAGE</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019, Palermo, Italy. </w:t></w:r><w:hyperlink r:id="rId265" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201902318⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId261" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391332v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Distributed sensing of earthquakes and ocean-solid Earth interactions analysis using the fiber optic telecom seafloor cable KM3NeT offshore Toulon, France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId123" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anthony Sladen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId143" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Diane Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId125" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Paul Ampuero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId267" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yann Hello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">AGU Fall meeting</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco (CA), United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId266" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04070709v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Repeating Aftershocks of the 16th April 2016 Mw 7.8 Pedernales (Ecuador) Earthquake Underline the Interplay Between Afterslip and Seismicity</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Caroline Chalumeau</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId133" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Agurto-Detzel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philippe Charvis</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Yvonne Font</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">American Geophysical Union Fall Meeting 2019</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, San Francisco, United States</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId268" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03221135v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">High-resolution spatio-temporal source inversion of a long-period (LP) sequence recorded by a dense broadband network</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId179" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ivan Lokmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId271" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Christopher Bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2010, Vienne, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId269" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391027v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Poster de conférence (4)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Both mainshock-aftershocks and swarm sequences are driven by fluid processes (Ubaye Region, French Western Alps)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SSA Annual Meeting 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2022, Bellevue, Washington, United States. 2022</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId272" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03662046v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Magnetotelluric investigations in the Ubaye seismic swarm region, Western Alps: a connection between electrical conductivity, fluids, and earthquakes?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId275" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Svetlana Byrdina</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId276" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Luc Got</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId277" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurent Metral</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId278" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Philip Hering</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EGU General Assembly 2022</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, May 2022, Vienna, Austria. </w:t></w:r><w:hyperlink r:id="rId279" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5194/egusphere-egu22-3498⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId274" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03791113v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Seismic activity in the Ubaye Region (French Alps) : a specific behaviour highlighted by mainshocks and swarm sequences</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hervé Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">5èmes Rencontres Scientifiques et Techniques Résif</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2021, Obernai, France. </w:t></w:r><w:hyperlink r:id="rId92" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.5802/crgeos.76⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId280" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03442187v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Complex behaviour highlighted by earthquake aftershock and swarm sequences in Ubaye Region (French Western Alps).</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marion Baques</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maxime Godano</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId273" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Herve Jomard</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clara Duverger</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd EGU General Assembly</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Apr 2021, Vienna, Austria</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Poster de conférence</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId281" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03518982v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Using a Poroelastic Theory to Reconstruct Subsurface Properties: Numerical Investigation</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId270" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Gareth O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Virieux</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garambois</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Seismic waves: research and analysis</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Intech, pp.133-154, 2011</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId282" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00672575v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sensibilité et inversion de formes d'ondes complètes en milieu poreux stratifié.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université Joseph-Fourier - Grenoble I, 2007. Français. </w:t></w:r><w:hyperlink r:id="rId284" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId283" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-00204917v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">HDR (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Fluide et sismicité: de l'observation sismologique aux processus mécaniques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Géophysique [physics.geo-ph]. Université de la Côte d'Azur, 2020</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">HDR</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId285" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02891787v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Proceedings/Recueil des communications (9)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Imaging the Long-term Loss of Faulted Caprock Integrity - In-situ Experiments in the Mont Terri Rock Laboratory, Switzerland</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId287" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C. Nussbaum</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId288" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">J. Birkholzer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">EAGE/SEG Research Workshop 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, EAGE/SEG Research Workshop 2017, </w:t></w:r><w:hyperlink r:id="rId289" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701933⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId286" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391304v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A Controlled in-situ Fault Activation Experiment at Meter-scale Shows that High-pressure Fluid Injections Mostly Drive Aseismic Motion</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId291" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. Duboeuf</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId126" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L. de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId159" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Cappa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId112" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Anne Deschamps</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">79th EAGE Conference and Exhibition 2017</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 79th EAGE Conference and Exhibition, </w:t></w:r><w:hyperlink r:id="rId292" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201701224⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId290" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02386801v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What Controls the Occurrence of Seismicity in Shale? Lessons Learned from a Meter-Scale Fluid-Injection Experiment</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId163" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. Daniel</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId158" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Y. Guglielmi</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId294" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">D. Rivet Rivet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId164" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">H. Caron</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Sixth EAGE Workshop on Passive Seismic</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, </w:t></w:r><w:hyperlink r:id="rId295" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.201600024⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId293" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02391356v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">A passive low frequency seismic experiment in the Albertine Graben, Uganda: basin structure control?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId204" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Martini</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId154" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">I. Lokmer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId297" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">K. Jonsdottir</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Bean</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId298" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">F. Hauser</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Third Passive Seismic Workshop - Actively Passive 2011</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2011, </w:t></w:r><w:hyperlink r:id="rId299" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.3997/2214-4609.20145308⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId296" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04890841v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Assessing Velocity and Impedance Changes Due to CO2 Saturation Using Interferometry on Repeated Seismic Sources</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId188" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">G. O'Brien</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId207" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">C.J. Bean</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">72nd EAGE Conference &amp; Exhibition</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.P402, 2010</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId300" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00523475v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Discontinuous Galerkin method in frequency‐space domain for wave propagation in 2D heterogeneous porous media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId215" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bastien Dupuy</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis De Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId216" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Stéphane Garambois</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId217" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean Virieux</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">SEG Technical Program Expanded Abstracts 2010</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Society of Exploration Geophysicists, pp.3054-3059, 2010, </w:t></w:r><w:hyperlink r:id="rId302" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.3513481⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId301" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02390989v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Estimation of poroelastic parameters from seismograms using Biot theory</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId227" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Michel Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">The Fourth Biot Conference on Poromechanics</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2009, New York, United States. pp.540-546, 2009</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId303" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00447915v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Full waveform inversion of shot gathers in terms of poro-elastic parameters</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">69th EAGE Conference &amp; Exhibition incorporating SPE EUROPEC 2007</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2007, Londres, United Kingdom. pp.P277, 2007</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId304" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177216v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">First-order perturbations of the seismic response of fluid-filled stratified poro-elastic media</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Barros</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId246" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">M. Dietrich</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Exploration Geophysicists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, </w:t></w:r><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Society of Exploration Geophysicists-Expanded Abstract</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, pp.2250-2254, 2006, </w:t></w:r><w:hyperlink r:id="rId306" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1190/1.2369985⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Proceedings/Recueil des communications</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId305" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-00177221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId307"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -11408,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="74803CC5"/>
+    <w:nsid w:val="5BB0C438"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11556,51 +255,51 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:cs="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="2">
-    <w:nsid w:val="FAB27D3B"/>
+    <w:nsid w:val="B35E5D6B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -11790,51 +489,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-de-barros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5541-9162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122884892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545015v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL117164" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391314v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cui" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Li" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115394" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391309v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004250" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376256v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027276" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621492v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118849" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741112v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Passarelli" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53285-3" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123975v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Birkholzer" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad231" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026203v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025353" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182990v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad280" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854672v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac345" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220673v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spingos" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230011" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936234v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb025571" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684281v1" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30798-3" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750371v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00993-4" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433200v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants&#8208;morel" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022767" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455176v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095372" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052273v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090025" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197635v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants-Morel" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.638723" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012260v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duboeuf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kakurina" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa515" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354747v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Rutqvist" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2021.103471" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613516v1" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019179" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544005v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087142" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171167v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41306-x" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373770v1" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihe Huang" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083856" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117944v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.08.002" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734554v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014535" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401441v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zecevic" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Eyre" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lokmer" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bean" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070427" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417120v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rempel" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlstrom" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0482" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01469151v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caulet" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005691" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142480v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martini" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lokmer" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011108" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183356v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derode" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063671" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3968AB4B9C9DC1DFA63D65CB705600A99FE96F84/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932518v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. J. Bean" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2027" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052713v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.009" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875780v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christopher Bean" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Zecevic" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50890" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873472v1" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.06.006" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK2BQBDL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876471v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. O'Brien" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martini" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.016" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812632v1" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Yeguas" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ibanez" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05637.x" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531298v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007629" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680273v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3581361" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681370v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. O'Brien" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saccorotti" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04851.x" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021918v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.10.008" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523474v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dietrich" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04696.x" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565020v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2010.04696.X" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447913v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucarello" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041273" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177090v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valdes Gonzalez" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.09.001" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333874v1" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Pedersen" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Metaxian" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesage" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204898v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843219v1" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11322" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890414v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890499v1" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890455v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890552v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosso-Hoedt" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890587v1" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096173v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533003v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096296v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221112v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2918" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391332v1" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dick" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902318" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221135v1" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391027v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O'Brien" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bean" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662046v1" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791113v1" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metral" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hering" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3498" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672575v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204917v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891787v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391304v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birkholzer" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701933" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386801v1" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duboeuf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701224" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890841v1" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jonsdottir" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauser" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20145308" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523475v1" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390989v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3513481" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447915v1" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177216v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177221v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369985" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-de-barros" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0002-5541-9162" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/122884892" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.fr/citations?user=mZPEEwsAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05545015v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis De Barros" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Marsan" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL117164" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391314v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xin Cui" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zefeng Li" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8208;paul Ampuero" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Barros" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025GL115394" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05391309v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Baques" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clara Duverger" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Jomard" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Godano" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2025EA004250" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04376256v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Danr&#233;" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dmitry Garagash" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cappa" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2023jb027276" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04696130v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Wickham-Piotrowski" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yvonne Font" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Regnier" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Delouis" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Mathieu Nocquet" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2024.230365" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04621492v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Lenglin&#233;" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2024.118849" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04741112v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luigi Passarelli" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-024-53285-3" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04026203v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Chalumeau" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto&#8208;detzel" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Charvis" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB025353" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04123975v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Guglielmi" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Nussbaum" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jens Birkholzer" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad231" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03854672v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggac345" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04182990v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggad280" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04220673v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Serpetsidaki" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vasilis Kapetanidis" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Panagiotis Elias" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Rigo" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ioannis Spingos" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.tecto.2023.230011" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03936234v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022jb025571" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03684281v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-022-30798-3" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03750371v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41561-022-00993-4" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03781958v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ji&#345;&#237; Zahradn&#237;k" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=El Madani Aissaoui" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Bernard" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Briole" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Buff&#233;ral" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2022JB024221" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03433200v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants&#8208;morel" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB022767" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03304514v1" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=George Kaviris" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andreas Karakonstantis" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1785/0320210021" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03455176v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Manighetti" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mercier" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021GL095372" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03364897v1" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/crgeos.76" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03052273v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dublanchet" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL090025" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221093v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Audrey Galve" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2021JB021746" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03197635v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Wynants-Morel" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3389/feart.2021.638723" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03012260v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Duboeuf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Kakurina" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/gji/ggaa515" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03354747v1" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jonny Rutqvist" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ijggc.2021.103471" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02613516v1" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019JB019179" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02544005v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Deschamps" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2020GL087142" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02171167v1" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Robert Grasso" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41598-019-41306-x" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386459v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Petit" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume Duclaux" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Mazabraud" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/geosciences9120502" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03060047v1" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anthony Sladen" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Paul Ampuero" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. de Barros" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Hello" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-019-13793-z" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02373770v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yihe Huang" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2019GL083856" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02167273v1" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Agurto-Detzel" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Font" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Charvis" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Regnier" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rietbrock" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.epsl.2019.05.029" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02200605v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Agn&#232;s Helmstetter" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2018JB017226" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02117944v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Rivet" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.crte.2018.08.002" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01636477v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Lyon-Caen" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicholas Voulgaris" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017GL075460" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01734554v1" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2017JB014535" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401441v1" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Zecevic" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas S. Eyre" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I. Lokmer" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher J. Bean" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070427" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01401428v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Guglielmi" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Cappa" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Castilla" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL070410" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01527365v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Daniel" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Caron" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015JB012633" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01417120v1" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Q. Bletery" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Thomas" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Rempel" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Karlstrom" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Sladen" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1126/science.aag0482" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-01469151v1" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C Caulet" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Perrin" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GC005691" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01142480v1" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francesca Martini" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Lokmer" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JB011108" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01183356v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B. Derode" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063671" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3968AB4B9C9DC1DFA63D65CB705600A99FE96F84/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00932518v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. J. Bean" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Philippe M&#233;taxian" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. O'Brien" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ngeo2027" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01052713v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Brenguier" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.009" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00873472v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.06.006" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-PK2BQBDL-J/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00875780v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Christopher Bean" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Megan Zecevic" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Brenguier" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aline Peltier" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50890" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00876471v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth S. O'Brien" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Martini" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2013.04.016" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00812632v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C.J. Bean" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Garcia-Yeguas" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Ibanez" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2012.05637.x" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00531298v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilberto Saccorotti" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2010JB007629" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00680273v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bastien Dupuy" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Garambois" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Virieux" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3581361" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00681370v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. S. O'Brien" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Saccorotti" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04851.x" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-01021918v1" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Davi" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2011.10.008" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00565020v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Dietrich" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Valette" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/J.1365-246X.2010.04696.X" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523474v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1365-246X.2010.04696.x" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447913v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luciano Zucarello" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041273" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://insu.hal.science/insu-00333874v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. A. Pedersen" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. P. Metaxian" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Lesage" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Valdes Gonzalez" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jvolgeores.2007.09.001" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177090v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Helle Pedersen" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-P. M&#233;taxian" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Lesage" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00204898v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Dietrich" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890499v1" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890414v1" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04843219v1" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans Agurto-Detzel" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu24-11322" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890455v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890552v1" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Cosso-Hoedt" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890587v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096173v1" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03533003v1" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://minesparis-psl.hal.science/hal-04096296v1" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221112v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu21-2918" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391332v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P Henry" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Gout" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dick" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201902318" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070709v1" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yann Hello" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03221135v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391027v1" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gareth O'Brien" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christopher Bean" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03662046v1" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Jomard" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03791113v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Svetlana Byrdina" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Luc Got" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Metral" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Hering" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5194/egusphere-egu22-3498" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03442187v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03518982v1" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00672575v1" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00204917v1" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02891787v1" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391304v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Nussbaum" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Birkholzer" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701933" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02386801v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duboeuf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201701224" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02391356v1" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Rivet Rivet" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.201600024" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04890841v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Jonsdottir" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Hauser" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3997/2214-4609.20145308" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00523475v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02390989v1" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.3513481" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00447915v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177216v1" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00177221v1" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1190/1.2369985" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>