--- v0 (2026-03-15)
+++ v1 (2026-04-06)
@@ -682,337 +682,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first European peopling and the Italian case: Peculiarities and “opportunism”</w:t>
+                <w:t xml:space="preserve">The stone tools from stratigraphical unit 4 of the Bois-de-Riquet site (Lézignan-la-Cèbe, Hérault, France): A new milestone in the diversity of the European Acheulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Arzarello</w:t>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Barsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cuartero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 393, pp.41-50. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 411, pp.160-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330926v1</w:t>
+                <w:t xml:space="preserve">hal-02016348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stone tools from stratigraphical unit 4 of the Bois-de-Riquet site (Lézignan-la-Cèbe, Hérault, France): A new milestone in the diversity of the European Acheulian</w:t>
+                <w:t xml:space="preserve">The first European peopling and the Italian case: Peculiarities and “opportunism”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+                <w:t xml:space="preserve">Marta Arzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Barsky</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlo Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 411, pp.160-181</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 393, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016348v1</w:t>
+                <w:t xml:space="preserve">hal-02330926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois-de-Riquet (Lézignan-la-Cèbe, Hérault): A late Early Pleistocene archeological occurrence in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1584,51 +1584,51 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-02353002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (11)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (12)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -1713,941 +1713,1066 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05426560v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t>
+                <w:t xml:space="preserve">L’Acheuléen et l’illustre gisement méconnu de Saint-Acheul</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roxane Rocca</w:t>
+                <w:t xml:space="preserve">David Hérisson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Daniele Aureli</w:t>
-[...38 lines deleted...]
-                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+                <w:t xml:space="preserve">Emilie Goval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean‑luc Locht</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sophie Clément</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t>
+              <w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Raphaël Angevin, François Bon, Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05548246v1</w:t>
+                <w:t xml:space="preserve">hal-05548122v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shaping tools using natural structures: the Lower Paleolithic example of Bois-de-Riquet</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Amir Beshkani</w:t>
-[...19 lines deleted...]
-            <w:hyperlink r:id="rId30" w:history="1">
+                <w:t xml:space="preserve">Roxane Rocca</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId60" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Daniele Aureli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Boëda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId53" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amélie Da Costa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bifaces in the Paleolithic : Methodology, Geographic and Cultural Variability</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2022, St-Petersbourg, Russia</w:t>
+              <w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03916235v1</w:t>
+            <w:hyperlink r:id="rId58" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05548246v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Voyez, je suis un outil. Sens, Signe et Technique chez les objets préhistoriques</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Shaping tools using natural structures: the Lower Paleolithic example of Bois-de-Riquet</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId62" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Élie Dabrowski</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId63" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Amir Beshkani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque international Anthropogénie, de la Technique à la Sémiotique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
+              <w:t xml:space="preserve">Bifaces in the Paleolithic : Methodology, Geographic and Cultural Variability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2022, St-Petersbourg, Russia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId60" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02426159v1</w:t>
+            <w:hyperlink r:id="rId61" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03916235v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Techno-functional and macro-wear analysis of Nalai site, Bose Basin, Guangxi, Southern China. A new insight into hominin behaviors and technical evolution in Eastern Asia</w:t>
+                <w:t xml:space="preserve">Voyez, je suis un outil. Sens, Signe et Technique chez les objets préhistoriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId63" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Qiang Lin</w:t>
+                <w:t xml:space="preserve">Antonio Pérez Balarezo</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
+              <w:t xml:space="preserve">Colloque international Anthropogénie, de la Technique à la Sémiotique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2019, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId62" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331221v1</w:t>
+            <w:hyperlink r:id="rId64" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02426159v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The function of Manuports in late Lower Pleistocene sites: a case study from Unit US2 of the Bois-de-Riquet site (Lézignan-la-Cèbe, France)</w:t>
+                <w:t xml:space="preserve">Techno-functional and macro-wear analysis of Nalai site, Bose Basin, Guangxi, Southern China. A new insight into hominin behaviors and technical evolution in Eastern Asia</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cyril Viallet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Deborah Barsky</w:t>
+                <w:t xml:space="preserve">Xiaoying Chen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joseba Rios-Garaizar</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Guangmao Xie</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Qiang Lin</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02331184v1</w:t>
+                <w:t xml:space="preserve">hal-02331221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raw material constraints and techno-functional diversity in East African Oldowan: Case study on Fejej FJ-1, Koobi For a FxJj-10 and Olduvai DK assemblages</w:t>
+                <w:t xml:space="preserve">The function of Manuports in late Lower Pleistocene sites: a case study from Unit US2 of the Bois-de-Riquet site (Lézignan-la-Cèbe, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId71" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cyril Viallet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Barsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId72" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joseba Rios-Garaizar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP) 2018</w:t>
+              <w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId69" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331160v1</w:t>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331184v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">An Early Stone Age in Western Africa? Spheroids and polyhedrons at Ounjougou, Mali.</w:t>
+                <w:t xml:space="preserve">Raw material constraints and techno-functional diversity in East African Oldowan: Case study on Fejej FJ-1, Koobi For a FxJj-10 and Olduvai DK assemblages</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Symposium on Knappable Materials</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2017, Buenos Aires, Argentina</w:t>
+              <w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP) 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2018, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331265v1</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331160v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">What's new in the Oldowan? New insights into East African ESA technology Quoi de neuf à l’Oldowayen ? Une nouvelle approche des industries anciennes d’Afrique de l’Est.</w:t>
+                <w:t xml:space="preserve">An Early Stone Age in Western Africa? Spheroids and polyhedrons at Ounjougou, Mali.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">23rd Biennal meeting of the Society of Africanist Archaeologists</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
+              <w:t xml:space="preserve">International Symposium on Knappable Materials</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2017, Buenos Aires, Argentina</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331258v1</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Going further through the Oldowan and Mode 1 technology: Migration waves versus technical convergence between Eastern Africa and Western Europe.</w:t>
+                <w:t xml:space="preserve">What's new in the Oldowan? New insights into East African ESA technology Quoi de neuf à l’Oldowayen ? Une nouvelle approche des industries anciennes d’Afrique de l’Est.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th Congress of the Pan African Archaeological Association</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t>
+              <w:t xml:space="preserve">23rd Biennal meeting of the Society of Africanist Archaeologists</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId72" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02331273v1</w:t>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331258v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Going further through the Oldowan and Mode 1 technology: Migration waves versus technical convergence between Eastern Africa and Western Europe.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Weyer</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">14th Congress of the Pan African Archaeological Association</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02331273v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Traditions techniques ou uniformité ? Etude comparative d’assemblages lithiques oldowayens en Afrique de l’Est.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3èmes Rencontres des études africaines en France (REAF)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02374047v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId74"/>
+      <w:footerReference w:type="default" r:id="rId78"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2715,51 +2840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="48E9EA02"/>
+    <w:nsid w:val="150749E7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2946,51 +3071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-de-weyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0062-3737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198693354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i1.1682" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2W8FKG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN6M94LS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02353002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916235v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Dabrowski" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426159v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331221v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Chen" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangmao Xie" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Lin" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331184v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Rios-Garaizar" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331160v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331265v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331258v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331273v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374047v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-de-weyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0062-3737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198693354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i1.1682" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2W8FKG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN6M94LS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02353002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Dabrowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangmao Xie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Rios-Garaizar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>