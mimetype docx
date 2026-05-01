--- v1 (2026-04-06)
+++ v2 (2026-05-01)
@@ -344,51 +344,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03689139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Temps, mémoire et altérité en technologie lithique: synthèse et perspectives de l’approche technogénétique française</w:t>
+                <w:t xml:space="preserve">Time, memory and alterity in prehistoric lithic technology: Synthesis and perspectives of the French technogenetic approach</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez</w:t>
@@ -431,94 +431,94 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of lithic studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2218/jls.7021⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2218/jls.7020⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689138v1</w:t>
+                <w:t xml:space="preserve">hal-03689140v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Time, memory and alterity in prehistoric lithic technology: Synthesis and perspectives of the French technogenetic approach</w:t>
+                <w:t xml:space="preserve">Temps, mémoire et altérité en technologie lithique: synthèse et perspectives de l’approche technogénétique française</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Pérez</w:t>
@@ -561,70 +561,70 @@
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of lithic studies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.2218/jls.7020⟩</w:t>
+                <w:t xml:space="preserve">⟨10.2218/jls.7021⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03689140v1</w:t>
+                <w:t xml:space="preserve">hal-03689138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Early Stone Age in Western Africa? Spheroids and polyhedrons at Ounjougou, Mali</w:t>
               </w:r>
@@ -682,337 +682,337 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02352098v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The stone tools from stratigraphical unit 4 of the Bois-de-Riquet site (Lézignan-la-Cèbe, Hérault, France): A new milestone in the diversity of the European Acheulian</w:t>
+                <w:t xml:space="preserve">The first European peopling and the Italian case: Peculiarities and “opportunism”</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+                <w:t xml:space="preserve">Marta Arzarello</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deborah Barsky</w:t>
-[...44 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Carlo Peretto</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 411, pp.160-181</w:t>
-            </w:r>
+              <w:t xml:space="preserve">, 2016, 393, pp.41-50. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.005⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02016348v1</w:t>
+                <w:t xml:space="preserve">hal-02330926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The first European peopling and the Italian case: Peculiarities and “opportunism”</w:t>
+                <w:t xml:space="preserve">The stone tools from stratigraphical unit 4 of the Bois-de-Riquet site (Lézignan-la-Cèbe, Hérault, France): A new milestone in the diversity of the European Acheulian</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marta Arzarello</w:t>
+                <w:t xml:space="preserve">Laurence Bourguignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Deborah Barsky</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jérôme Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Felipe Cuartero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quaternary International</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2016, 393, pp.41-50. </w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">, 2016, 411, pp.160-181</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02330926v1</w:t>
+                <w:t xml:space="preserve">hal-02016348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bois-de-Riquet (Lézignan-la-Cèbe, Hérault): A late Early Pleistocene archeological occurrence in southern France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Yves Crochet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ramon Capdevila</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Olivier Antoine</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1883,51 +1883,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniele Aureli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Boëda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amélie Da Costa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1995,64 +1995,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Élie Dabrowski</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Amir Beshkani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurence Bourguignon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2293,77 +2293,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The function of Manuports in late Lower Pleistocene sites: a case study from Unit US2 of the Bois-de-Riquet site (Lézignan-la-Cèbe, France)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Weyer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Ivorra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyril Viallet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deborah Barsky</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joseba Rios-Garaizar</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -2840,51 +2840,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="150749E7"/>
+    <w:nsid w:val="038E6CE7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3071,51 +3071,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-de-weyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0062-3737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198693354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689138v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7021" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689140v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7020" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i1.1682" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016348v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330926v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.005" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2W8FKG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN6M94LS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02353002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Dabrowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangmao Xie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Rios-Garaizar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-de-weyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0062-3737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198693354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i1.1682" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2W8FKG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN6M94LS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02353002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Dabrowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangmao Xie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Rios-Garaizar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>