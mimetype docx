--- v2 (2026-05-01)
+++ v3 (2026-05-23)
@@ -1,2785 +1,52 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
-<file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-[...2733 lines deleted...]
-</w:document>
+<file path=word/document.xml><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"><w:body><w:p><w:pPr><w:pStyle w:val="Heading1"/><w:jc w:val="center"/><w:spacing w:after="20"/></w:pPr><w:r><w:pict><v:shape type="#_x0000_t75" stroked="f" style="width:100px; height:133.33333333333px; margin-left:0px; margin-top:0px; position:relative; mso-position-horizontal:left; mso-position-vertical:top; mso-position-horizontal-relative:margin; mso-position-vertical-relative:line;"><w10:wrap type="tight" anchorx="margin"/><v:imagedata r:id="rId7" o:title=""/></v:shape></w:pict></w:r><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve"> Louis De Weyer </w:t></w:r><w:r><w:rPr><w:color w:val="641e6e"/></w:rPr><w:t xml:space="preserve">Responsable de recherches archéologiques,Inrap, centre de Metz</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Identifiants chercheurs</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdHAL : </w:t></w:r><w:hyperlink r:id="rId8" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">louis-de-weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> ORCID : </w:t></w:r><w:hyperlink r:id="rId9" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">0000-0003-0062-3737</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> IdRef : </w:t></w:r><w:hyperlink r:id="rId10" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">198693354</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:numPr><w:ilvl w:val="0"/><w:numId w:val="1"/></w:numPr></w:pPr><w:r><w:rPr/><w:t xml:space="preserve"> cv.identifier.google scholar : </w:t></w:r><w:hyperlink r:id="rId11" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">https://scholar.google.com/citations?user=iy2F0XUAAAAJ&hl=fr</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr><w:spacing w:before="600"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Présentation</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="400"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Publications</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Article dans une revue (7)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Tiempo, memoria y alteridad en tecnología lítica: síntesis y perspectivas del enfoque tecnogenético francés</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hoguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), </w:t></w:r><w:hyperlink r:id="rId18" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.7022⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId12" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689139v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Time, memory and alterity in prehistoric lithic technology: Synthesis and perspectives of the French technogenetic approach</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hoguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), </w:t></w:r><w:hyperlink r:id="rId20" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.7020⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId19" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689140v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Temps, mémoire et altérité en technologie lithique: synthèse et perspectives de l’approche technogénétique française</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId14" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId15" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Rodolphe Hoguin</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId16" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Hubert Forestier</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2022, 9 (1), </w:t></w:r><w:hyperlink r:id="rId22" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.7021⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId21" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03689138v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Stone Age in Western Africa? Spheroids and polyhedrons at Ounjougou, Mali</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Journal of lithic studies</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2017, 4 (1), </w:t></w:r><w:hyperlink r:id="rId24" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.2218/jls.v4i1.1682⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId23" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02352098v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The stone tools from stratigraphical unit 4 of the Bois-de-Riquet site (Lézignan-la-Cèbe, Hérault, France): A new milestone in the diversity of the European Acheulian</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId29" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Felipe Cuartero</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 411, pp.160-181</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId25" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02016348v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The first European peopling and the Italian case: Peculiarities and “opportunism”</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId31" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Marta Arzarello</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId32" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Carlo Peretto</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 393, pp.41-50. </w:t></w:r><w:hyperlink r:id="rId33" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.11.005⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId34" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId30" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02330926v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Bois-de-Riquet (Lézignan-la-Cèbe, Hérault): A late Early Pleistocene archeological occurrence in southern France</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId36" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean-Yves Crochet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId37" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Ramon Capdevila</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId38" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Pierre-Olivier Antoine</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Quaternary International</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2016, 393, pp.24-40. </w:t></w:r><w:hyperlink r:id="rId39" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨10.1016/j.quaint.2015.06.037⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Article dans une revue</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId40" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">istex</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId35" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-01594870v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ouvrages (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les premières traditions techniques du Paléolithique ancien</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">L'Harmattan, 3, 2020, Collection Cahiers d'anthropologie des techniques, Éva David, 978-2-343-21324-8</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Ouvrages</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId41" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03084128v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Rapport (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Paléo BB : Cadre chronostratigraphique des occupations paléolithiques du Seuil de Bourgogne et du Bassin Bressan (Rapport d'opération 2024)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId43" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Clément Recq</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId44" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Maria Lorenzo Martinez</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId45" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Alain Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId46" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jacqueline Argant</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId47" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Lionel Barriquand</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">SRA Bourgogne-Franche-Comté. 2025</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Rapport</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId42" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-04970193v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Chapitre d'ouvrage (2)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The Emergence of Stone Tool Technology: A Comparative Study between Some Early Stone Age Assemblages in East Africa and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China and East Africa. Ancient Ties, Contemporary flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId48" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02425148v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The emergence of stone tool technology: a comparative study between some Early Stone Age assemblages from East Africa and China</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">China and East Africa. Ancient Ties, Contemporary Flows</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, 2019</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Chapitre d'ouvrage</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId49" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02417288v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Thèse (1)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Systèmes techniques et variabilité fonctionnelles des industries lithiques anciennes. Universaux et variabilité en Afrique de l'Est et en Europe</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Sciences de l'Homme et Société. Université Paris Ouest - Nanterre - la Défense, 2016. Français. </w:t></w:r><w:hyperlink r:id="rId51" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">⟨NNT : ⟩</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Thèse</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId50" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">tel-02353002v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:p><w:pPr><w:spacing w:before="200"/></w:pPr></w:p><w:p><w:pPr><w:pStyle w:val="Heading2"/></w:pPr><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/></w:rPr><w:t xml:space="preserve">Communication dans un congrès (13)</w:t></w:r></w:p><w:p><w:pPr><w:spacing w:after="100"/></w:pPr></w:p><w:tbl><w:tblGrid><w:gridCol/></w:tblGrid><w:tblPr><w:tblW w:w="0" w:type="auto"/><w:tblLayout w:type="autofit"/></w:tblPr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Watch out for the Hippo ! Bones hammer in shaper in bifacial tools</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">7e Congrès International d’Archéologie Expérimentale (CONEXP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Université de Liège; Tracéolab, Oct 2025, Liège, Belgium</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId52" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05426560v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">L’Acheuléen et l’illustre gisement méconnu de Saint-Acheul</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId56" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">David Hérisson</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId57" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Emilie Goval</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId58" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jean‑luc Locht</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId53" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Sophie Clément</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">À propos des éponymes : 150 ans de construction du discours scientifique autour des gisements de référence en Préhistoire</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Raphaël Angevin, François Bon, Mathieu Lejay, May 2025, Mâcon-Solutré-Châtelperron, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId55" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548122v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Les lignées techniques au Paléolithique ancien et moyen : où en sommes-nous ?</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId60" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Roxane Rocca</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId61" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Daniele Aureli</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId17" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Eric Boëda</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId54" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amélie Da Costa</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Technocritique(s). Retour sur 3,3 millions d'années d'extériorisation technique des capacités</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Lars Anderson, Ghislaine Glasson Deschaumes, Emmanuel Grimaud, Julien Schuh, Mar 2025, Nanterre, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId59" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05548246v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Approches technologiques des assemblages lithiques (et pas que)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId63" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Albane Mazet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Ecole thématique ATOL</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, ArScAn - AnTet, Nov 2025, Genainville, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId62" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-05616280v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Shaping tools using natural structures: the Lower Paleolithic example of Bois-de-Riquet</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId65" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Élie Dabrowski</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId66" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Amir Beshkani</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId26" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Laurence Bourguignon</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Bifaces in the Paleolithic : Methodology, Geographic and Cultural Variability</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2022, St-Petersbourg, Russia</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId64" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-03916235v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Voyez, je suis un outil. Sens, Signe et Technique chez les objets préhistoriques</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId68" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Antonio Pérez Balarezo</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Colloque international Anthropogénie, de la Technique à la Sémiotique</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Dec 2019, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId67" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02426159v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Techno-functional and macro-wear analysis of Nalai site, Bose Basin, Guangxi, Southern China. A new insight into hominin behaviors and technical evolution in Eastern Asia</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId70" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Xiaoying Chen</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId71" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Guangmao Xie</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId72" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Qiang Lin</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId69" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331221v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">The function of Manuports in late Lower Pleistocene sites: a case study from Unit US2 of the Bois-de-Riquet site (Lézignan-la-Cèbe, France)</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId28" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Jérôme Ivorra</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId74" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Cyril Viallet</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId27" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Deborah Barsky</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">,</w:t></w:r><w:hyperlink r:id="rId75" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Joseba Rios-Garaizar</w:t></w:r></w:hyperlink><w:r><w:rPr/><w:t xml:space="preserve">et al.</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId73" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331184v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Raw material constraints and techno-functional diversity in East African Oldowan: Case study on Fejej FJ-1, Koobi For a FxJj-10 and Olduvai DK assemblages</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">Union Internationale des Sciences Préhistoriques et Protohistoriques (UISPP) 2018</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2018, Paris, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId76" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331160v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">An Early Stone Age in Western Africa? Spheroids and polyhedrons at Ounjougou, Mali.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">International Symposium on Knappable Materials</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Nov 2017, Buenos Aires, Argentina</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId77" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331265v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">What's new in the Oldowan? New insights into East African ESA technology Quoi de neuf à l’Oldowayen ? Une nouvelle approche des industries anciennes d’Afrique de l’Est.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">23rd Biennal meeting of the Society of Africanist Archaeologists</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2016, Toulouse, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId78" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331258v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Going further through the Oldowan and Mode 1 technology: Migration waves versus technical convergence between Eastern Africa and Western Europe.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">14th Congress of the Pan African Archaeological Association</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jul 2014, Johannesbourg, South Africa</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId79" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02331273v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr><w:tr><w:trPr/><w:tc><w:tcPr><w:noWrap/></w:tcPr><w:p><w:pPr><w:spacing w:after="200"/></w:pPr><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="1e198e"/><w:b w:val="1"/><w:bCs w:val="1"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Traditions techniques ou uniformité ? Etude comparative d’assemblages lithiques oldowayens en Afrique de l’Est.</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:hyperlink r:id="rId13" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">Louis de Weyer</w:t></w:r></w:hyperlink></w:p><w:p><w:pPr/><w:r><w:rPr><w:i w:val="1"/><w:iCs w:val="1"/></w:rPr><w:t xml:space="preserve">3èmes Rencontres des études africaines en France (REAF)</w:t></w:r><w:r><w:rPr/><w:t xml:space="preserve">, Jun 2014, Bordeaux, France</w:t></w:r></w:p><w:p><w:pPr/><w:r><w:rPr/><w:t xml:space="preserve">Communication dans un congrès</w:t></w:r></w:p><w:p><w:pPr/><w:hyperlink r:id="rId80" w:history="1"><w:r><w:rPr><w:color w:val="#410a8c"/><w:u w:val="single"/></w:rPr><w:t xml:space="preserve">hal-02374047v1</w:t></w:r></w:hyperlink></w:p></w:tc></w:tr></w:tbl><w:sectPr><w:footerReference w:type="default" r:id="rId81"/><w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/><w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/><w:cols w:num="1" w:space="720"/><w:pgNumType w:start="1"/></w:sectPr></w:body></w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
@@ -2840,51 +107,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="038E6CE7"/>
+    <w:nsid w:val="2639E1DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -3071,51 +338,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-de-weyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0062-3737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198693354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689139v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoguin" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7022" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689140v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7020" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689138v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7021" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352098v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i1.1682" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330926v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.005" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2W8FKG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016348v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594870v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.037" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN6M94LS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084128v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425148v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417288v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02353002v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548122v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916235v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Dabrowski" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426159v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331221v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Chen" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangmao Xie" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Lin" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331184v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Rios-Garaizar" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331160v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331265v1" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331258v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331273v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374047v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-de-weyer" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-0062-3737" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/198693354" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://scholar.google.com/citations?user=https://scholar.google.com/citations?user=iy2F0XUAAAAJ&amp;hl=fr" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689139v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Weyer" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Hoguin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hubert Forestier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Bo&#235;da" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7022" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689140v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7020" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03689138v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.7021" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02352098v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2218/jls.v4i1.1682" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://univ-tlse2.hal.science/hal-02016348v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Bourguignon" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Barsky" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Ivorra" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Felipe Cuartero" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02330926v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Arzarello" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Peretto" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.11.005" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-8D2W8FKG-G/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594870v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Crochet" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ramon Capdevila" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Olivier Antoine" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.quaint.2015.06.037" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-WN6M94LS-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03084128v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04970193v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cl&#233;ment Recq" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maria Lorenzo Martinez" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Argant" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jacqueline Argant" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lionel Barriquand" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02425148v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02417288v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-02353002v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05426560v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Cl&#233;ment" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Am&#233;lie Da Costa" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548122v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=David H&#233;risson" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emilie Goval" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean&#8209;luc Locht" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05548246v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roxane Rocca" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniele Aureli" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05616280v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Albane Mazet" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03916235v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;lie Dabrowski" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Amir Beshkani" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02426159v1" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio P&#233;rez Balarezo" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331221v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xiaoying Chen" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guangmao Xie" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Qiang Lin" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331184v1" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Viallet" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joseba Rios-Garaizar" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331160v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331265v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331258v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02331273v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02374047v1" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>