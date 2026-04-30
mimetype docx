--- v0 (2026-04-04)
+++ v1 (2026-04-30)
@@ -1981,151 +1981,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539581v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">2014, année décisive pour le Droit de l’Environnement ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Le projet de loi-cadre sur la biodiversité à l'Assemblée nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539626v1</w:t>
-              </w:r>
-[...60 lines deleted...]
-                <w:t xml:space="preserve">hal-01539847v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La trame de la future loi-cadre sur la biodiversité se précise</w:t>
               </w:r>
@@ -3050,51 +3050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894386v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894421v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;venot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soyeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.12.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Plavinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carnino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.04.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-3809_LRPP13.22" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539626v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539847v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moiroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01628632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894386v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894421v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;venot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soyeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.12.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Plavinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carnino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.04.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-3809_LRPP13.22" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moiroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01628632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>