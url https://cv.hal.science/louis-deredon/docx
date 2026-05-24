--- v1 (2026-04-30)
+++ v2 (2026-05-24)
@@ -127,165 +127,165 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La place des alternatives aux poursuites dans la réponse pénale aux atteintes à l'environnement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Revue Justice Actualités</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2021, 25, pp.62-76</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03894386v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Terre, air et eau : le droit pénal de l’environnement au milieu du gué</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers Droit, Sciences &amp; Technologies</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03894376v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-03894386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Climat judiciaire et protection de l'environnement : pas de risque de surchauffe</w:t>
               </w:r>
@@ -852,178 +852,178 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539573v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">La location saisonnière d’un bien meublé à Paris : Qui peut faire quoi, où et comment ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Loyers et copropriété</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 64 (9), pp.13-15</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539421v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Quel statut pour la future Agence française de la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Redon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Degoffe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Source OCDE. Environnement et développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 6, pp.étude 16</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539748v1</w:t>
-              </w:r>
-[...67 lines deleted...]
-                <w:t xml:space="preserve">hal-01539421v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le Code forestier nouveau est arrivé</w:t>
               </w:r>
@@ -1547,771 +1547,771 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539776v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Le projet de loi-cadre sur la biodiversité au Conseil d'État</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01623892v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Un projet de loi-cadre sans surprise et des ordonnances à venir</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539771v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">La loi-cadre pour la biodiversité se fait attendre</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539417v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Examen en commission du projet de loi sur la biodiversité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01623881v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Présentation du projet de loi-cadre sur la biodiversité en Conseil des ministres</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Une agence pour la biodiversité a minima ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014, pp.6, alerte 7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539772v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...7 lines deleted...]
-                <w:t xml:space="preserve">Un projet de loi-cadre sans surprise et des ordonnances à venir</w:t>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le Conseil national pour la transition écologique valide le projet de loi-cadre pour la biodiversité malgré les critiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2014, pp.3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId47" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539581v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">2014, année décisive pour le Droit de l’Environnement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
-[...29 lines deleted...]
-                <w:t xml:space="preserve">Le projet de loi-cadre sur la biodiversité au Conseil d'État</w:t>
+            <w:hyperlink r:id="rId48" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539847v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Le projet de loi-cadre sur la biodiversité à l'Assemblée nationale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis de Redon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2014</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId46" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014, pp.3</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539626v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La création de l’Agence française de la biodiversité à l’épreuve des chasseurs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId47" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539377v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Publication du rapport de préfiguration d’une Agence Française de la Biodiversité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId48" w:history="1">
-[...49 lines deleted...]
-              <w:t xml:space="preserve">2014</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01539705v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">La trame de la future loi-cadre sur la biodiversité se précise</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis de Redon</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2013, pp.alerte 136</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Autre publication scientifique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId49" w:history="1">
-[...61 lines deleted...]
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01539557v1</w:t>
-              </w:r>
-[...122 lines deleted...]
-                <w:t xml:space="preserve">hal-01539705v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Urgence pour la biodiversité ?</w:t>
               </w:r>
@@ -3050,51 +3050,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894376v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894386v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894421v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;venot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soyeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.12.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539748v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539421v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Plavinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carnino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.04.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-3809_LRPP13.22" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539417v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623881v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539689v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539772v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539771v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623892v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539557v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539377v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539705v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moiroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01628632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894386v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis de Redon" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894376v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894421v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894392v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894411v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02960466v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;l Th&#233;venot" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Etienne Bouillot" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Soyeux" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03894453v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02554569v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Le Viol" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Jiguet" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Machon" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Scher" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.actao.2014.12.003" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539573v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539421v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539748v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Degoffe" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01562962v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.P. Plavinet" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://mnhn.hal.science/mnhn-02265400v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Julliard" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Kerbiriou" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Carnino" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.biocon.2008.04.003" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539981v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5176/2251-3809_LRPP13.22" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623890v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539332v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539776v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623892v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539771v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539417v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623881v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539689v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539772v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539581v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539847v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539626v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539377v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539705v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539557v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539774v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539380v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623896v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01623865v1" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile Moiroud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539227v1" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539683v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539353v1" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01539859v1" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://agroparistech.hal.science/hal-01628632v1" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>