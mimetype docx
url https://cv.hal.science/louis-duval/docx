--- v0 (2026-03-05)
+++ v1 (2026-05-09)
@@ -66,613 +66,613 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantum Electrodynamics in Strong Electromagnetic Fields: Substate Resolved K$\alpha$ Transition Energies in Helium-like Uranium</w:t>
+                <w:t xml:space="preserve">Effect of surface magnetism on the x-ray spectra of hollow atoms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Philip Pfäfflein</w:t>
+                <w:t xml:space="preserve">P. Dergham</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Günter Weber</w:t>
+                <w:t xml:space="preserve">C. Prigent</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Steffen Allgeier</w:t>
+                <w:t xml:space="preserve">Ch. Brassart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoran Andelkovic</w:t>
+                <w:t xml:space="preserve">L. Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sonja Bernitt</w:t>
+                <w:t xml:space="preserve">E. Lamour</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
-              <w:rPr>
-[...23 lines deleted...]
-              <w:t xml:space="preserve">Article dans une revue</w:t>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04659059v1</w:t>
-[...267 lines deleted...]
-                <w:t xml:space="preserve">hal-03884754v2</w:t>
+                <w:t xml:space="preserve">hal-05121451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Pré-publication, Document de travail (1)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (3)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effect of surface magnetism on the x-ray spectra of hollow atoms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Quantum Electrodynamics in Strong Electromagnetic Fields: Substate Resolved K$\alpha$ Transition Energies in Helium-like Uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philip Pfäfflein</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Günter Weber</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Allgeier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Zoran Andelkovic</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonja Bernitt</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review Letters</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, 134 (15), pp.153001. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevLett.134.153001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04659059v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Testing quantum electrodynamics in extreme fields using helium-like uranium</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">R. Loetzsch</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H F Beyer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">L. Duval</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">U. Spillmann</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">D. Banaś</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Nature</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 625 (7996), pp.673 - 678. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41586-023-06910-y⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04419190v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Absolute measurement of the relativistic magnetic dipole transition in He-like sulfur</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge Machado</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nancy Paul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">P. Dergham</w:t>
+                <w:t xml:space="preserve">Gabrielle Soum-Sidikov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Prigent</w:t>
+                <w:t xml:space="preserve">Louis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ch. Brassart</w:t>
-[...17 lines deleted...]
-              <w:t xml:space="preserve">,</w:t>
+                <w:t xml:space="preserve">Stéphane Macé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Physical Review A</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 107, pp.032821. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">E. Lamour</w:t>
-[...29 lines deleted...]
-                <w:t xml:space="preserve">hal-05121451v1</w:t>
+                <w:t xml:space="preserve">⟨10.1103/PhysRevA.107.032821⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03884754v2</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Thèse (1)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -690,51 +690,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Métrologie rayon X pour l'astrophysique et la physique fondamentale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duval</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Physique Atomique [physics.atom-ph]. Sorbonne Université, 2024. Français. </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : 2024SORUS320⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -793,51 +793,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">X-ray spectroscopy of few-electron uranium ions for tests of QED</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Duval</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rοbert Loetzsch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1107,51 +1107,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659059v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pf&#228;fflein" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Weber" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Allgeier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Andelkovic" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Bernitt" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.153001" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419190v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loetzsch" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Beyer" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spillmann" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bana&#347;" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06910-y" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884754v2" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Machado" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Paul" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Soum-Sidikov" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duval" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.032821" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121451v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dergham" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brassart" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamour" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04871962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS320" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#959;bert Loetzsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Beyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Bana&#347;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Dergham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.419.0012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05121451v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Dergham" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Prigent" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ch. Brassart" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Duval" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Lamour" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04659059v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philip Pf&#228;fflein" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#252;nter Weber" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Allgeier" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zoran Andelkovic" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonja Bernitt" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.134.153001" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04419190v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Loetzsch" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H F Beyer" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Spillmann" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=D. Bana&#347;" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41586-023-06910-y" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03884754v2" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge Machado" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nancy Paul" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabrielle Soum-Sidikov" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Duval" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mac&#233;" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevA.107.032821" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-04871962v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2024SORUS320" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04007983v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R&#959;bert Loetzsch" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Heinrich Beyer" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dariusz Bana&#347;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Perla Dergham" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.22323/1.419.0012" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>