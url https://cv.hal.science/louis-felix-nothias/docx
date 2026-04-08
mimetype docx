--- v0 (2026-03-17)
+++ v1 (2026-04-08)
@@ -100,342 +100,342 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
+                <w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pradi</w:t>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Tysinger</w:t>
+                <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Benjamin Navet</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st Annual Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">AI Action Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId7" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235334v1</w:t>
+                <w:t xml:space="preserve">hal-05333244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+                <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Michel</w:t>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabien Gandon</w:t>
-[...1 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Olivier Kirchhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI Action Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">The 21st Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05333244v1</w:t>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05235334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboT: A conversational AI agent for accessible Mass Spectrometry Metabolomics Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kirchhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benelux Metabolomics Days 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Leiden, Netherlands</w:t>
@@ -464,103 +464,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspicacité-AI: An AI-Pipeline for Accelerating Scientific Education and Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Prage, Czech Republic</w:t>
@@ -589,103 +589,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboT: AI-based agent for interaction with metabolomics knowledge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
-[...37 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDSFA 2nd year PhD Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sophia -Antipolis, France</w:t>
@@ -714,103 +714,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2025: The 24th International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nara, Japan. , CEUR-worshop proceedings, CEUR-4085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -835,77 +835,77 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ScienceXGuide Pipeline: An AI-Pipeline for Accelerating Scientific Education and Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benelux Metabolomics Days 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -930,51 +930,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">72nd Conference on Mass Spectrometry and Allied Topics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2024, Anaheim (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -999,103 +999,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId8" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kirchhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benelux Metabolomics Days 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
@@ -1150,437 +1150,437 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspicacité-AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Franck Michel</w:t>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
+              <w:t xml:space="preserve">Metabolomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05235355v1</w:t>
+                <w:t xml:space="preserve">hal-05233151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspicacité-AI</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lucas Pradi</w:t>
-[...57 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics Symposium</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dayton, OH, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233151v1</w:t>
+                <w:t xml:space="preserve">hal-05070442v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Tysinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...35 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-05070442v3</w:t>
+                <w:t xml:space="preserve">hal-05235355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering novel microbially-conjugated bile acids with metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Feeding the Microbiota 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Hopitaux Universitaires de Genève, Feb 2024, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1605,51 +1605,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Discovering Microbially Conjugated Bile Acids with Computational Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2024 6th Labex SIGNALIFE Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université Côte d'Azur; Labex SIGNALIFE, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1674,51 +1674,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics Society annual meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1743,103 +1743,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Artificial Intelligence Agent for Navigating Knowledge Graph Experimental Metabolomics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kirchhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Swiss Metabolomics Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swiss Metabolomics Socitety Zurich; ETH Zurich, Sep 2023, Zurich, Switzerland</w:t>
@@ -2060,51 +2060,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Manuel Quiros-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2315,51 +2315,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized multi-omics of Earth’s microbiomes reveals microbial and metabolite diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Shaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2583,51 +2583,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Premyrsinane and Myrsinane Esters in Euphorbia cupanii and Euphobia pithyusa with MS2LDA and Combinatorial Molecular Network Annotation Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Nothias-Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2704,51 +2704,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the Discovery of Drug Leads in Natural Product Bioassay-Guided Fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Nothias-Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2909,51 +2909,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis Quiros-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jahn Nitschke</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3250,64 +3250,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Burdet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kirchhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Arnaud Gaudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -3511,51 +3511,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235334v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirchhoffer" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;raud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233151v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Heuckeroth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Damiani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Smirnov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mokshyna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Brungs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-024-00996-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grondin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03094-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Bittremieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Avalon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvar Kakhkhorov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44035-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Shaffer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Thompson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Salido" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01266-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jarmusch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxun Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aceves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Advani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaden Aguirre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0916-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159546v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nothias-Esposito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00916" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Protsyuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00737" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auguste Kirchhoffer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Nitschke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burdet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schmid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Mazumdar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Drexler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirchhoffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;raud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Heuckeroth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Damiani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Smirnov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mokshyna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Brungs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-024-00996-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grondin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03094-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Bittremieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Avalon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvar Kakhkhorov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44035-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Shaffer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Thompson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Salido" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01266-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jarmusch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxun Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aceves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Advani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaden Aguirre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0916-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159546v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nothias-Esposito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00916" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Protsyuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00737" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auguste Kirchhoffer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Nitschke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burdet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schmid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Mazumdar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Drexler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>