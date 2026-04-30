--- v1 (2026-04-08)
+++ v2 (2026-04-30)
@@ -66,1073 +66,1695 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
+        <w:t xml:space="preserve">Pré-publication, Document de travail (5)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="100"/>
+      </w:pPr>
+    </w:p>
+    <w:tbl>
+      <w:tblGrid>
+        <w:gridCol/>
+      </w:tblGrid>
+      <w:tblPr>
+        <w:tblW w:w="0" w:type="auto"/>
+        <w:tblLayout w:type="autofit"/>
+      </w:tblPr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">T2S-Metrics: Unified Library for Evaluating SPARQL Queries Generated From Natural Language</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camille Juigné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2026</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId7" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05598018v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Prioritization of Novel Anti-infective Stilbene derivatives by Combining Metabolomic Data Organization and a Stringent 3R-infection Model in a Knowledge Graph</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Auguste Kirchhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luis Quiros-Guerrero</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jahn Nitschke</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803350v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Reproducible mass spectrometry data processing and compound annotation in MZmine 3</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tito Damiani</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Heuckeroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aleksandr Smirnov</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olena Mokshyna</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Brungs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803384v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Efficient generation of open multi-stage fragmentation mass spectral libraries</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Corinna Brungs</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Robin Schmid</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Steffen Heuckeroth</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aninda Mazumdar</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matúš Drexler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803118v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Application of the RDF framework to integrate heterogenous experimental data of a large chemo- and biodiverse collection from a research collaborative project</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Frédéric Burdet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kirchhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arnaud Gaudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2024</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803394v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+    </w:tbl>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:before="200"/>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading2"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="1e198e"/>
+          <w:b w:val="1"/>
+          <w:bCs w:val="1"/>
+        </w:rPr>
         <w:t xml:space="preserve">Poster de conférence (9)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">AI Action Summit</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId7" w:history="1">
+            <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05333244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kirchhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">The 21st Annual Conference of the Metabolomics Society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId12" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboT: A conversational AI agent for accessible Mass Spectrometry Metabolomics Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kirchhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benelux Metabolomics Days 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2025, Leiden, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235376v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspicacité-AI: An AI-Pipeline for Accelerating Scientific Education and Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2025, Prage, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05232923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboT: AI-based agent for interaction with metabolomics knowledge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDSFA 2nd year PhD Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sophia -Antipolis, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId22" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235422v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">ISWC 2025: The 24th International Semantic Web Conference</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2025, Nara, Japan. , CEUR-worshop proceedings, CEUR-4085</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScienceXGuide Pipeline: An AI-Pipeline for Accelerating Scientific Education and Research</w:t>
-[...31 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benelux Metabolomics Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">72nd Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Anaheim (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId24" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05233198v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">ScienceXGuide Pipeline: An AI-Pipeline for Accelerating Scientific Education and Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Anaheim (California), United States</w:t>
+              <w:t xml:space="preserve">Benelux Metabolomics Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803451v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05233198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kirchhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Benelux Metabolomics Days 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId26" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235292v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1142,741 +1764,741 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspicacité-AI</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics Symposium</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05233151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 2025, Dayton, OH, United States. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05070442v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId14" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId10" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05235355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId31" w:history="1">
+            <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering novel microbially-conjugated bile acids with metabolomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Discovering Microbially Conjugated Bile Acids with Computational Metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feeding the Microbiota 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hopitaux Universitaires de Genève, Feb 2024, Genève, France</w:t>
+              <w:t xml:space="preserve">2024 6th Labex SIGNALIFE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur; Labex SIGNALIFE, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId31" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803440v1</w:t>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Microbially Conjugated Bile Acids with Computational Metabolomics</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId9" w:history="1">
+                <w:t xml:space="preserve">Discovering novel microbially-conjugated bile acids with metabolomics</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 6th Labex SIGNALIFE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur; Labex SIGNALIFE, Nov 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Feeding the Microbiota 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hopitaux Universitaires de Genève, Feb 2024, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04803428v1</w:t>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04803440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Metabolomics Society annual meeting 2024</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Metabolomics Society, Jun 2024, Osaka, Japan</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803460v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Artificial Intelligence Agent for Navigating Knowledge Graph Experimental Metabolomics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Kirchhoffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florence Mehl</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId11" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabien Gandon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">2023 Swiss Metabolomics Society Annual Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Swiss Metabolomics Socitety Zurich; ETH Zurich, Sep 2023, Zurich, Switzerland</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04381448v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1886,1485 +2508,981 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reproducible mass spectrometry data processing and compound annotation in MZmine 3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Steffen Heuckeroth</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tito Damiani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aleksandr Smirnov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olena Mokshyna</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinna Brungs</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Protocols</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 19 (9), pp.2597-2641. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId58" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41596-024-00996-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803362v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comprehensive mass spectrometric metabolomic profiling of a chemically diverse collection of plants of the Celastraceae family</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId45" w:history="1">
+            <w:hyperlink r:id="rId60" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luis-Manuel Quiros-Guerrero</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId46" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Marie Allard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId47" w:history="1">
+            <w:hyperlink r:id="rId61" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bruno David</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId48" w:history="1">
+            <w:hyperlink r:id="rId62" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antonio Grondin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Scientific Data </w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2024, 11 (1), pp.415. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId49" w:history="1">
+            <w:hyperlink r:id="rId63" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41597-024-03094-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId59" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803402v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Open access repository-scale propagated nearest neighbor suspect spectral library for untargeted metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId51" w:history="1">
+            <w:hyperlink r:id="rId65" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Wout Bittremieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId52" w:history="1">
+            <w:hyperlink r:id="rId66" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Avalon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId53" w:history="1">
+            <w:hyperlink r:id="rId67" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sydney Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId54" w:history="1">
+            <w:hyperlink r:id="rId68" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarvar Kakhkhorov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId55" w:history="1">
+            <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexander Aksenov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Communications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2023, 14 (1), pp.8488. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId56" w:history="1">
+            <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41467-023-44035-y⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId64" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04803380v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Standardized multi-omics of Earth’s microbiomes reveals microbial and metabolite diversity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId58" w:history="1">
+            <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Justin Shaffer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId59" w:history="1">
+            <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luke Thompson</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId60" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jon Sanders</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId61" w:history="1">
+            <w:hyperlink r:id="rId75" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rodolfo Salido</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Microbiology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 7 (12), pp.2128-2150. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId62" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41564-022-01266-x⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId57" w:history="1">
+            <w:hyperlink r:id="rId71" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04277809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">ReDU: a framework to find and reanalyze public mass spectrometry data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId64" w:history="1">
+            <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alan Jarmusch</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId66" w:history="1">
+            <w:hyperlink r:id="rId80" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Aceves</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId67" w:history="1">
+            <w:hyperlink r:id="rId81" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Rohit Advani</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId68" w:history="1">
+            <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Shaden Aguirre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Nature Methods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 17 (9), pp.901-904. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId69" w:history="1">
+            <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1038/s41592-020-0916-7⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId63" w:history="1">
+            <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04886483v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Investigation of Premyrsinane and Myrsinane Esters in Euphorbia cupanii and Euphobia pithyusa with MS2LDA and Combinatorial Molecular Network Annotation Propagation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Nothias-Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal ́ Retailleau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId74" w:history="1">
+            <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zheng Zhang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2019, 82 (6), pp.1459-1470. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId89" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.8b00916⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId70" w:history="1">
+            <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02159546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bioactivity-Based Molecular Networking for the Discovery of Drug Leads in Natural Product Bioassay-Guided Fractionation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId9" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId71" w:history="1">
+            <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélissa Nothias-Esposito</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId72" w:history="1">
+            <w:hyperlink r:id="rId86" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ricardo da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId65" w:history="1">
+            <w:hyperlink r:id="rId79" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mingxun Wang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId77" w:history="1">
+            <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ivan Protsyuk</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Natural Products</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 81 (4), pp.758-767. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
+            <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.1021/acs.jnatprod.7b00737⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId76" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04439264v1</w:t>
-              </w:r>
-[...502 lines deleted...]
-                <w:t xml:space="preserve">hal-04803394v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId91"/>
+      <w:footerReference w:type="default" r:id="rId93"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -3511,51 +3629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235334v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirchhoffer" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235376v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232923v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;raud" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233198v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803451v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235292v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233151v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803440v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803428v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803460v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381448v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagni" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803362v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Heuckeroth" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Damiani" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Smirnov" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mokshyna" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Brungs" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-024-00996-y" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803402v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grondin" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03094-6" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803380v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Bittremieux" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Avalon" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Thomas" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvar Kakhkhorov" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44035-y" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277809v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Shaffer" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Thompson" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Salido" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01266-x" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886483v1" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jarmusch" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxun Wang" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aceves" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Advani" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaden Aguirre" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0916-7" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159546v1" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nothias-Esposito" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00916" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439264v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Protsyuk" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00737" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803350v1" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auguste Kirchhoffer" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Nitschke" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burdet" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803384v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803118v1" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schmid" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Mazumdar" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Drexler" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803394v1" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05598018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auguste Kirchhoffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Nitschke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burdet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Damiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Heuckeroth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Smirnov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mokshyna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Brungs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schmid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Mazumdar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Drexler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirchhoffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-024-00996-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grondin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03094-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Bittremieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Avalon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvar Kakhkhorov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44035-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Shaffer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Thompson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Salido" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01266-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jarmusch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxun Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aceves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Advani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaden Aguirre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0916-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nothias-Esposito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00916" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Protsyuk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>