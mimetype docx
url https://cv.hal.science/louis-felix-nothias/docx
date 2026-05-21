--- v2 (2026-04-30)
+++ v3 (2026-05-21)
@@ -722,316 +722,316 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Franck Michel</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Emma Tysinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Kirchhoffer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">AI Action Summit</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t>
+              <w:t xml:space="preserve">The 21st Annual Conference of the Metabolomics Society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05333244v1</w:t>
+                <w:t xml:space="preserve">hal-05235334v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Lucas Pradi</w:t>
+                <w:t xml:space="preserve">Gen²KGBot: Generic Generative Knowledge Graph Robot</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Tysinger</w:t>
-[...31 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Franck Michel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The 21st Annual Conference of the Metabolomics Society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2025, Prague, Czech Republic</w:t>
+              <w:t xml:space="preserve">AI Action Summit</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Feb 2025, Paris, France. </w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235334v1</w:t>
+            <w:hyperlink r:id="rId37" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05333244v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboT: A conversational AI agent for accessible Mass Spectrometry Metabolomics Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1086,90 +1086,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspicacité-AI: An AI-Pipeline for Accelerating Scientific Education and Research</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Féraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Madina Bekbergenova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -1211,103 +1211,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboT: AI-based agent for interaction with metabolomics knowledge graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...50 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EDSFA 2nd year PhD Workshop</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2025, Sophia -Antipolis, France</w:t>
@@ -1349,51 +1349,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Building Questions and Queries Datasets for Knowledge Graphs: a Demo of Q²Forge Pipeline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tao Jiang</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1451,247 +1451,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05332768v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">ScienceXGuide Pipeline: An AI-Pipeline for Accelerating Scientific Education and Research</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">72nd Conference on Mass Spectrometry and Allied Topics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2024, Anaheim (California), United States</w:t>
+              <w:t xml:space="preserve">Benelux Metabolomics Days 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803451v1</w:t>
+                <w:t xml:space="preserve">hal-05233198v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ScienceXGuide Pipeline: An AI-Pipeline for Accelerating Scientific Education and Research</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Benelux Metabolomics Days 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Sep 2024, Ghent, Belgium</w:t>
+              <w:t xml:space="preserve">72nd Conference on Mass Spectrometry and Allied Topics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2024, Anaheim (California), United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Poster de conférence</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233198v1</w:t>
+                <w:t xml:space="preserve">hal-04803451v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MetaboT: A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1772,545 +1772,545 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Perspicacité-AI</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId37" w:history="1">
+                <w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lucas Pradi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Féraud</w:t>
+            <w:hyperlink r:id="rId11" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Navet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
+                <w:t xml:space="preserve">Emma Tysinger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Metabolomics Symposium</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
+              <w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Liverpool, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId47" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05233151v1</w:t>
+                <w:t xml:space="preserve">hal-05235355v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Perspicacité-AI</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lucas Pradi</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Féraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Madina Bekbergenova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...48 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Metabolomics Symposium</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jul 2025, Nice, France</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId48" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05070442v3</w:t>
+                <w:t xml:space="preserve">hal-05233151v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId50" w:history="1">
+            <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">MetaboT: AI-based agent for natural language-based interaction with metabolomics knowledge graphs</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Navet</w:t>
+                <w:t xml:space="preserve">Q²Forge: Minting Competency Questions and SPARQL Queries for Question-Answering Over Knowledge Graphs</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId8" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yousouf Taghzouti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Emma Tysinger</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Franck Michel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">et al.</w:t>
-            </w:r>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tao Jiang</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId12" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabien Gandon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">33rd annual international conference on Intelligent Systems for Molecular Biology (ISMB 2025) / 24th Annual Conference of the European Conference on Computational Biology (ECCB 2025)</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">K-CAP '25 - Knowledge Capture Conference 2025</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2025, Dayton, OH, United States. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1145/3731443.3771350⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId50" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-05235355v1</w:t>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05070442v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering Microbially Conjugated Bile Acids with Computational Metabolomics</w:t>
+                <w:t xml:space="preserve">Discovering novel microbially-conjugated bile acids with metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">2024 6th Labex SIGNALIFE Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Université Côte d'Azur; Labex SIGNALIFE, Nov 2024, Nice, France</w:t>
+              <w:t xml:space="preserve">Feeding the Microbiota 2024</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Hopitaux Universitaires de Genève, Feb 2024, Genève, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803428v1</w:t>
+                <w:t xml:space="preserve">hal-04803440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Discovering novel microbially-conjugated bile acids with metabolomics</w:t>
+                <w:t xml:space="preserve">Discovering Microbially Conjugated Bile Acids with Computational Metabolomics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Félix Nothias</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Feeding the Microbiota 2024</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Hopitaux Universitaires de Genève, Feb 2024, Genève, France</w:t>
+              <w:t xml:space="preserve">2024 6th Labex SIGNALIFE Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Université Côte d'Azur; Labex SIGNALIFE, Nov 2024, Nice, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04803440v1</w:t>
+                <w:t xml:space="preserve">hal-04803428v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A Conversational AI-Agent for Accessible Mass Spectrometry Metabolomics Data Mining</w:t>
               </w:r>
@@ -2365,51 +2365,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An Artificial Intelligence Agent for Navigating Knowledge Graph Experimental Metabolomics Data</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emma Tysinger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marco Pagni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -3629,51 +3629,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05598018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auguste Kirchhoffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Nitschke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burdet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Damiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Heuckeroth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Smirnov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mokshyna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Brungs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schmid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Mazumdar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Drexler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirchhoffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235334v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803451v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233198v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233151v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803428v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803440v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-024-00996-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grondin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03094-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Bittremieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Avalon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvar Kakhkhorov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44035-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Shaffer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Thompson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Salido" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01266-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jarmusch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxun Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aceves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Advani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaden Aguirre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0916-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nothias-Esposito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00916" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Protsyuk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://inria.hal.science/hal-05598018v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yousouf Taghzouti" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tao Jiang" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Juign&#233;" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Navet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabien Gandon" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803350v1" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Auguste Kirchhoffer" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jahn Nitschke" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-F&#233;lix Nothias" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Burdet" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803384v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tito Damiani" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Steffen Heuckeroth" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aleksandr Smirnov" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olena Mokshyna" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinna Brungs" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803118v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Robin Schmid" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aninda Mazumdar" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mat&#250;&#353; Drexler" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803394v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Marie Allard" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Kirchhoffer" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud Gaudry" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235334v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Madina Bekbergenova" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lucas Pradi" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emma Tysinger" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05333244v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Michel" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235376v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05232923v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu F&#233;raud" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235422v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05332768v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233198v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803451v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235292v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05235355v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05233151v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05070442v3" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1145/3731443.3771350" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803440v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803428v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803460v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04381448v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marco Pagni" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florence Mehl" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803362v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41596-024-00996-y" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803402v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luis-Manuel Quiros-Guerrero" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno David" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antonio Grondin" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41597-024-03094-6" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04803380v1" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wout Bittremieux" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Avalon" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sydney Thomas" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarvar Kakhkhorov" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexander Aksenov" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41467-023-44035-y" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04277809v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Justin Shaffer" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luke Thompson" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jon Sanders" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolfo Salido" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41564-022-01266-x" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.univ-grenoble-alpes.fr/hal-04886483v1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alan Jarmusch" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mingxun Wang" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Aceves" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rohit Advani" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Shaden Aguirre" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41592-020-0916-7" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02159546v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M&#233;lissa Nothias-Esposito" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ricardo da Silva" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal &#769; Retailleau" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zheng Zhang" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.8b00916" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04439264v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ivan Protsyuk" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1021/acs.jnatprod.7b00737" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>