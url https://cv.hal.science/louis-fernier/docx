--- v0 (2026-03-16)
+++ v1 (2026-04-06)
@@ -618,573 +618,711 @@
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04763365v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Communication dans un congrès (6)</w:t>
+        <w:t xml:space="preserve">Communication dans un congrès (8)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Cartographier les lieux d’encampement en Europe</w:t>
+                <w:t xml:space="preserve">Considering the environments of the camps in Europe: between control and empowerment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nelly Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2025, Avignon, France. pp.166-171</w:t>
+              <w:t xml:space="preserve">The environmental dimension of refugee encampment</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Science Po Paris, Centre de Recherches Internationales (CERI), Mar 2026, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId18" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-05140687v1</w:t>
+                <w:t xml:space="preserve">hal-05578261v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId21" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Migrant people camps and their environments in Europe : methodology, maps and first results from Bosnia and Herzegovina</w:t>
+                <w:t xml:space="preserve">Cartographier les lieux d’encampement en Europe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId22" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Public talk in Dokk1</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aarhus for Solidarity / Solidarity for Kærshovedgård, Feb 2024, Aarhus, Denmark</w:t>
+              <w:t xml:space="preserve">Conférence Spatial Analysis and GEOmatics (SAGEO) 2025 - La Science de l'Information Géographique dans tous ses états</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2025, Avignon, France. pp.166-171</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId21" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463106v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05140687v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières violentes, recherches à risque : s’engager par le mouvement</w:t>
+                <w:t xml:space="preserve">The camp and its spatial organization. An ongoing study about camps and their environments: from continental to local scale</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagement(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, May 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Workshops “Refugee camps and social science research”</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Migrinter; Institut Convergences Migrations, Mar 2025, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId23" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04568937v1</w:t>
+            <w:hyperlink r:id="rId22" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-05578271v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId25" w:history="1">
+            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centres d’hébergement, sas d’entrée, lieux de transit ou espaces d’(im)mobilités</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
+                <w:t xml:space="preserve">Migrant people camps and their environments in Europe : methodology, maps and first results from Bosnia and Herzegovina</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis Fernier</w:t>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Plumejeaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Martin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude autour de l'accueil des exilés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Universitaire d’Aix-Marseille, May 2023, Gap, France</w:t>
+              <w:t xml:space="preserve">Public talk in Dokk1</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aarhus for Solidarity / Solidarity for Kærshovedgård, Feb 2024, Aarhus, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId25" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04705669v1</w:t>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Camps de transit et transitions sociales et environnementales en Bosnie-Herzégovine : un défi méthodologique dans un contexte de terrain mouvant</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centres d’hébergement, sas d’entrée, lieux de transit ou espaces d’(im)mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId26" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Terrains en transitions</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société de Lille (MESHS); Laboratoire Territoires, Villes, Environnement &amp; Société (TVES - ULR4477); Laboratoire Discontinuités (UR2468), Nov 2022, Lille, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude autour de l'accueil des exilés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Universitaire d’Aix-Marseille, May 2023, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04034007v1</w:t>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04705669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Frontières violentes, recherches à risque : s’engager par le mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Engagement(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, May 2023, Valenciennes, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId27" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04568937v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Camps de transit et transitions sociales et environnementales en Bosnie-Herzégovine : un défi méthodologique dans un contexte de terrain mouvant</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fernier</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr>
+                <w:i w:val="1"/>
+                <w:iCs w:val="1"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Terrains en transitions</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Maison Européenne des Sciences de l'Homme et de la Société de Lille (MESHS); Laboratoire Territoires, Villes, Environnement &amp; Société (TVES - ULR4477); Laboratoire Discontinuités (UR2468), Nov 2022, Lille, France</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Communication dans un congrès</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId29" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04034007v1</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr>
+        <w:trPr/>
+        <w:tc>
+          <w:tcPr>
+            <w:noWrap/>
+          </w:tcPr>
+          <w:p>
+            <w:pPr>
+              <w:spacing w:after="200"/>
+            </w:pPr>
+            <w:hyperlink r:id="rId30" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="1e198e"/>
+                  <w:b w:val="1"/>
+                  <w:bCs w:val="1"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Les camps de personnes migrantes en Europe : symbole de racisme environnemental ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nelly Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId20" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Plumejeaud-Perreau</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Semaine data SHS Poitiers. Données et méthodes quantitatives en Sciences Humaines et Sociales.</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Plateforme Universitaire de Données de Poitiers (PUD-UP), Dec 2022, Poitiers, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03895977v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1194,117 +1332,117 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId29" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Migration Positive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId30" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Senovilla Hernandez</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId33" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Maxime Jeune</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">MIGRINTER, 40 p., 2022, 978-2-9556328-3-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Ouvrages</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03960180v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1314,245 +1452,245 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Environnements et migrations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camille Hochedez</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">e-migrinter</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 25, 142 p., 2025, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId33" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.4000/13r3h⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05134976v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les espaces d’apprentissage et de formation des jeunesses en migration</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Lydie Déaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Naintré</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nelly Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId37" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Daniel Senovilla Hernández</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Jeunes et Mineurs en Mobilité — Jóvenes y Menores en Movilidad — Young people and Children on the Move</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 6 – 2021, 93 p., 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">N°spécial de revue/special issue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04760787v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1562,509 +1700,509 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le camp de Blažuj : fiche pour l'Observatoire des Camps de Réfugié-e-s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire des Camps de Réfugié-e-s. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId40" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193583v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le camp de Kærshovedgård : fiche pour l'Observatoire des Camps de Réfugié-e-s</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire des Camps de Réfugié-e-s. 2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId39" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05193575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le camp de Lipa (Bosnie-Herzégovine) : fiche pour l'Observatoire des Camps de Réfugié.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire des Camps de Réfugié.es. 2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId41" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le camp de Nea Kavala : fiche pour l'Observatoire des camps de réfugié.es</w:t>
+                <w:t xml:space="preserve">Les enjeux environnementaux dans les camps de réfugié.es : études de cas en Europe (note transversale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire des Camps de Réfugié.es. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId41" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04069299v1</w:t>
+            <w:hyperlink r:id="rId43" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04070930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux environnementaux dans les camps de réfugié.es : études de cas en Europe (note transversale)</w:t>
+                <w:t xml:space="preserve">Le camp de Nea Kavala : fiche pour l'Observatoire des camps de réfugié.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire des Camps de Réfugié.es. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId42" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04070930v1</w:t>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04069299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId43" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ‘’distro’’ avec No Name Kitchen : comment agir discrètement et humainement ?</w:t>
+                <w:t xml:space="preserve">Séance de douches avec No Name Kitchen : concilier dignité et intimité en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId43" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04463008v1</w:t>
+            <w:hyperlink r:id="rId45" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04462824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séance de douches avec No Name Kitchen : concilier dignité et intimité en situation de précarité</w:t>
+                <w:t xml:space="preserve">Une ‘’distro’’ avec No Name Kitchen : comment agir discrètement et humainement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId44" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04462824v1</w:t>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04463008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId45"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -2132,51 +2270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="5A43FC87"/>
+    <w:nsid w:val="0CDD29D7"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2363,51 +2501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-fernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r35" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r37" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140687v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463106v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568937v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034007v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895977v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960180v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hernandez" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeune" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134976v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3h" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760787v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Naintr&#233;" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193583v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193575v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070912v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069299v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070930v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463008v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462824v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-fernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r35" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r37" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Naintr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>