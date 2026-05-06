--- v1 (2026-04-06)
+++ v2 (2026-05-06)
@@ -980,191 +980,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04463106v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Centres d’hébergement, sas d’entrée, lieux de transit ou espaces d’(im)mobilités</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Frontières violentes, recherches à risque : s’engager par le mouvement</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Fernier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Olivier Clochard</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis Fernier</w:t>
+                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journée d'étude autour de l'accueil des exilés</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Pôle Universitaire d’Aix-Marseille, May 2023, Gap, France</w:t>
+              <w:t xml:space="preserve">Engagement(s)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Comité National Français de Géographie, May 2023, Valenciennes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04705669v1</w:t>
+                <w:t xml:space="preserve">hal-04568937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Frontières violentes, recherches à risque : s’engager par le mouvement</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Centres d’hébergement, sas d’entrée, lieux de transit ou espaces d’(im)mobilités</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier Clochard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Morgane Dujmovic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Engagement(s)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Comité National Français de Géographie, May 2023, Valenciennes, France</w:t>
+              <w:t xml:space="preserve">Journée d'étude autour de l'accueil des exilés</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Pôle Universitaire d’Aix-Marseille, May 2023, Gap, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04568937v1</w:t>
+                <w:t xml:space="preserve">hal-04705669v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Camps de transit et transitions sociales et environnementales en Bosnie-Herzégovine : un défi méthodologique dans un contexte de terrain mouvant</w:t>
               </w:r>
@@ -1894,151 +1894,151 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04070912v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Les enjeux environnementaux dans les camps de réfugié.es : études de cas en Europe (note transversale)</w:t>
+                <w:t xml:space="preserve">Le camp de Nea Kavala : fiche pour l'Observatoire des camps de réfugié.es</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire des Camps de Réfugié.es. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04070930v1</w:t>
+                <w:t xml:space="preserve">hal-04069299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le camp de Nea Kavala : fiche pour l'Observatoire des camps de réfugié.es</w:t>
+                <w:t xml:space="preserve">Les enjeux environnementaux dans les camps de réfugié.es : études de cas en Europe (note transversale)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Observatoire des Camps de Réfugié.es. 2021</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04069299v1</w:t>
+                <w:t xml:space="preserve">hal-04070930v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Son (2)</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -2050,151 +2050,151 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séance de douches avec No Name Kitchen : concilier dignité et intimité en situation de précarité</w:t>
+                <w:t xml:space="preserve">Une ‘’distro’’ avec No Name Kitchen : comment agir discrètement et humainement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04462824v1</w:t>
+                <w:t xml:space="preserve">hal-04463008v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Une ‘’distro’’ avec No Name Kitchen : comment agir discrètement et humainement ?</w:t>
+                <w:t xml:space="preserve">Séance de douches avec No Name Kitchen : concilier dignité et intimité en situation de précarité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Fernier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Son</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04463008v1</w:t>
+                <w:t xml:space="preserve">hal-04462824v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
@@ -2270,51 +2270,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="0CDD29D7"/>
+    <w:nsid w:val="E53441BA"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2501,51 +2501,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-fernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r35" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r37" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705669v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568937v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Naintr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070930v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069299v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462824v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463008v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-fernier" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055274v1" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Fernier" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Camille Hochedez" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r35" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055280v1" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r37" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05055277v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3b" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04033785v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04763365v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578261v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05140687v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud-Perreau" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nelly Martin" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05578271v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463106v1" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Plumejeaud" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04568937v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Morgane Dujmovic" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04705669v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Clochard" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04034007v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03895977v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03960180v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hernandez" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Maxime Jeune" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05134976v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/13r3h" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04760787v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lydie D&#233;aux" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin Naintr&#233;" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Senovilla Hern&#225;ndez" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193583v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05193575v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070912v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04069299v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04070930v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04463008v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04462824v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>