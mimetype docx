--- v0 (2026-03-16)
+++ v1 (2026-04-15)
@@ -377,209 +377,209 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04702661v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mémoires du Covid-19 et archives du Web. Preuve de concept pour une analyse quantitative des données du dépôt légal du web de la BnF</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Mesure et cohérence des goûts. Une analyse des goûts musicaux, picturaux et littéraires des universitaires français·es</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gabrysiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Humanités numériques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/11wmx⟩</w:t>
+              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 14, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4000/12bhb⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04582182v1</w:t>
+                <w:t xml:space="preserve">hal-04702639v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mesure et cohérence des goûts. Une analyse des goûts musicaux, picturaux et littéraires des universitaires français·es</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Mémoires du Covid-19 et archives du Web. Preuve de concept pour une analyse quantitative des données du dépôt légal du web de la BnF</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roch Delannay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marta Severo</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gabrysiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Biens Symboliques = Symbolic Goods</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2024, 14, </w:t>
+              <w:t xml:space="preserve">Humanités numériques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 9, </w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4000/12bhb⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/11wmx⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId20" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-04702639v1</w:t>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04582182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quelle culture commune pour une profession universitaire segmentée ?</w:t>
               </w:r>
@@ -1921,51 +1921,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Florimond-Clerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabrysiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v5c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaina Haslam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bhc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582182v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Delannay" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmx" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702639v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bhb" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115296ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastias Sekulovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.238.0082" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerc-Florimond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048557578/ahm.2022.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poissenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zannad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.usnawvu6v" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cakgtn6cg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03127087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EHES0139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Florimond-Clerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabrysiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v5c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaina Haslam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bhc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bhb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Delannay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115296ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastias Sekulovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.238.0082" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerc-Florimond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048557578/ahm.2022.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poissenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zannad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.usnawvu6v" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cakgtn6cg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03127087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EHES0139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>