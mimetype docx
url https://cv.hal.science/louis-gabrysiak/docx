--- v1 (2026-04-15)
+++ v2 (2026-05-18)
@@ -1116,84 +1116,93 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">New Romance : Anatomie d'un phénomène éditorial</w:t>
+                <w:t xml:space="preserve">New Romance. Anatomie d'un phénomène éditorial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Clerc-Florimond</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gabrysiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:r>
-[...1 lines deleted...]
-              <w:t xml:space="preserve">Edul. , 2025, Le Petit Alérion, 9782384511853</w:t>
+            <w:hyperlink r:id="rId34" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Édul</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2025, Le Petit Alérion, 9782384511853</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (ouvrage de synthèse)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05248812v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -1219,206 +1228,206 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chapitre 12. Des correspondances invisibles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gabrysiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId35" w:history="1">
+            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Léa Koenig</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Paul Dirkx. </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Corps et correspondances</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Le Bord de l'eau, pp.170-186, 2025, 978-2-38519-115-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId34" w:history="1">
+            <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04917575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId36" w:history="1">
+            <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Who are the Witnesses of the Covid-19 Lockdown? The Case of France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gabrysiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah Gensburger</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Witnessing memory and crisis</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Amsterdam University Press, pp.11-19, 2022, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId38" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5117/9789048557578/ahm.2022.002⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">halshs-03714946v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1428,236 +1437,236 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId38" w:history="1">
+            <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La new romance, un genre littéraire en ligne devenu phénomène de librairie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Florimond-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Claude Poissenot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gabrysiak</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId41" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sonia Zannad</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">2025, pp.[En ligne]. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId42" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.usnawvu6v⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId39" w:history="1">
-              <w:r>
-[...59 lines deleted...]
-            <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05296482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId42" w:history="1">
+            <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">New Romance : un genre qui transforme l’édition française… mais qui reste illégitime</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId8" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Adeline Florimond-Clerc</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gabrysiak</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId40" w:history="1">
+            <w:hyperlink r:id="rId41" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sonia Zannad</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId44" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.64628/AAK.cakgtn6cg⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Autre publication scientifique</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId42" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05393699v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -1667,114 +1676,114 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId44" w:history="1">
+            <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des styles de vie des universitaires et de la légitimation culturelle à l'Université</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gabrysiak</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Sociologie. École des Hautes Études en Sciences Sociales (EHESS), 2020. Français. </w:t>
             </w:r>
+            <w:hyperlink r:id="rId46" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨NNT : 2020EHES0139⟩</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Thèse</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
-              <w:r>
-[...17 lines deleted...]
-            <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">tel-03127087v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId46"/>
+      <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -1921,51 +1930,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Florimond-Clerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabrysiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v5c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaina Haslam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bhc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bhb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Delannay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115296ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastias Sekulovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.238.0082" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerc-Florimond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917575v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714946v1" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048557578/ahm.2022.002" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296482v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poissenot" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zannad" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.usnawvu6v" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393699v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cakgtn6cg" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03127087v1" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EHES0139" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05550517v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Florimond-Clerc" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gabrysiak" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/15v5c" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-04920128v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Gensburger" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marta Severo" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702661v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Delaina Haslam" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bhc" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04702639v1" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/12bhb" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04582182v1" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roch Delannay" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/11wmx" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04906453v1" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1115296ar" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04353939v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Malena Bastias Sekulovic" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03320668v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/arss.238.0082" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03127006v1" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/zil.007.0128" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04629450v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03127249v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05248812v1" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Clerc-Florimond" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.univ-lorraine.fr/edul/catalog/book/b9782384511853" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04917575v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L&#233;a Koenig" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/halshs-03714946v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5117/9789048557578/ahm.2022.002" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05296482v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Claude Poissenot" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sonia Zannad" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.usnawvu6v" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05393699v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.64628/AAK.cakgtn6cg" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://shs.hal.science/tel-03127087v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/2020EHES0139" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>