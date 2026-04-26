--- v0 (2026-03-20)
+++ v1 (2026-04-26)
@@ -66,51 +66,51 @@
           <w:bCs w:val="1"/>
         </w:rPr>
         <w:t xml:space="preserve">Publications</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
           <w:bCs w:val="1"/>
         </w:rPr>
-        <w:t xml:space="preserve">Article dans une revue (114)</w:t>
+        <w:t xml:space="preserve">Article dans une revue (113)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
@@ -576,248 +576,248 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04523871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Shifts in dietary patterns and risk of type-2 diabetes in a Caribbean adult population: ways to address diabetes burden</w:t>
+                <w:t xml:space="preserve">Food price inflation: What possible consequences for modest households?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zoé Colombet</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Pascal Leroy</w:t>
+                <w:t xml:space="preserve">Ondine Berland</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId28" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 62 (5), pp.2233-2243. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 58, pp.83-85. </w:t>
             </w:r>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s00394-023-03144-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.03.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04076989v1</w:t>
+                <w:t xml:space="preserve">hal-04143029v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food price inflation: What possible consequences for modest households?</w:t>
+                <w:t xml:space="preserve">Shifts in dietary patterns and risk of type-2 diabetes in a Caribbean adult population: ways to address diabetes burden</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondine Berland</w:t>
+                <w:t xml:space="preserve">Zoé Colombet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fabrice Etilé</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2023, 58, pp.83-85. </w:t>
+              <w:t xml:space="preserve">European Journal of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2023, 62 (5), pp.2233-2243. </w:t>
             </w:r>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.cnd.2023.03.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s00394-023-03144-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04143029v1</w:t>
+                <w:t xml:space="preserve">hal-04076989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The European Green Deal improves the sustainability of food systems but has uneven economic impacts on consumers and farmers</w:t>
               </w:r>
@@ -2105,51 +2105,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId82" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and socio-economic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes (2003–2013) using decomposition models</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2588,295 +2588,295 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02925182v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La PAC de l’après 2020 : éclairages de la recherche</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">More sustainable European diets based on self-selection do not require exclusion of entire categories of food</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId100" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexandre Gohin</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Réquillart</w:t>
+                <w:t xml:space="preserve">Lisa Privet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Irz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId101" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marika Ferrari</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t>
+              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 248, pp.1-10. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119298⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId98" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02932996v1</w:t>
+                <w:t xml:space="preserve">hal-02628169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId102" w:history="1">
+            <w:hyperlink r:id="rId103" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">More sustainable European diets based on self-selection do not require exclusion of entire categories of food</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">La PAC de l’après 2020 : éclairages de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId35" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Lisa Privet</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Xavier Irz</w:t>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId105" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marika Ferrari</w:t>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId23" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Réquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Cleaner Production</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 248, pp.1-10. </w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 372, pp.11-30. </w:t>
             </w:r>
             <w:hyperlink r:id="rId106" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jclepro.2019.119298⟩</w:t>
+                <w:t xml:space="preserve">⟨10.4000/economierurale.7665⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02628169v1</w:t>
+            <w:hyperlink r:id="rId103" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02932996v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId107" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entretien avec Louis-Georges Soler pour le dossier &amp;quot;Peut-on manger sans risque ?</w:t>
               </w:r>
@@ -3038,291 +3038,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting climate-friendly diets: What should we tell consumers in Denmark, Finland and France?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Modeled gradual changes in protein intake to increase nutrient adequacy lead to greater sustainability when systematically targeting an increase in the share of plant protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørgen Dejgård Jensen</w:t>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...20 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Perrimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sirot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2019.05.006⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-019-02592-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02198119v1</w:t>
+                <w:t xml:space="preserve">hal-02483841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId116" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeled gradual changes in protein intake to increase nutrient adequacy lead to greater sustainability when systematically targeting an increase in the share of plant protein</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+                <w:t xml:space="preserve">Promoting climate-friendly diets: What should we tell consumers in Denmark, Finland and France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Irz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId119" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jørgen Dejgård Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Requillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 161, pp.129-149. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.169-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId120" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1007/s10584-019-02592-6⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2019.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId116" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02483841v1</w:t>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02198119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId121" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Accounting for consumers’ preferences in the analysis of dietary recommendations</w:t>
               </w:r>
@@ -3842,235 +3842,235 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02068144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fish in Climate-Friendly and Healthy Diets</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent Requillart</w:t>
+                <w:t xml:space="preserve">Food reformulation and nutritional quality of food consumption: an analysis based on households panel data in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Marine Resource Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 33 (4), pp.309-330. </w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 72 (2), pp.228-235. </w:t>
             </w:r>
             <w:hyperlink r:id="rId141" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1086/699882⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1038/s41430-017-0044-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId140" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01948625v1</w:t>
+                <w:t xml:space="preserve">hal-01703440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food reformulation and nutritional quality of food consumption: an analysis based on households panel data in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Marine Spiteri</w:t>
+                <w:t xml:space="preserve">Fish in Climate-Friendly and Healthy Diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Irz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2018, 72 (2), pp.228-235. </w:t>
+              <w:t xml:space="preserve">Marine Resource Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2018, 33 (4), pp.309-330. </w:t>
             </w:r>
             <w:hyperlink r:id="rId143" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1038/s41430-017-0044-3⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1086/699882⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01703440v1</w:t>
+                <w:t xml:space="preserve">hal-01948625v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId144" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing nutritional, economic, and environmental performances of diets according to their levels of greenhouse gas emissions</w:t>
               </w:r>
@@ -4318,395 +4318,395 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01569910v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving diet sustainability through evolution of food choices: review of epidemiological studies on the environmental impact of diets</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">Organic consumption and diet choice: An analysis based on food purchase data in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boizot-Szantai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Hamza</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nutrit/nuw043⟩</w:t>
+              <w:t xml:space="preserve">Appetite</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 117, pp.17-28. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId156" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.06.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId154" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594536v1</w:t>
+                <w:t xml:space="preserve">hal-02619486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId158" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the sustainability of the Mediterranean diet combined with organic food consumption: an individual behaviour approach</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Benjamin Allès</w:t>
+                <w:t xml:space="preserve">Improving diet sustainability through evolution of food choices: review of epidemiological studies on the environmental impact of diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Oualid Hamza</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (1), </w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (1), pp.2-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu9010061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nutrit/nuw043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId158" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607805v1</w:t>
+            <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organic consumption and diet choice: An analysis based on food purchase data in France</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Assessment of the sustainability of the Mediterranean diet combined with organic food consumption: an individual behaviour approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Seconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId145" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christine Boizot-Szantai</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Appetite</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 117, pp.17-28. </w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.appet.2017.06.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.3390/nu9010061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02619486v1</w:t>
+                <w:t xml:space="preserve">hal-01607805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre préservation de l’environnement et santé, une analyse coût-bénéfice des recommandations alimentaires</w:t>
               </w:r>
@@ -6012,64 +6012,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (6), pp.862 - 869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -6116,51 +6116,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reducing energy intake and energy density for a sustainable diet: a study based on self-selected diets in French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId194" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gabriel Masset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId197" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric Olivier Verger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6322,273 +6322,273 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02640001v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'étiquetage nutritionnel face à l'arbitrage goût-santé</w:t>
+                <w:t xml:space="preserve">Interventions publiques et démarches d'entreprises pour l'amélioration de la qualité nutritionnelle de l'offre alimentaire : apports et limites / Public and private actions for improving the nutritional quality of foods: Impacts and limits.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
+                <w:t xml:space="preserve">Pierre P. Combris</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId40" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Géraldine Enderli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julie Gauvreau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Ménard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 49 (01), pp.22-31. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.cnd.2013.12.001⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653114v1</w:t>
+                <w:t xml:space="preserve">hal-02643386v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Interventions publiques et démarches d'entreprises pour l'amélioration de la qualité nutritionnelle de l'offre alimentaire : apports et limites / Public and private actions for improving the nutritional quality of foods: Impacts and limits.</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Céline Ménard</w:t>
+                <w:t xml:space="preserve">L'étiquetage nutritionnel face à l'arbitrage goût-santé</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId208" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, 5-6/2012, pp.1-7</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643386v1</w:t>
+            <w:hyperlink r:id="rId207" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01064105v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'étiquetage nutritionnel face à l'arbitrage goût-santé</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -6596,81 +6596,81 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 5-6/2012, pp.1-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId209" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01064105v1</w:t>
+                <w:t xml:space="preserve">hal-02653114v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId210" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">High nutritional quality is not associated with low greenhouse gas emissions in self-selected diets of French adults</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -6743,51 +6743,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Greenhouse gas emissions of self-selected individual diets in France: Changing the Q23 diet structure or consuming less?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7223,51 +7223,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation alimentaire : tendances de long terme et questions sur leur durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7314,51 +7314,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food consumption and greenhouse gas emissions: changing food consumption patterns or consuming less?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7578,51 +7578,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ambroise Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId237" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Chauliac</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId238" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Corinne Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7686,51 +7686,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Is there a relation between the nutritional adequacy of diets and their greenhouse gas emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7957,51 +7957,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId252" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantifying the impact of fulfilling fruit and vegetables recommendations on diet cost and nutritional quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId103" w:history="1">
+            <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8078,51 +8078,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the nutritional quality of foods as a public health tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Goglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8272,51 +8272,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 64 (S3), pp.S20-S25. </w:t>
@@ -8996,243 +8996,243 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02653660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Entreprises et filières agroalimentaires face à de nouveaux enjeux : présentation</w:t>
+                <w:t xml:space="preserve">Filières soja OGM et non OGM : à quelles conditions la coexistence est-elle possible ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre Dubois</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Michel Simioni</w:t>
+                <w:t xml:space="preserve">Romain Bourgier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId266" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marianne Le Bail</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId288" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raul Green</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId289" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aurélie Trouiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 5-6, pp.1-3</w:t>
+              <w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId286" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02653541v1</w:t>
+                <w:t xml:space="preserve">hal-02654546v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId288" w:history="1">
+            <w:hyperlink r:id="rId290" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Filières soja OGM et non OGM : à quelles conditions la coexistence est-elle possible ?</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Raul Green</w:t>
+                <w:t xml:space="preserve">Entreprises et filières agroalimentaires face à de nouveaux enjeux : présentation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId291" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dubois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId83" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Aurélie Trouiller</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2006, 5-6, pp.1-4</w:t>
+              <w:t xml:space="preserve">, 2006, 5-6, pp.1-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId288" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02654546v1</w:t>
+            <w:hyperlink r:id="rId290" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02653541v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId292" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private labels and public quality standards: how can consumer trust be restored after the mad cow crisis?</w:t>
               </w:r>
@@ -10220,325 +10220,325 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01200937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrence internationale dans le secteur viticole : quel avenir au modèle d'appellation d'origine contrôlée ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+                <w:t xml:space="preserve">Organisation des chaînes d'approvisionnement et commerce électronique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">S. Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (5-6/01), pp.1-8</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 272, pp.28-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId318" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676452v1</w:t>
+                <w:t xml:space="preserve">hal-02676629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId319" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de l'offre et relations entre producteurs et distributeurs. Quelles stratégies de la grande distribution après la crise de la &amp;quot;vache folle&amp;quot; ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Concurrence internationale dans le secteur viticole : quel avenir au modèle d'appellation d'origine contrôlée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId293" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRA sciences sociales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2002, 2/02, pp.1-6</w:t>
+              <w:t xml:space="preserve">, 2002, 15 (5-6/01), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId319" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02682270v1</w:t>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des chaînes d'approvisionnement et commerce électronique</w:t>
+                <w:t xml:space="preserve">Segmentation de l'offre et relations entre producteurs et distributeurs. Quelles stratégies de la grande distribution après la crise de la &amp;quot;vache folle&amp;quot; ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">S. Hafsa</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+                <w:t xml:space="preserve">Guy de Fontguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 272, pp.28-41</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2/02, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02676629v1</w:t>
+                <w:t xml:space="preserve">hal-02682270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation model of a dairy forage system to evaluate feeding management strategies with spring rotational grazing</w:t>
               </w:r>
@@ -10714,2066 +10714,1971 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination entre producteurs et maîtrise des aléas de demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Samuel Gaucher</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2000, 57, pp.95-125</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688349v1</w:t>
+                <w:t xml:space="preserve">hal-01200923v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination entre producteurs et maîtrise des aléas de demande</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+                <w:t xml:space="preserve">Avoiding double marginalisation in agro-food chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2000, 57, pp.95-125</w:t>
+              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1999, 26 (2), pp.179-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId328" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01200923v1</w:t>
+                <w:t xml:space="preserve">hal-02688218v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Avoiding double marginalisation in agro-food chains</w:t>
+                <w:t xml:space="preserve">La régulation interprofessionnelle dans le secteur vitivinicole est-elle fondée économiquement ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tanguy</w:t>
+            <w:hyperlink r:id="rId330" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sebastien Steinmetz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1999, 26 (2), pp.179-198</w:t>
+              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 813-814, pp.1060-1084</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId329" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688218v1</w:t>
+                <w:t xml:space="preserve">hal-02683895v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId330" w:history="1">
+            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La régulation interprofessionnelle dans le secteur vitivinicole est-elle fondée économiquement ?</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrats et négociations dans le secteur des vins de Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId331" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin de l'OIV</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 813-814, pp.1060-1084</w:t>
+              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 51, pp.74-86</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId330" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02683895v1</w:t>
+            <w:hyperlink r:id="rId332" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02688318v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats et négociations dans le secteur des vins de Champagne</w:t>
+                <w:t xml:space="preserve">Coordination between production and commercial planning : organisational and modelling issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Gérer et Comprendre. Annales des Mines</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 51, pp.74-86</w:t>
+              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1998, 5 (3), pp.171-188</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId333" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02688318v1</w:t>
+                <w:t xml:space="preserve">hal-02695013v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Coordination between production and commercial planning : organisational and modelling issues</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Pilotage de projets et contrats internes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId335" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Nakhla</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">International Transactions in Operational Research</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1998, 5 (3), pp.171-188</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 110, pp.17-29</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId334" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02695013v1</w:t>
+                <w:t xml:space="preserve">hal-02686916v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId335" w:history="1">
+            <w:hyperlink r:id="rId336" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pilotage de projets et contrats internes</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Contrats, planifications et systèmes de gestion au sein de la firme</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 110, pp.17-29</w:t>
+              <w:t xml:space="preserve">Sociologie du Travail</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1996, 4, pp.509-526</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId335" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02686916v1</w:t>
+            <w:hyperlink r:id="rId336" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02685453v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Contrats, planifications et systèmes de gestion au sein de la firme</w:t>
+                <w:t xml:space="preserve">Le conseil en gestion stratégique. Pour un renouvellement des méthodes et de l'organisation du conseil</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Herve Tanguy</w:t>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hémidy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Sociologie du Travail</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1996, 4, pp.509-526</w:t>
+              <w:t xml:space="preserve">Travaux et Innovations</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 16, pp.52-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId337" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02685453v1</w:t>
+                <w:t xml:space="preserve">hal-02707759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId338" w:history="1">
+            <w:hyperlink r:id="rId339" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conseil en gestion stratégique. Pour un renouvellement des méthodes et de l'organisation du conseil</w:t>
+                <w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId339" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hémidy</w:t>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId340" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Egizio Valceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Travaux et Innovations</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1995, 16, pp.52-54</w:t>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1995, 37, pp.201-225</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId338" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02707759v1</w:t>
+            <w:hyperlink r:id="rId339" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02702720v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId340" w:history="1">
+            <w:hyperlink r:id="rId341" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Instrumentation et pilotage stratégique dans l'entreprise agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hémidy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId342" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francoise Maxime</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Egizio Valceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 1995, 37, pp.201-225</w:t>
+              <w:t xml:space="preserve">, 1993, 28, pp.92-118</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId340" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02702720v1</w:t>
+            <w:hyperlink r:id="rId341" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02706697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId342" w:history="1">
+            <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Instrumentation et pilotage stratégique dans l'entreprise agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId339" w:history="1">
+                <w:t xml:space="preserve">Nouvelles exigences en gestion de la petite entreprise agricole : réflexions à partir du cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hémidy</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Francoise Maxime</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1993, 28, pp.92-118</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 5 (2), pp.83-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId342" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02706697v1</w:t>
+            <w:hyperlink r:id="rId343" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles exigences en gestion de la petite entreprise agricole : réflexions à partir du cas français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hémidy</w:t>
+                <w:t xml:space="preserve">Aide à la décision et gestion stratégique : un modèle pour l'entreprise agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 5 (2), pp.83-102</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 88, pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699316v1</w:t>
+                <w:t xml:space="preserve">hal-02700608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision et gestion stratégique : un modèle pour l'entreprise agricole</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">A nouvelles orientations, nouveaux outils de gestion</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId348" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.C. Poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 88, pp.45-54</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1990, 147, pp.35-50</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700608v1</w:t>
+            <w:hyperlink r:id="rId346" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02713466v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId347" w:history="1">
+            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A nouvelles orientations, nouveaux outils de gestion</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">Vers de nouveaux modeles d'aide a la decision en agriculture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">M.H. Chatelin</w:t>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.C. Poussin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1990, 147, pp.35-50</w:t>
+              <w:t xml:space="preserve">Annales des Mines (1947)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 15, pp.38-48</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId347" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02713466v1</w:t>
+            <w:hyperlink r:id="rId349" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02728338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId350" w:history="1">
+            <w:hyperlink r:id="rId352" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Vers de nouveaux modeles d'aide a la decision en agriculture</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Recherches en gestion et aide aux decisions des agriculteurs : perspectives et nouveaux enjeux</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annales des Mines (1947)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 15, pp.38-48</w:t>
+              <w:t xml:space="preserve">Bulletin Technique d'Information - Ministère de l'Agriculture</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1989, 440-441, pp.141-146</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId350" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02728338v1</w:t>
+            <w:hyperlink r:id="rId352" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02716565v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Recherches en gestion et aide aux decisions des agriculteurs : perspectives et nouveaux enjeux</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Le concept de modele general et la comprehension du comportement de l'agriculteur.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId354" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel Sebillotte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Bulletin Technique d'Information - Ministère de l'Agriculture</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1989, 440-441, pp.141-146</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 74 (4), pp.59-70</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId353" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02716565v1</w:t>
+                <w:t xml:space="preserve">hal-02723948v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId354" w:history="1">
+            <w:hyperlink r:id="rId355" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de modele general et la comprehension du comportement de l'agriculteur.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Michel Sebillotte</w:t>
+                <w:t xml:space="preserve">Work organization simulation as a basis for farm management advice</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Attonaty</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId356" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Sad. Systemes Agraires Et Developpement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 74 (4), pp.59-70</w:t>
+              <w:t xml:space="preserve">Agricultural Systems</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 27 (27), pp.295-314</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId354" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02723948v1</w:t>
+            <w:hyperlink r:id="rId355" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02722167v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId356" w:history="1">
+            <w:hyperlink r:id="rId357" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Work organization simulation as a basis for farm management advice</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId352" w:history="1">
+                <w:t xml:space="preserve">Le concept de modele general et l'analyse du fonctionnement de l'exploitation agricole.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId325" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Michel M. Duru</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId346" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">. Sad. Systemes Agraires Et Developpement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agricultural Systems</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 27 (27), pp.295-314</w:t>
+              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 74 (4), pp.81-93</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId356" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02722167v1</w:t>
+            <w:hyperlink r:id="rId357" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02723575v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le concept de modele general et l'analyse du fonctionnement de l'exploitation agricole.</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">François Papy</w:t>
+                <w:t xml:space="preserve">La modelisation du travail des exploitations agricoles: comprendre le fonctionnement pour des ameliorations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Comptes Rendus de l'Académie d'Agriculture de France</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 74 (4), pp.81-93</w:t>
+              <w:t xml:space="preserve">Actes et communications</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1988, 3, pp.127-132</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02723575v1</w:t>
+                <w:t xml:space="preserve">hal-02717299v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La modelisation du travail des exploitations agricoles: comprendre le fonctionnement pour des ameliorations</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId346" w:history="1">
+                <w:t xml:space="preserve">La simulation de l'organisation du travail comme outil de gestion: application a l'analyse des niveaux d'equipement et de main-d'oeuvre en exploitation de grande culture</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId351" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">François Papy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId360" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Sad: Systemes Agraires Et Developpement</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Actes et communications</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1988, 3, pp.127-132</w:t>
+              <w:t xml:space="preserve">Perspectives Agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1987, 117, pp.45-55</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02717299v1</w:t>
+                <w:t xml:space="preserve">hal-02721585v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId360" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La simulation de l'organisation du travail comme outil de gestion: application a l'analyse des niveaux d'equipement et de main-d'oeuvre en exploitation de grande culture</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Attonaty</w:t>
+                <w:t xml:space="preserve">Demarche pour un diagnostic de l'equippement en traction des exploitations agricoles</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laporte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId361" w:history="1">
-[...53 lines deleted...]
-            </w:pPr>
             <w:hyperlink r:id="rId362" w:history="1">
-              <w:r>
-[...51 lines deleted...]
-            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Servettaz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Bulletin Technique d'Information - Ministère de l'Agriculture</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1986, 412-413, pp.631-640</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId362" w:history="1">
+            <w:hyperlink r:id="rId361" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02726549v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -12783,159 +12688,159 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Transition nutritionnelle aux Antilles : l'offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu'en France hexagonale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : La Martinique bouge</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence régionale de santé Martinique, Jun 2022, Fort de France, Martinique</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId364" w:history="1">
+            <w:hyperlink r:id="rId363" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03773345v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Des Fromages Modèles Innovants pour construire la qualité d'un aliment</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marielle Harel-Oger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -12957,249 +12862,249 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Yves Le Loir</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId368" w:history="1">
+            <w:hyperlink r:id="rId367" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Stephan Marette</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire SYALSA : Systèmes alimentaires et santé humaine</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, Apr 2022, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId367" w:history="1">
+            <w:hyperlink r:id="rId366" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03654306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Green Deal et PAC : quelle compatibilité ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Séminaire de politiques agricoles de la Société Française d'Economie Rurale SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2021, Virtuel, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId369" w:history="1">
+            <w:hyperlink r:id="rId368" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03179338v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Demographic and socioeconomic shifts partly explain the Martinican nutrition transition: an analysis of 10-year health and dietary changes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13244,570 +13149,570 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId371" w:history="1">
+            <w:hyperlink r:id="rId370" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. Journées de Recherches en Sciences Sociales (JRSS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE; SFER; CIRAD, Dec 2021, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId372" w:history="1">
+            <w:hyperlink r:id="rId371" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03477660v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L’offre de boissons, de produits laitiers frais et de biscuits est-elle vraiment plus sucrée aux Antilles qu’en France hexagonale ? [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId364" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId365" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sabrina Eymard-Duvernay</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Pascaline Rollet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId372" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Ducrot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId373" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Terrieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId375" w:history="1">
+            <w:hyperlink r:id="rId374" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463373v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId376" w:history="1">
+            <w:hyperlink r:id="rId375" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comparaison de la qualité nutritionnelle des profils alimentaires des adultes Antillais selon leur statut migratoire vers la France hexagonale dans un contexte de transition nutritionnelle</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comment la poursuite de la transition nutritionnelle peut-elle affecter la prévalence de diabète de type 2 dans les Antilles ? [eposter]</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId377" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Nathalie Arnault</w:t>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId138" w:history="1">
-[...11 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId32" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Méjean</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId376" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463724v1</w:t>
+            <w:hyperlink r:id="rId375" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463308v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId378" w:history="1">
+            <w:hyperlink r:id="rId376" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Comment la poursuite de la transition nutritionnelle peut-elle affecter la prévalence de diabète de type 2 dans les Antilles ? [eposter]</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId27" w:history="1">
+                <w:t xml:space="preserve">Comparaison de la qualité nutritionnelle des profils alimentaires des adultes Antillais selon leur statut migratoire vers la France hexagonale dans un contexte de transition nutritionnelle</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId9" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Pascal Leroy</w:t>
+            <w:hyperlink r:id="rId377" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nathalie Arnault</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId28" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId138" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Serge Hercberg</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId378" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03463308v1</w:t>
+            <w:hyperlink r:id="rId376" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03463724v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La transition démographique explique-t-elle la transition nutritionnelle en Martinique ? [eposter]</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId27" w:history="1">
+            <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Zoé Colombet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId83" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Simioni</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -13852,198 +13757,198 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journées Francophones de Nutrition (JFN 2021)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, JFN, Nov 2021, Online, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId379" w:history="1">
+            <w:hyperlink r:id="rId378" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03463141v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Green Deal and the CAP: policy implications to adapt farming practices and to preserve the EU's natural resources</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId35" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Guyomard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId91" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Christophe Bureau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId370" w:history="1">
+            <w:hyperlink r:id="rId369" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Chatellier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId99" w:history="1">
+            <w:hyperlink r:id="rId104" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre Dupraz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CAP and Green Deal – Audition European Parliament (AGRI)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Parlement Européen; INRAE; AgroParisTech, Nov 2020, Bruxelles, Belgium</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId380" w:history="1">
+            <w:hyperlink r:id="rId379" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03219169v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The impacts of price variations on the sustainability of seafood consumption</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14102,323 +14007,323 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">22. Conference of the European Association of Fisheries Economist (EAFE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Fisheries Economists (EAFE). FRA., Apr 2019, Santiago de Compostela, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId381" w:history="1">
+            <w:hyperlink r:id="rId380" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02501425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId382" w:history="1">
+            <w:hyperlink r:id="rId381" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modifying protein food intakes for a better nutrient adequacy of the diet with or without a systematic substitution for more plant protein foods: impacts on sustainability</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Caroline Orset Orset</w:t>
+                <w:t xml:space="preserve">La PAC de l’après-2020 : éclairages de la recherche</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId89" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Guyomard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId36" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cécile Détang-Dessendre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId104" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre Dupraz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId105" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alexandre Gohin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition 2018</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, American Society for Nutrition, Jun 2018, Boston, United States</w:t>
+              <w:t xml:space="preserve">SFER - Colloque "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2018, Supagro Montpellier, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId382" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01766754v1</w:t>
+            <w:hyperlink r:id="rId381" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787275v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId384" w:history="1">
+            <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">La PAC de l’après-2020 : éclairages de la recherche</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Vincent Requillart</w:t>
+                <w:t xml:space="preserve">Modifying protein food intakes for a better nutrient adequacy of the diet with or without a systematic substitution for more plant protein foods: impacts on sustainability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Perrimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId383" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Orset Orset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">SFER - Colloque "Politiques agricoles et alimentaires: trajectoires et réformes"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Jun 2018, Supagro Montpellier, France. 17 p</w:t>
+              <w:t xml:space="preserve">Nutrition 2018</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, American Society for Nutrition, Jun 2018, Boston, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId384" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02787275v1</w:t>
+            <w:hyperlink r:id="rId382" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01766754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Development of fish consumption and demand in France and Finland</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -14447,677 +14352,677 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parmes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02787994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food reformulation: a public health and economic perspective</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">21st International Congress of Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId385" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02733664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId387" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory drivers of consumer perception of naturalness, nutritional and environmental qualities: inventory of Pizzas in France</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId388" w:history="1">
+                <w:t xml:space="preserve">Construire une offre alimentaire plus saine, durable et appréciée des consommateurs : cartographie multicritère du marché français des pizzas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anne Saint Eve</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...54 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Pangborn Sensory Science Symposium (Pangborn 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266909v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02268929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId390" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une offre alimentaire plus saine, durable et appréciée des consommateurs : cartographie multicritère du marché français des pizzas</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+                <w:t xml:space="preserve">Sensory drivers of consumer perception of naturalness, nutritional and environmental qualities: inventory of Pizzas in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Pénicaud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Julien Delarue</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marynella Thiel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...9 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">12. Pangborn Sensory Science Symposium (Pangborn 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId390" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268929v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are innovations in seafood market in Europe more sustainable</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId392" w:history="1">
+            <w:hyperlink r:id="rId391" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Césare Revoredo-Giha</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">16. biennal conference of the international institute for fisheries economics and trade (IIFET) 2016</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Fisheries Economics and Trade (IIFET). USA., Jul 2016, Aberdeen, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId391" w:history="1">
+            <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02801478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId393" w:history="1">
+            <w:hyperlink r:id="rId392" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Using economic modeling to assess the impact of food policies on nutrition and health</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Validation of an aggregated food dataset based on nutritional quality-prices relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId393" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rozenn Gazan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId394" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Tangui Barre</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId395" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS). INT., Oct 2015, Berlin, Germany. pp.2</w:t>
+              <w:t xml:space="preserve">, Fédération des Sociétés Européennes de Nutrition (FENS). FRA., Oct 2015, Berlin, Germany. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId393" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740027v1</w:t>
+            <w:hyperlink r:id="rId392" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740879v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId394" w:history="1">
+            <w:hyperlink r:id="rId396" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Validation of an aggregated food dataset based on nutritional quality-prices relationships</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Using economic modeling to assess the impact of food policies on nutrition and health</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. European Nutrition Conference (FENS)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, Fédération des Sociétés Européennes de Nutrition (FENS). FRA., Oct 2015, Berlin, Germany. pp.1</w:t>
+              <w:t xml:space="preserve">, Federation of European Nutrition Societies (FENS). INT., Oct 2015, Berlin, Germany. pp.2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId394" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02740879v1</w:t>
+            <w:hyperlink r:id="rId396" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02740027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Welfare and sustainability effects of dietary recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Irz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15159,73 +15064,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">143. EAAE / AAEA joint seminar. Consumer behavior in a changing world: food, culture, society</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Mar 2015, Naples, Italy. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId398" w:history="1">
+            <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02798263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescriptive labeling: impacts on market and environmental issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15241,73 +15146,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">64. Annual Meeting of the French Economic Association (AFSE)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2015, Rennes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId399" w:history="1">
+            <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01169626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying sustainable diets compatible with consumer preferences</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Xavier Irz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -15362,113 +15267,113 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">134. EAAE Seminar : Labels on sustainability : an issue for consumers, producers, policy makers, and NGOs</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Alimentation et Sciences Sociales (1303)., Mar 2013, Paris, France. 22 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId400" w:history="1">
+            <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804826v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Connecting the supply and demand via labelling options for the sustainability of a food sector. The example of the yam sector in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Carla Barlagne</w:t>
+                <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId403" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Causeret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15487,195 +15392,195 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. International Conference on Global Food Security</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2013, Noordwijkerhout, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId401" w:history="1">
+            <w:hyperlink r:id="rId400" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01019574v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescriptive labeling: impacts on market and environmental issues</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Hue Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">134. EAAE Seminar: "Labels on sustainability: an issue for consumers, producers, policy makers, and NGOs"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Institut National de Recherche Agronomique (INRA). UR Alimentation et Sciences Sociales (1303)., Mar 2013, Paris, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId405" w:history="1">
+            <w:hyperlink r:id="rId404" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01208984v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local market food sector analysis and design: the example of the yam sector in Guadeloupe</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId401" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carla Barlagne</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId402" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId403" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Marc Blazy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15707,195 +15612,195 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1. Global Conference on Yam</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Institute of Tropical Agriculture, CGIAR (IITA). NGA., Oct 2013, Accra, Ghana. 136 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId407" w:history="1">
+            <w:hyperlink r:id="rId406" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01198251v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Perspectives de consommation alimentaire : tendances de long terme et questions sur leur durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Carrefours de l'Innovation Agronomique : "Les protéines laitières"</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 2011, Rennes, France. n.p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId408" w:history="1">
+            <w:hyperlink r:id="rId407" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02809641v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vin et environnement : comment réduire les quantités de pesticides utilisés en viticulture ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId270" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Philippe Cartolaro</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId410" w:history="1">
+            <w:hyperlink r:id="rId409" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Del'Homme</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId272" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -15914,100 +15819,100 @@
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">La réduction des pesticides agricoles, enjeux, modalités et conséquence</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française d'Economie Rurale (SFER). FRA., Mar 2010, Lyon, France. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId409" w:history="1">
+            <w:hyperlink r:id="rId408" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02823570v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Firms' responses to nutritional policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -16022,388 +15927,388 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">115th Joint EAAE/AAEA Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2010, Freising-Weihenstephan (DE), Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId411" w:history="1">
+            <w:hyperlink r:id="rId410" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00729512v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId413" w:history="1">
+            <w:hyperlink r:id="rId412" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The co-extra decision support system : a model-based integration of project results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Effects of category management on producer-retailer relationships</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId221" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Abdelhakim Hammoudi</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Co-Extra International Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2009, Paris, France. 150 p</w:t>
+              <w:t xml:space="preserve">113. EAAE Seminar "A resilient European Food Industry and Food Chain in a Challenge World"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Sep 2009, Chania, Greece. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId413" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02754640v1</w:t>
+            <w:hyperlink r:id="rId412" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462535v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId419" w:history="1">
+            <w:hyperlink r:id="rId413" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Effects of category management on producer-retailer relationships</w:t>
+                <w:t xml:space="preserve">Food chain relationships: the category captain concept</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId221" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Abdelhakim Hammoudi</w:t>
+            <w:hyperlink r:id="rId414" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Gouin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">113. EAAE Seminar "A resilient European Food Industry and Food Chain in a Challenge World"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Sep 2009, Chania, Greece. 8 p</w:t>
+              <w:t xml:space="preserve">8. Congrès International de Génie Industriel</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). FRA., Jun 2009, Bagnères de Bigorre, France. 8 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId419" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462535v1</w:t>
+            <w:hyperlink r:id="rId413" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01462550v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId420" w:history="1">
+            <w:hyperlink r:id="rId415" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food chain relationships: the category captain concept</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">The co-extra decision support system : a model-based integration of project results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId416" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marko Bohanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId418" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Carlo Brera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId419" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Kristina Gruden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId420" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Arne Holst-Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">8. Congrès International de Génie Industriel</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Institut National Polytechnique (Toulouse) (Toulouse INP). FRA., Jun 2009, Bagnères de Bigorre, France. 8 p</w:t>
+              <w:t xml:space="preserve">Co-Extra International Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2009, Paris, France. 150 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId420" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01462550v1</w:t>
+            <w:hyperlink r:id="rId415" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02754640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modélisation pour l'évaluation technico-économique et l'analyse des risques de stratégies de traitements alternatives</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16425,110 +16330,110 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Deliere</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId273" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId423" w:history="1">
+            <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bertrand Léger</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Agriculture et développement durable" - Séminaire final des projets portant sur la viticulture et le développement durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). paris, FRA., Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId422" w:history="1">
+            <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02751809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Consommation et formation des prix dans les filières fruits et légumes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16544,73 +16449,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Politiques nutritionnelles, régulation des filières et consommation alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'observatoire de la qualité de l'alimentation (Oqali) et l'étude de la composition nutritionnelle et de l'étiquetage des produits alimentaires transformés</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16619,218 +16524,218 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nadine Gillot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId426" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benoît Labarbe</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Goglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. Congrès de la société Française de Nutrition</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId425" w:history="1">
+            <w:hyperlink r:id="rId424" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02753446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation model on the coexistence between GM and non-GM supply chains based on the example of the starch maize simulation model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">4. International Conference GMCC-09</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2009, Melbourne, Australia</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId427" w:history="1">
+            <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754304v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing fruit and vegetable consumption: a cost-effectiveness analysis of public policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -16885,168 +16790,168 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International Symposium on Human Health Effects of Fruit and Vegetables (FAV HEALTH 2009)</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, International Society for Horticultural Science (ISHS). Wageningen, INT., Oct 2009, Avignon, France. 1 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId430" w:history="1">
+            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818901v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GM/non GM coexistence and admixture monitoring in chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Hue Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">57. Congrès de l'AFSE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Association Française de Science Economique (AFSE). FRA., Sep 2008, Paris, France. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId431" w:history="1">
+            <w:hyperlink r:id="rId430" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact de la différenciation nutritionnelle sur les achats des ménages français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">France Caillavet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -17075,614 +16980,614 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">25. Journées de Microéconomie Appliquée</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Université de la Réunion. REU., May 2008, Saint Denis de la Réunion, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId432" w:history="1">
+            <w:hyperlink r:id="rId431" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02820584v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">An experimental study of wine consumers' willingness to pay for environmental characteristics</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId269" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId434" w:history="1">
+            <w:hyperlink r:id="rId433" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Christophe Deola</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">12. EAAE Congress</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT.; Université de la Réunion. REU., Aug 2008, Ghent, Belgium. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId433" w:history="1">
+            <w:hyperlink r:id="rId432" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02815398v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coexistence in GM and non-GM supply chains: public policy and private strategies. A theoretical model</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Hue Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Trouillier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId436" w:history="1">
+            <w:hyperlink r:id="rId435" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Joint Research Center</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International conference on Coexistence between genetically-modified (GM) and non-GM based agricultural supply chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Séville, Spain. 25 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId435" w:history="1">
+            <w:hyperlink r:id="rId434" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02821158v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">GM and non-GM soy chains for feed: the terms of co-existence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId266" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marianne Le Bail</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId289" w:history="1">
+            <w:hyperlink r:id="rId287" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Romain Bourgier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId265" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aurelie Trouillier</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International conference on coexistence between genetically modified and non-GM based agricultural supply chains</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2007, Séville, Spain. pp.165-168</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId437" w:history="1">
+            <w:hyperlink r:id="rId436" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01197696v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Apports du concept de category captain aux consommateurs et aux relations distributeurs-fournisseurs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId438" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarra Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId439" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Association Internationale de Recherche Logistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">6. Rencontres Internationales de Recherche Logistique. RIRL2006</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 2006, Pontremoli, Italie. 13 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId438" w:history="1">
+            <w:hyperlink r:id="rId437" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819138v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retailer-led regulation of food safety : back to spot markets ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId412" w:history="1">
+            <w:hyperlink r:id="rId411" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">H. Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11. International congress of the EAAE : The future of rural Europe in the global agri-food system</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2005, Copenhague, Denmark. 17 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId441" w:history="1">
+            <w:hyperlink r:id="rId440" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02829767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Private label quality and shelf space segmentation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId443" w:history="1">
+            <w:hyperlink r:id="rId442" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Bazoche</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17697,371 +17602,371 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">88. EAAE Seminar : Retailing and producer-retailer relationships in the food chain</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 2004, Paris, France. 19 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId442" w:history="1">
+            <w:hyperlink r:id="rId441" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02825571v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">French large-scale retailers and new supply segmentation strategies for fresh products</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId444" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Codron</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId445" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">E. Giraud Héraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop : Global markets for high-value foods</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2003, Washington, United States. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId444" w:history="1">
+            <w:hyperlink r:id="rId443" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02832250v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">International competition in the wine-growing sector : what future is there for the French AOC model ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop d'économie viti-vinicole : AOC, DOC : économie régionale et stratégies industrielles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2002, Bologne, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId447" w:history="1">
+            <w:hyperlink r:id="rId446" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02759908v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L'agroalimentaire entre local et global</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId448" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Bouquery</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId449" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J.M. Bouquery</w:t>
+                <w:t xml:space="preserve">G. Ghersi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId450" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.L. Rastoin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque SFER</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jun 2000, Paris, France. Non paginé / 200 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId448" w:history="1">
+            <w:hyperlink r:id="rId447" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02840272v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation vignoble-négoce : efficacité de structures verticales différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18090,73 +17995,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. EAAE Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId452" w:history="1">
+            <w:hyperlink r:id="rId451" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02769196v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Avoiding double marginalisation in agro-food chains</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18185,73 +18090,73 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Seminar : Industrial organisation and the food processing industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId453" w:history="1">
+            <w:hyperlink r:id="rId452" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839964v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La relation vignoble-négoce : efficacité de structures verticales différenciées</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -18267,1717 +18172,1717 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. Seminar : The socio-economics of origin labelled products in agrifood supply chains : spatial, institutional and co-ordination aspects</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Le Mans, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId454" w:history="1">
+            <w:hyperlink r:id="rId453" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839277v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a support for diagnosis and negotiation in the redesign of agro-food industries supplying organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId456" w:history="1">
+            <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">3. International conference on chain management in agribusiness and food industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1998, Ede, Netherlands</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId455" w:history="1">
+            <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil agro-équipement en Picardie : Mécagro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mousset</w:t>
+                <w:t xml:space="preserve">C. Aslahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aslahé</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Boiffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque du cinquantenaire de l'INRA : Aide à la décision et choix de stratégies dans les entreprises agricoles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Laon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02770356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relation verticale, négociation et contrats : le cas des vins de Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, May 1997, Montpellier, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId462" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'offre et accords interprofessionnels viti-vinicoles : questions théoriques et empiriques</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier d'économie viti-vinicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1997, Dijon, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId463" w:history="1">
+            <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02839731v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId465" w:history="1">
+            <w:hyperlink r:id="rId464" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Planning design and selection of organizational forms in the agro-food industry</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId332" w:history="1">
+                <w:t xml:space="preserve">Modélisation et aide aux négociations interprofessionnelles dans le secteur viti-vinicole : applications aux vins de Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId455" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">P. Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+            <w:hyperlink r:id="rId463" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Conference : Industrial organization and the food-processing industry</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Mar 1996, Toulouse, France. 29 p</w:t>
+              <w:t xml:space="preserve">Atelier : Economie viti-vinicole</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 1996, Paris, France. 14 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId465" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02842926v1</w:t>
+            <w:hyperlink r:id="rId464" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02838618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId466" w:history="1">
+            <w:hyperlink r:id="rId465" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation et aide aux négociations interprofessionnelles dans le secteur viti-vinicole : applications aux vins de Champagne</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">P. Leroy</w:t>
+                <w:t xml:space="preserve">Planning design and selection of organizational forms in the agro-food industry</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Atelier : Economie viti-vinicole</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 1996, Paris, France. 14 p</w:t>
+              <w:t xml:space="preserve">Conference : Industrial organization and the food-processing industry</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Mar 1996, Toulouse, France. 29 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId466" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02838618v1</w:t>
+            <w:hyperlink r:id="rId465" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02842926v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil agro-équipement en Picardie : mécagro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">J. Mousset</w:t>
+                <w:t xml:space="preserve">C. Aslahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Aslahé</w:t>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">J. Boiffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId348" w:history="1">
+            <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Cinquante ans de Recherches à l'INRA</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Dec 1996, Laon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId467" w:history="1">
+            <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02768759v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations verticales et arbitrages sur les flux de matière : le cas des vins de Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier : Economie viti-vinicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Paris, France. 20 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId468" w:history="1">
+            <w:hyperlink r:id="rId467" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02836835v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Relations contractuelles et négociations interprofessionnelles dans le secteur des vins de Champagne</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId464" w:history="1">
+            <w:hyperlink r:id="rId463" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Esr. Département d'Economie Et Sociologie Ruralesdijon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Atelier : Economie viti-vinicole</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1996, Paris, France. 24 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId469" w:history="1">
+            <w:hyperlink r:id="rId468" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02842799v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Contrats et systèmes de planification</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journée : Les contrats internes vus par un économiste, un gestionnaire et un sociologue</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1995, Paris, France. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId470" w:history="1">
+            <w:hyperlink r:id="rId469" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845153v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project management, internal contracts and dynamics of organizations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nakhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">International workshop : Processual research on management and organization</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jan 1995, Tampere, Finland. 30 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId471" w:history="1">
+            <w:hyperlink r:id="rId470" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02848073v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal and external coordinations and organizational structures : the case of a leading European company in the canned and frozen vegetable market</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egizio Valceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Workshop : Institutional changes in the globalized food sector, agricultural cooperatives, multinational</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Bruxelles, Belgium. 10 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId472" w:history="1">
+            <w:hyperlink r:id="rId471" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845533v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Problèmes de planification, systèmes de gestion et organisation interne de la firme</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId332" w:history="1">
+            <w:hyperlink r:id="rId331" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Herve Tanguy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId341" w:history="1">
+            <w:hyperlink r:id="rId340" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Egizio Valceschini</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ecole chercheurs : Innovation, dynamique des organisations et transformations institutionnelles</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Apr 1995, Col-de-Porte, France. 37 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId473" w:history="1">
+            <w:hyperlink r:id="rId472" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02846139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A conceptual model of decision making for strategic monitoring in the farming firm</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hémidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">38. Séminaire : Farmers decision making : a descriptive approach</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1994, Copenhague, Denmark</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId474" w:history="1">
+            <w:hyperlink r:id="rId473" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02779156v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les processus de decision des agriculteurs. I. Acquis et questions vives.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId355" w:history="1">
+            <w:hyperlink r:id="rId354" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Michel Sebillotte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Seminaire du Departement de Recherches sur les Systemes Agraires et le Developpement</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Feb 1989, Saint-Maximin, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId475" w:history="1">
+            <w:hyperlink r:id="rId474" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02772965v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a general simulation of agricultural organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laporte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId357" w:history="1">
+            <w:hyperlink r:id="rId356" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Sad. Systemes Agraires Et Developpement</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">17. Seminar of the EAAE: Operational research and computers in farm decision making</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Sep 1988, Debrecen, Hungary</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId476" w:history="1">
+            <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02781781v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modelisation du travail des exploitations agricoles: comprendre le fonctionnement pour des ameliorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journees d'etudes: Emploi et conditions de travail dans l'agriculture et l'agro-alimentaire</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1987, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId477" w:history="1">
+            <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02854438v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -19987,398 +19892,398 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et nutrition dans les départements et régions d’Outre-mer. Expertise scientifique collective de l'IRD réalisée à la demande de la Direction générale de la Santé de l'Etat français</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId28" w:history="1">
+            <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Caroline Méjean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId478" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Debussche</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId479" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Xavier Debussche</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Requillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId480" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Yves Martin-Prével</w:t>
-[...40 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">IRD</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 208 p. + clé USB, 2020, Expertise collective, 978-2-7099-2719-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId478" w:history="1">
+            <w:hyperlink r:id="rId477" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02921618v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impacts des OGM sur les filières agricoles et alimentaires</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId482" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">- Haut Conseil Des Biotechnologies</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">- Haut Conseil Des Biotechnologies</w:t>
-[...23 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 376 p., 2013, 978-2-11-009350-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId482" w:history="1">
+            <w:hyperlink r:id="rId481" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02804663v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fruits et légumes dans l'alimentation : enjeux et déterminants de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId485" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascale Baberger-Gateau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId486" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Pascale Baberger-Gateau</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId191" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">France Caillavet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId487" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Zouhair Bouhsina</w:t>
-[...21 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 127 p., 2008, Expertise Collective, 978-2-7592-0083-2. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId488" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Editions Quae</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.15454/n9ht-rg42⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId485" w:history="1">
+            <w:hyperlink r:id="rId484" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02824221v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food safety, liability and collective norms</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -20387,367 +20292,367 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId491" w:history="1">
+            <w:hyperlink r:id="rId490" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">. Laboratoire d'Econométrie</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">26 p., 2006</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId490" w:history="1">
+            <w:hyperlink r:id="rId489" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02817431v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Forest planning management support : presentation of a computerized model for forest owners</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId339" w:history="1">
+            <w:hyperlink r:id="rId338" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Laurent Hémidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nakhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId493" w:history="1">
+            <w:hyperlink r:id="rId492" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Olivier Picard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">8 p., 1997</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId492" w:history="1">
+            <w:hyperlink r:id="rId491" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02838683v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences de gestion : quelles recherches à l'INRA ? De la décision dans les systèmes de production aux coordinations inter et intra-entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId495" w:history="1">
+            <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">16 p., 1995</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId494" w:history="1">
+            <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02851689v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation de l'organisation du travail comme outil de gestion de l'exploitation agricole</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId497" w:history="1">
+            <w:hyperlink r:id="rId496" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">I.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId350" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Laporte</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Laporte</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">INRA, 10, 48 p., 1987, Etudes et Recherches sur les Systèmes Agraires et le Développement, 2-7380-0009-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Ouvrages</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId496" w:history="1">
+            <w:hyperlink r:id="rId495" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02857748v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -20757,419 +20662,419 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation sortir des inégalités</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId498" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Séverine Gojard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId499" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Séverine Gojard</w:t>
+                <w:t xml:space="preserve">Alice Vettoretti</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId500" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sarah-Louise Filleux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ressources" n°4, la revue INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 4, pp.44-63, 2023, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId502" w:history="1">
+            <w:hyperlink r:id="rId501" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/g84c-6b41⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId498" w:history="1">
+            <w:hyperlink r:id="rId497" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04170257v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Towards healthy and sustainable food ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Anaïs Bozino</w:t>
+                <w:t xml:space="preserve">Elodie Régnier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId111" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId505" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Aliette Maillard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">INRAE's Ressources 2022</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRAE, pp.14-43, 2022, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId507" w:history="1">
+            <w:hyperlink r:id="rId506" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/ASXJ-1J51⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId503" w:history="1">
+            <w:hyperlink r:id="rId502" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04057999v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers une alimentation saine et durable ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId503" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anaïs Bozino</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId504" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId505" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elodie Régnier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId111" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alban Thomas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">"Ressources" n°1, la revue INRAE</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1, pp.10-39, 2021, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId509" w:history="1">
+            <w:hyperlink r:id="rId508" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.17180/00Y6-5N09⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId508" w:history="1">
+            <w:hyperlink r:id="rId507" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03449229v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">PAC et enjeux nutritionnels</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -21211,1235 +21116,1235 @@
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Quelle politique agricole commune demain ?</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Quæ, 2020, 978-2-7592-3080-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId510" w:history="1">
+            <w:hyperlink r:id="rId509" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02894857v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Un bilan des politiques nutritionnelles</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId512" w:history="1">
+            <w:hyperlink r:id="rId511" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Celine Bonnet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Aliments fonctionnels dans un système alimentaire sain et durable</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 3ème ed., </w:t>
             </w:r>
-            <w:hyperlink r:id="rId513" w:history="1">
+            <w:hyperlink r:id="rId512" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Tec &amp; Doc Lavoisier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 443 p., 2019, Sciences et Techniques Agroalimentaires, 978-2-7430-2026-2</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId511" w:history="1">
+            <w:hyperlink r:id="rId510" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02308974v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Information du consommateur et étiquetage</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">L'alimentation à découvert</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, CNRS Editions, 324 p., 2015, 9782271083005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId514" w:history="1">
+            <w:hyperlink r:id="rId513" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01164435v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Industrial Organization and sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food system Sustainability - Insights from DuALIne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Cambridge University Press, pp.101-114, 2013, 9781107036468</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId515" w:history="1">
+            <w:hyperlink r:id="rId514" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The carbon footprint of food and the nutritional quality of food choices in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId156" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Food system sustainability. Insights from duALIne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId517" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cambridge University Press</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 288 p., 2013</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId517" w:history="1">
+            <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01574907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId519" w:history="1">
+            <w:hyperlink r:id="rId518" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Co-Extra decision support system : a model-based integration of project results</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Empirical analysis of co-existence in commodity supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId520" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">M. Bohanec</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Yves Bertheau</w:t>
+                <w:t xml:space="preserve">M. Eeckhout</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">C. Brera</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">A. Holst-Jensen</w:t>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecroart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetically and non-genetically modified food supply chains, co-existence and traceability</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118373781.ch25⟩</w:t>
+              <w:t xml:space="preserve">Genetically Modified and non-Genetically Modified food supply chains: Co-existence and traceability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell, 686 p., 2013, 978-1-4443-3778-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118373781.ch10⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId519" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01198113v1</w:t>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01197983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId526" w:history="1">
+            <w:hyperlink r:id="rId523" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical analysis of co-existence in commodity supply chains</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The Co-Extra decision support system : a model-based integration of project results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bohanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gruden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId527" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">N. Gryson</w:t>
-[...51 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Lecroart</w:t>
+                <w:t xml:space="preserve">A. Holst-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetically Modified and non-Genetically Modified food supply chains: Co-existence and traceability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118373781.ch10⟩</w:t>
+              <w:t xml:space="preserve">Genetically and non-genetically modified food supply chains, co-existence and traceability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId528" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 664 p., 2013, 978-14443-3778-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118373781.ch25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId526" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197983v1</w:t>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique de la coexistence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId532" w:history="1">
+            <w:hyperlink r:id="rId531" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvaine Poret</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Bernard Ruffieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Impacts des OGM sur les filières agricoles et alimentaires</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId484" w:history="1">
+            <w:hyperlink r:id="rId483" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La Documentation française</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 376 p., 2013, 978-2-11-009350-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId531" w:history="1">
+            <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02805283v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling and assessing the impacts of the Co-existence Between GM and non-GM supply chains : the starch maize supply chain example</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId428" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Messéan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Genetically modified and non-genetically modified food supply chains : co-existence and traceability</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId533" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 686 p., 2013, 978-1-4443-3778-5. </w:t>
+            </w:r>
             <w:hyperlink r:id="rId534" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">⟨10.1002/9781118373781.ch11⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId533" w:history="1">
+            <w:hyperlink r:id="rId532" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Organisation industrielle et durabilité</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId516" w:history="1">
+            <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2011, Matière à Débattre - Décider, 978-2-7592-1670-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId536" w:history="1">
+            <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId540" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Impact carbone et qualité nutritionnelle des régimes alimentaires en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId211" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId541" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique DuALIne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Editions Quae</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, Matière à Débattre et Décider, 978-2-7592-1670-3</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId539" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02811088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sicurezza alimentare, responsabilità e norme collettive</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
@@ -22458,670 +22363,670 @@
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualità e sicurezza degli alimenti. Una rivoluzione nel cuore del sistema agroalimentare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId544" w:history="1">
+            <w:hyperlink r:id="rId543" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">FrancoAngeli</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, 978-88-568-0263-4</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId543" w:history="1">
+            <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02819425v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId545" w:history="1">
+            <w:hyperlink r:id="rId544" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coesistenza OGM / non OGM e controllo delle mescolanze nelle filiere</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Abdelhakim Hammoudi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId406" w:history="1">
+            <w:hyperlink r:id="rId405" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Huong Hue Nguyen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Qualità e sicurezza degli alimenti. Una rivoluzione nel cuore del sistema agroalimentare</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId543" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">FrancoAngeli</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, 978-88-568-0263-4</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId544" w:history="1">
-              <w:r>
-[...21 lines deleted...]
-            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02822989v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alimentation et santé : changer les comportements de consommation ou mieux réguler l'offre alimentaire ?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId32" w:history="1">
+            <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Fabrice Etilé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Désirs et peurs alimentaires au XXIe siècle : évolutions et comportements alimentaires, problématiques économiques et responsabilités collectives</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Editions Dalloz, 2006, 2-247-06836-7</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId546" w:history="1">
+            <w:hyperlink r:id="rId545" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02812306v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Retail sector responses to changing consumer preferences : the European experience</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId445" w:history="1">
+            <w:hyperlink r:id="rId444" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Codron</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId547" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Grunert</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId548" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A. Regmi</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">New directions in global food markets</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2005</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId547" w:history="1">
+            <w:hyperlink r:id="rId546" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02828264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Project management and internal contracts</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId336" w:history="1">
+            <w:hyperlink r:id="rId335" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Nakhla</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Projects as arenas for renewal and learning processes</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Kluwer Academic Publishers, 1998, 0-7923-8124-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId550" w:history="1">
+            <w:hyperlink r:id="rId549" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02837243v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OTELO : un simulateur à base de connaissance pour raisonner équipement et organisation du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId348" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.C. Poussin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Le conseil en agroéquipement et en organisation du travail. Outils et premières expériences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1994</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId551" w:history="1">
+            <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02852276v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewing strategic decision-making aids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId346" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Systems studies in agriculture and rural development. A selection of papers published by researchers in the agrarian Systems and development Department of INRA ( Institut National de la Recherche Agronomique 1990-1994</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, INRA Editions, 1993, 2-7380-0582-9</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId552" w:history="1">
+            <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02845516v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:spacing w:before="200"/>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="1e198e"/>
           <w:b w:val="1"/>
@@ -23131,345 +23036,345 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="100"/>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId553" w:history="1">
+            <w:hyperlink r:id="rId552" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact carbone de l'alimentation et qualité nutritionnelle des choix alimentaires en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation industrielle et durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Requillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...24 lines deleted...]
-              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chapitre 3. 2011</w:t>
+              <w:t xml:space="preserve">Chapitre 5. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId553" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02808611v1</w:t>
+            <w:hyperlink r:id="rId552" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02803393v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId554" w:history="1">
+            <w:hyperlink r:id="rId553" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation industrielle et durabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact carbone de l'alimentation et qualité nutritionnelle des choix alimentaires en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId165" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sarah Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">Chapitre 5. 2011</w:t>
+              <w:t xml:space="preserve">Chapitre 3. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId554" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02803393v1</w:t>
+            <w:hyperlink r:id="rId553" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02808611v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Agir sur l'offre alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre 3 Diffusion du document : Publique. 2010</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (rapport d’expertise collective)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId555" w:history="1">
+            <w:hyperlink r:id="rId554" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02818088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:sectPr>
-      <w:footerReference w:type="default" r:id="rId556"/>
+      <w:footerReference w:type="default" r:id="rId555"/>
       <w:pgSz w:orient="portrait" w:w="11905.511811023622" w:h="16837.79527559055"/>
       <w:pgMar w:top="1440" w:right="1440" w:bottom="1440" w:left="1440" w:header="720" w:footer="720" w:gutter="0"/>
       <w:cols w:num="1" w:space="720"/>
       <w:pgNumType w:start="1"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
 <w:comments xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml"/>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007841" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
@@ -23616,51 +23521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211188v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.07.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105330" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayanane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21914" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076989v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03144-6" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143029v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Berland" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.03.001" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01019-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Sassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104753" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980021002871" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126718" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Revoredo-Giha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2021.102141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12166462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628169v1" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Ferrari" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119298" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00116-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198119v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Dejg&#229;rd Jensen" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.05.006" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483841v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perrimon" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02592-6" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cobiac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scarborough" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-018-0317-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy361" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.06.143" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948625v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699882" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703440v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0044-3" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szantai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-018-2195-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rutten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom J. Achterbosch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Crespo Cuaresma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M. Geleijnse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.10.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594536v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw043" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607805v1" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Hamza" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9010061" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619486v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.06.003" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.06.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2015.201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158453" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sinclair Desgagn&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0011-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2016.09.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.02.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.265.0895" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mazzocchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2014.09.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Chaieb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2014.02.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier Verger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Touazi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.077958" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640001v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653114v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643386v1" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauvreau" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;nard" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.12.001" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064105v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646862v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.035105" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Mouzon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hoffmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9134.2011.00320.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-29H0SCS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842543v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouached" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gf5f-va89" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651642v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckq013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauliac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delamaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Razanamahefa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(11)70015-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Supkova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Russel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650609v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Menard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Goglia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.09.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGBFB0HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643648v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Maillot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648647v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Henini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2011.07.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN3KSZ13-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667381v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2010.205" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655238v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gryson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Eeckhout" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouillier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr/2009008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W.L. Lyne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2007.05.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWSRJLG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659602v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-006-0013-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653660v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/eptb-3090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653541v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654546v1" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourgier" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Green" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouiller" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11129-006-2777-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3076BA633029122EC35730AA66F246BEEC009C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676582v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walbaum" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678988v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2005.05.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJG038PV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669775v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1087" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AA9F42B183D6CBB123C9963DE7BB7FA59F87178/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671284v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1111" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7617D66E4882B787718AACDF3B4AF88847D11D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681008v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670268v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathurin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671429v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gaucher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tanguy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gaucher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676452v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682270v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Fontguyon" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676629v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafsa" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674766v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688349v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200923v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688218v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683895v1" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Steinmetz" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tanguy" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688318v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695013v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686916v1" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakhla" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685453v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707759v1" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;midy" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702720v1" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706697v1" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699316v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700608v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Attonaty" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713466v1" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poussin" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728338v1" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716565v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723948v1" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722167v1" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sad. Systemes Agraires Et Developpement" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723575v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717299v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721585v1" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sad: Systemes Agraires Et Developpement" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726549v1" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servettaz" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654306v1" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179338v1" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463724v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463308v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219169v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501425v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orset Orset" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787275v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787994v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733664v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266909v1" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynella Thiel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268929v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801478v1" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sare Revoredo-Giha" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740027v1" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740879v1" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798263v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169626v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804826v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208984v1" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Hue Nguyen" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809641v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823570v1" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729512v1" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammoudi" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754640v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Brera" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gruden" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Holst-Jensen" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462535v1" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462550v1" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751809v1" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815319v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753446v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labarbe" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754304v1" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecroart" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818901v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815678v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820584v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815398v1" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deola" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821158v1" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Joint Research Center" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197696v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819138v1" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Hafsa" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale de Recherche Logistique" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829767v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825571v1" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazoche" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832250v1" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud H&#233;raud" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759908v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840272v1" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouquery" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghersi" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769196v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839964v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839277v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766348v1" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770356v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mousset" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aslah&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boiffin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838679v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839731v1" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842926v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838618v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768759v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836835v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842799v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845153v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848073v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845533v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846139v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779156v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772965v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781781v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854438v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921618v1" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debussche" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/574/9782709927215/Alimentation%20et%20nutrition%20dans%20les%20departements%20et%20regions%20dOutre-merFood%20and%20nutrition%20in%20the%20French%20overseas%20departments%20and%20regions" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804663v1" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110093509/index.shtml" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824221v1" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baberger-Gateau" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/expertise/expertises_realisees/les_fruits_et_legumes_dans_l_alimentation_rapport_d_expertise" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n9ht-rg42" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817431v1" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Econom&#233;trie" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838683v1" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851689v1" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857748v1" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Attonaty" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170257v1" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vettoretti" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g84c-6b41" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057999v1" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bozino" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;gnier" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Maillard" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ASXJ-1J51" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449229v1" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/00Y6-5N09" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894857v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308974v1" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/tec-et-doc/sciences-et-techniques-agroalimentaires/livre/9782743020262" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164435v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173104v1" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574907v1" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402802" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198113v1" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohanec" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brera" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruden" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holst-Jensen" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198632.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch25" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197983v1" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gryson" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eeckhout" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch10" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805283v1" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807767v1" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/167660.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch11" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173088v1" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811088v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martin" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mousset" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819425v1" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francoangeli.it/Ricerca/Scheda_Libro.asp?ID=16512&amp;amp;Tipo=Libro&amp;amp;titolo=Qualita+e+sicurezza+degli+alimenti.+Una+rivoluzione+nel+cuore+del+sistema+agroalimentare" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822989v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812306v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828264v1" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunert" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regmi" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837243v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852276v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845516v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808611v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803393v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818088v1" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211188v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.07.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105330" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayanane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21914" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Berland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03144-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01019-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Sassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104753" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980021002871" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126718" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Revoredo-Giha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2021.102141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12166462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Ferrari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119298" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00116-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perrimon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02592-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Dejg&#229;rd Jensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.05.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cobiac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scarborough" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-018-0317-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy361" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.06.143" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0044-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699882" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szantai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-018-2195-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rutten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom J. Achterbosch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Crespo Cuaresma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M. Geleijnse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.10.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Hamza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.06.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594536v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw043" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9010061" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.06.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2015.201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158453" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sinclair Desgagn&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0011-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2016.09.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.02.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.265.0895" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mazzocchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2014.09.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Chaieb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2014.02.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier Verger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Touazi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.077958" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640001v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauvreau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;nard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.12.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064105v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646862v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.035105" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Mouzon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hoffmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9134.2011.00320.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-29H0SCS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842543v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouached" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gf5f-va89" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651642v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckq013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauliac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delamaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Razanamahefa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(11)70015-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Supkova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Russel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650609v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Menard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Goglia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.09.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGBFB0HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643648v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Maillot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648647v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Henini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2011.07.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN3KSZ13-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667381v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2010.205" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655238v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gryson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Eeckhout" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouillier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr/2009008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W.L. Lyne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2007.05.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWSRJLG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659602v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-006-0013-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653660v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/eptb-3090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654546v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourgier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Green" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouiller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653541v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11129-006-2777-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3076BA633029122EC35730AA66F246BEEC009C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676582v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walbaum" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678988v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2005.05.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJG038PV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669775v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1087" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AA9F42B183D6CBB123C9963DE7BB7FA59F87178/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671284v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1111" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7617D66E4882B787718AACDF3B4AF88847D11D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681008v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670268v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathurin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671429v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gaucher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tanguy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gaucher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676629v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafsa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676452v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682270v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Fontguyon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674766v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200923v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688218v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683895v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Steinmetz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tanguy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688318v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695013v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686916v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakhla" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685453v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;midy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702720v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706697v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700608v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Attonaty" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713466v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poussin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716565v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723948v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sad. Systemes Agraires Et Developpement" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723575v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721585v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sad: Systemes Agraires Et Developpement" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726549v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servettaz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654306v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179338v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463308v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463724v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501425v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787275v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orset Orset" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787994v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733664v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268929v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266909v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynella Thiel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801478v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sare Revoredo-Giha" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740879v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740027v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798263v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169626v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804826v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208984v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Hue Nguyen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809641v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823570v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729512v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammoudi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462535v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462550v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754640v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Brera" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gruden" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Holst-Jensen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751809v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815319v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753446v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labarbe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754304v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecroart" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818901v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815678v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820584v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815398v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deola" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821158v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Joint Research Center" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197696v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819138v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Hafsa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale de Recherche Logistique" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829767v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825571v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazoche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832250v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud H&#233;raud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759908v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840272v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouquery" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghersi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769196v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839964v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839277v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766348v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770356v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mousset" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aslah&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boiffin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838679v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839731v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842926v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768759v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836835v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842799v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845153v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848073v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845533v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846139v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779156v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772965v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781781v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854438v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921618v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debussche" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/574/9782709927215/Alimentation%20et%20nutrition%20dans%20les%20departements%20et%20regions%20dOutre-merFood%20and%20nutrition%20in%20the%20French%20overseas%20departments%20and%20regions" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804663v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110093509/index.shtml" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824221v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baberger-Gateau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/expertise/expertises_realisees/les_fruits_et_legumes_dans_l_alimentation_rapport_d_expertise" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n9ht-rg42" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817431v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Econom&#233;trie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838683v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851689v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857748v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Attonaty" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170257v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vettoretti" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g84c-6b41" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057999v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bozino" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;gnier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Maillard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ASXJ-1J51" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449229v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/00Y6-5N09" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894857v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308974v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/tec-et-doc/sciences-et-techniques-agroalimentaires/livre/9782743020262" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164435v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173104v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574907v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402802" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197983v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gryson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eeckhout" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch10" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198113v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohanec" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brera" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruden" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holst-Jensen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198632.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch25" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805283v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807767v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/167660.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch11" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173088v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811088v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mousset" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819425v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francoangeli.it/Ricerca/Scheda_Libro.asp?ID=16512&amp;amp;Tipo=Libro&amp;amp;titolo=Qualita+e+sicurezza+degli+alimenti.+Una+rivoluzione+nel+cuore+del+sistema+agroalimentare" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822989v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812306v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828264v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunert" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regmi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837243v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852276v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845516v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803393v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808611v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818088v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>