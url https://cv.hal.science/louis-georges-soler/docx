--- v1 (2026-04-26)
+++ v2 (2026-05-16)
@@ -351,51 +351,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04732750v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation des produits alimentaires : des effets mitigés sur les apports en sel et acides gras saturés en France</w:t>
+                <w:t xml:space="preserve">Reformulation of processed foods: Mixed effects on salt and saturated fatty acids intake in France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
@@ -413,97 +413,106 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Agribusiness</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId24" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/agr.21914⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04851002v1</w:t>
+                <w:t xml:space="preserve">hal-04523871v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId24" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reformulation of processed foods: Mixed effects on salt and saturated fatty acids intake in France</w:t>
+                <w:t xml:space="preserve">Reformulation des produits alimentaires : des effets mitigés sur les apports en sel et acides gras saturés en France</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Ghislaine Narayanane</w:t>
@@ -521,82 +530,73 @@
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Réquillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Agribusiness</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">INRAE Sciences Sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 3/2024, 5 p</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Article dans une revue</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1002/agr.21914⟩</w:t>
-[...18 lines deleted...]
-                <w:t xml:space="preserve">hal-04523871v1</w:t>
+                <w:t xml:space="preserve">hal-04851002v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Food price inflation: What possible consequences for modest households?</w:t>
               </w:r>
@@ -3038,740 +3038,740 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02927288v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modeled gradual changes in protein intake to increase nutrient adequacy lead to greater sustainability when systematically targeting an increase in the share of plant protein</w:t>
+                <w:t xml:space="preserve">Accounting for consumers’ preferences in the analysis of dietary recommendations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+                <w:t xml:space="preserve">Linda Cobiac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Irz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Requillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId115" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marjorie Perrimon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Véronique Sirot</w:t>
+                <w:t xml:space="preserve">Peter Scarborough</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Climatic Change</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10584-019-02592-6⟩</w:t>
+              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 73 (7), pp.1033-1039. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId116" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1038/s41430-018-0317-5⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId113" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02483841v1</w:t>
+                <w:t xml:space="preserve">hal-02244975v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId118" w:history="1">
+            <w:hyperlink r:id="rId117" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Promoting climate-friendly diets: What should we tell consumers in Denmark, Finland and France?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Xavier Irz</w:t>
+                <w:t xml:space="preserve">Improvement of diet sustainability with increased level of organic food in the diet: findings from the BioNutriNet cohort</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId119" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jørgen Dejgård Jensen</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Philippe Pointereau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Seconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId120" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId121" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.envsci.2019.05.006⟩</w:t>
+              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 109 (4), pp.1173-1188. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId122" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/ajcn/nqy361⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId118" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02198119v1</w:t>
+            <w:hyperlink r:id="rId117" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02487493v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId121" w:history="1">
+            <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Accounting for consumers’ preferences in the analysis of dietary recommendations</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Peter Scarborough</w:t>
+                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Geneviève Gésan-Guiziou</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Aude Alaphilippe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu Andro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId80" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Aubin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christian Bockstaller</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Clinical Nutrition</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1038/s41430-018-0317-5⟩</w:t>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 25, pp.104204. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-          </w:p>
-[...8 lines deleted...]
-                <w:t xml:space="preserve">hal-02244975v1</w:t>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId123" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02263853v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Annotation data about multi criteria assessment methods used in the agri-food research: The French national institute for agricultural research (INRA) experience</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Christian Bockstaller</w:t>
+                <w:t xml:space="preserve">Modeled gradual changes in protein intake to increase nutrient adequacy lead to greater sustainability when systematically targeting an increase in the share of plant protein</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId130" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Erwan de Gavelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId131" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marjorie Perrimon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId10" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-François Huneau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Véronique Sirot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.dib.2019.104204⟩</w:t>
+              <w:t xml:space="preserve">Climatic Change</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 161, pp.129-149. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1007/s10584-019-02592-6⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-02263853v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02483841v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId131" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improvement of diet sustainability with increased level of organic food in the diet: findings from the BioNutriNet cohort</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Rodolphe Vidal</w:t>
+                <w:t xml:space="preserve">Promoting climate-friendly diets: What should we tell consumers in Denmark, Finland and France?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Irz</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId135" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bruno Taupier-Letage</w:t>
-[...5 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Jørgen Dejgård Jensen</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Requillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">The American Journal of Clinical Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2019, 109 (4), pp.1173-1188. </w:t>
+              <w:t xml:space="preserve">Environmental Science &amp; Policy</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2019, 99, pp.169-177. </w:t>
             </w:r>
             <w:hyperlink r:id="rId136" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1093/ajcn/nqy361⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/j.envsci.2019.05.006⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId131" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02487493v1</w:t>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02198119v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identification of sustainable dietary patterns by a multicriteria approach in the NutriNet-Sante cohort</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Seconda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4069,51 +4069,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparing nutritional, economic, and environmental performances of diets according to their levels of greenhouse gas emissions</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId52" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louise Seconda</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId118" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Julia Baudry</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId51" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Benjamin Allès</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4422,291 +4422,291 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02619486v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Improving diet sustainability through evolution of food choices: review of epidemiological studies on the environmental impact of diets</w:t>
-[...65 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Assessment of the sustainability of the Mediterranean diet combined with organic food consumption: an individual behaviour approach</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId52" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louise Seconda</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId118" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julia Baudry</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId51" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benjamin Allès</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Oualid Hamza</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId145" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Christine Boizot-Szantai</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrition Reviews</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/nutrit/nuw043⟩</w:t>
+              <w:t xml:space="preserve">Nutrients</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 9 (1), </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.3390/nu9010061⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01594536v1</w:t>
+                <w:t xml:space="preserve">hal-01607805v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId161" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Assessment of the sustainability of the Mediterranean diet combined with organic food consumption: an individual behaviour approach</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Improving diet sustainability through evolution of food choices: review of epidemiological studies on the environmental impact of diets</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId86" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marlène Perignon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">G. Masset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Nutrients</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2017, 9 (1), </w:t>
+              <w:t xml:space="preserve">Nutrition Reviews</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2017, 75 (1), pp.2-17. </w:t>
             </w:r>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.3390/nu9010061⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1093/nutrit/nuw043⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId161" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01607805v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01594536v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId163" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Entre préservation de l’environnement et santé, une analyse coût-bénéfice des recommandations alimentaires</w:t>
               </w:r>
@@ -5028,443 +5028,443 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02637399v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Beyond Wishful Thinking: Integrating Consumer Preferences in the Assessment of Dietary Recommendations</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quality standards versus nutritional taxes: Health and welfare impacts with strategic firms</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId170" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yu Zang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158453⟩</w:t>
+              <w:t xml:space="preserve">Journal of Health Economics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 50, pp.268-285. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId171" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2016.09.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId169" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02632528v1</w:t>
+                <w:t xml:space="preserve">hal-02633265v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId171" w:history="1">
+            <w:hyperlink r:id="rId172" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The agro-food industry, public health, and environmental protection: investigating the Porter hypothesis in food regulation</w:t>
-[...43 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Politiques nutritionnelles : quels impacts possibles sur les inégalités sociales de santé ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s41130-016-0011-8⟩</w:t>
+              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 64 (S2/Avril 2016), pp.55-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId173" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.02.003⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId171" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630264v1</w:t>
+            <w:hyperlink r:id="rId172" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630083v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId176" w:history="1">
+            <w:hyperlink r:id="rId174" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quality standards versus nutritional taxes: Health and welfare impacts with strategic firms</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Beyond Wishful Thinking: Integrating Consumer Preferences in the Assessment of Dietary Recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Irz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId165" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Yu Zang</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Health Economics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1016/j.jhealeco.2016.09.003⟩</w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 11 (6), pp.1-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId175" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0158453⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId176" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02633265v1</w:t>
+            <w:hyperlink r:id="rId174" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02632528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId179" w:history="1">
+            <w:hyperlink r:id="rId176" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Politiques nutritionnelles : quels impacts possibles sur les inégalités sociales de santé ?</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The agro-food industry, public health, and environmental protection: investigating the Porter hypothesis in food regulation</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId177" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId178" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pierre Ponssard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId179" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bernard Sinclair Desgagné</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Epidemiology and Public Health = Revue d'Epidémiologie et de Santé Publique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 64 (S2/Avril 2016), pp.55-60. </w:t>
+              <w:t xml:space="preserve">Review of Agricultural, Food and Environmental Studies</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 97 (2), pp.127-140. </w:t>
             </w:r>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.respe.2016.02.003⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s41130-016-0011-8⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId179" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02630083v1</w:t>
+            <w:hyperlink r:id="rId176" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02630264v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Prescriptive labeling of food products: a suitable policy instrument?</w:t>
               </w:r>
@@ -6025,51 +6025,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId161" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole Darmon</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of the Academy of Nutrition and Dietetics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, 114 (6), pp.862 - 869. </w:t>
             </w:r>
             <w:hyperlink r:id="rId195" w:history="1">
               <w:r>
                 <w:rPr>
@@ -7416,726 +7416,726 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02643291v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Increasing fruit and vegetable consumption: a cost-effectiveness analysis of public policies</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">OQALI: A French database on processed foods</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Luc Dauchet</w:t>
-[...40 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Céline Menard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Goglia</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marine Spiteri</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Journal of Public Health</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1093/eurpub/ckq013⟩</w:t>
+              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 24 (4-5), pp.744-749. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId237" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.jfca.2010.09.001⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId238" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">istex</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId232" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02651642v1</w:t>
+                <w:t xml:space="preserve">hal-02650609v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId235" w:history="1">
+            <w:hyperlink r:id="rId239" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le Programme National Nutrition Santé (PNNS) et l'offre alimentaire</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Quantifying the impact of fulfilling fruit and vegetables recommendations on diet cost and nutritional quality</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId99" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Florent Vieux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId240" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId241" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 58 (Suppl. 3), pp.328-329</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId235" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643103v1</w:t>
+            <w:hyperlink r:id="rId239" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643648v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId241" w:history="1">
+            <w:hyperlink r:id="rId242" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Is there a relation between the nutritional adequacy of diets and their greenhouse gas emissions?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Florent Vieux</w:t>
+                <w:t xml:space="preserve">Increasing fruit and vegetable consumption: a cost-effectiveness analysis of public policies</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId217" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean Dallongeville</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId243" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Luc Dauchet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId216" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Olivier de Mouzon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">European Journal of Public Health</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 21 (1), pp.69-73. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId244" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1093/eurpub/ckq013⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId241" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643478v1</w:t>
+            <w:hyperlink r:id="rId242" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02651642v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">OQALI: A French database on processed foods</w:t>
+                <w:t xml:space="preserve">Le Programme National Nutrition Santé (PNNS) et l'offre alimentaire</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId246" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Menard</w:t>
+                <w:t xml:space="preserve">Ambroise Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId247" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Céline Dumas</w:t>
+                <w:t xml:space="preserve">Michel Chauliac</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId248" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Raffaella Goglia</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Marine Spiteri</w:t>
+                <w:t xml:space="preserve">Corinne Delamaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId249" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nadine Gillot</w:t>
+                <w:t xml:space="preserve">Landy Razanamahefa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Food Composition and Analysis</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2011, 24 (4-5), pp.744-749. </w:t>
+              <w:t xml:space="preserve">Cahiers de Nutrition et de Diététique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2011, 46 (2), pp.S26-S35. </w:t>
             </w:r>
             <w:hyperlink r:id="rId250" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1016/j.jfca.2010.09.001⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1016/S0007-9960(11)70015-3⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId251" w:history="1">
-[...10 lines deleted...]
-            <w:pPr/>
             <w:hyperlink r:id="rId245" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02650609v1</w:t>
+                <w:t xml:space="preserve">hal-02643103v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId252" w:history="1">
+            <w:hyperlink r:id="rId251" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Quantifying the impact of fulfilling fruit and vegetables recommendations on diet cost and nutritional quality</w:t>
+                <w:t xml:space="preserve">Is there a relation between the nutritional adequacy of diets and their greenhouse gas emissions?</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId99" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Florent Vieux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId252" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marketa Supkova</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId253" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mathieu M. Maillot</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+                <w:t xml:space="preserve">Marie Russel</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId254" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
-[...14 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Barbara Redlingshofer</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Annals of Nutrition and Metabolism</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, 58 (Suppl. 3), pp.328-329</w:t>
+              <w:t xml:space="preserve">, 2011, 58 (Suppl. 3), pp.150</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId252" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02643648v1</w:t>
+            <w:hyperlink r:id="rId251" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02643478v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId255" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Improvement of the nutritional quality of foods as a public health tool</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Goglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId256" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marion Henini</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8220,90 +8220,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId259" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nutritional quality and labelling of ready-to-eat breakfast cereals: the contribution of the French observatory of food quality</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId248" w:history="1">
+            <w:hyperlink r:id="rId235" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Raffaella Goglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marine Spiteri</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId246" w:history="1">
+            <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId247" w:history="1">
+            <w:hyperlink r:id="rId234" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Céline Dumas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -10030,515 +10030,515 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02670268v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incitation à la qualité dans la relation vignoble-négoce</w:t>
+                <w:t xml:space="preserve">Organisation des chaînes d'approvisionnement et commerce électronique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId314" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Samuel Gaucher</w:t>
+                <w:t xml:space="preserve">S. Hafsa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId281" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 62, pp.7-40</w:t>
+              <w:t xml:space="preserve">Économie rurale</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 272, pp.28-41</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId313" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02671429v1</w:t>
+                <w:t xml:space="preserve">hal-02676629v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId316" w:history="1">
+            <w:hyperlink r:id="rId315" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Incitation à la qualité dans la relation vignoble-négoce</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Séverine Gaucher</w:t>
+                <w:t xml:space="preserve">Concurrence internationale dans le secteur viticole : quel avenir au modèle d'appellation d'origine contrôlée ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 62, pp.7-40</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 15 (5-6/01), pp.1-8</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId316" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01200937v1</w:t>
+            <w:hyperlink r:id="rId315" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02676452v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId318" w:history="1">
+            <w:hyperlink r:id="rId317" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation des chaînes d'approvisionnement et commerce électronique</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Vincent Hovelaque</w:t>
+                <w:t xml:space="preserve">Segmentation de l'offre et relations entre producteurs et distributeurs. Quelles stratégies de la grande distribution après la crise de la &amp;quot;vache folle&amp;quot; ?</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId318" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Guy de Fontguyon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId293" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Lamia Rouached</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Économie rurale</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 272, pp.28-41</w:t>
+              <w:t xml:space="preserve">INRA sciences sociales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 2/02, pp.1-6</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId318" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676629v1</w:t>
+            <w:hyperlink r:id="rId317" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02682270v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId320" w:history="1">
+            <w:hyperlink r:id="rId319" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Concurrence internationale dans le secteur viticole : quel avenir au modèle d'appellation d'origine contrôlée ?</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+                <w:t xml:space="preserve">Incitation à la qualité dans la relation vignoble-négoce</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId320" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 15 (5-6/01), pp.1-8</w:t>
+              <w:t xml:space="preserve">Cahiers d'économie et sociologie rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62, pp.7-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId320" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02676452v1</w:t>
+            <w:hyperlink r:id="rId319" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02671429v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Segmentation de l'offre et relations entre producteurs et distributeurs. Quelles stratégies de la grande distribution après la crise de la &amp;quot;vache folle&amp;quot; ?</w:t>
+                <w:t xml:space="preserve">Incitation à la qualité dans la relation vignoble-négoce</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Guy de Fontguyon</w:t>
-[...25 lines deleted...]
-                <w:t xml:space="preserve">Lamia Rouached</w:t>
+                <w:t xml:space="preserve">Séverine Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId316" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">INRA sciences sociales</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2002, 2/02, pp.1-6</w:t>
+              <w:t xml:space="preserve">Cahiers d'Economie et de Sociologie Rurales</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2002, 62, pp.7-40</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId321" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02682270v1</w:t>
+                <w:t xml:space="preserve">hal-01200937v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId323" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A simulation model of a dairy forage system to evaluate feeding management strategies with spring rotational grazing</w:t>
               </w:r>
@@ -10645,51 +10645,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Revue Economique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2001, 52 (hs), pp.213-232</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -10714,51 +10714,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId327" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Coordination entre producteurs et maîtrise des aléas de demande</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId317" w:history="1">
+            <w:hyperlink r:id="rId322" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Séverine Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId281" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent Hovelaque</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -10835,51 +10835,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Review of Agricultural Economics</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 1999, 26 (2), pp.179-198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -11606,221 +11606,221 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02706697v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nouvelles exigences en gestion de la petite entreprise agricole : réflexions à partir du cas français</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Laurent Hémidy</w:t>
+                <w:t xml:space="preserve">Aide à la décision et gestion stratégique : un modèle pour l'entreprise agricole</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId344" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Internationale PME</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 5 (2), pp.83-102</w:t>
+              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 88, pp.45-54</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId343" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02699316v1</w:t>
+                <w:t xml:space="preserve">hal-02700608v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId344" w:history="1">
+            <w:hyperlink r:id="rId345" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Aide à la décision et gestion stratégique : un modèle pour l'entreprise agricole</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">J.M. Attonaty</w:t>
+                <w:t xml:space="preserve">Nouvelles exigences en gestion de la petite entreprise agricole : réflexions à partir du cas français</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId338" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Hémidy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Revue Française de Gestion</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 1992, 88, pp.45-54</w:t>
+              <w:t xml:space="preserve">Revue Internationale PME</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 1992, 5 (2), pp.83-102</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId344" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02700608v1</w:t>
+            <w:hyperlink r:id="rId345" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02699316v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId346" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A nouvelles orientations, nouveaux outils de gestion</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -11884,51 +11884,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId349" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vers de nouveaux modeles d'aide a la decision en agriculture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12156,51 +12156,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Work organization simulation as a basis for farm management advice</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId351" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">François Papy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -12359,51 +12359,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId358" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modelisation du travail des exploitations agricoles: comprendre le fonctionnement pour des ameliorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -12441,51 +12441,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId359" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La simulation de l'organisation du travail comme outil de gestion: application a l'analyse des niveaux d'equipement et de main-d'oeuvre en exploitation de grande culture</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14168,64 +14168,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId382" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modifying protein food intakes for a better nutrient adequacy of the diet with or without a systematic substitution for more plant protein foods: impacts on sustainability</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId114" w:history="1">
+            <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Erwan de Gavelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId115" w:history="1">
+            <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marjorie Perrimon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId9" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascal Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -14287,437 +14287,437 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01766754v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Development of fish consumption and demand in France and Finland</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sterenn Lucas</w:t>
+                <w:t xml:space="preserve">Construire une offre alimentaire plus saine, durable et appréciée des consommateurs : cartographie multicritère du marché français des pizzas</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Souchon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId78" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Xavier Irz</w:t>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parmes, Italy</w:t>
+              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId384" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02787994v1</w:t>
+                <w:t xml:space="preserve">hal-02268929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId385" w:history="1">
+            <w:hyperlink r:id="rId386" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Food reformulation: a public health and economic perspective</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Sensory drivers of consumer perception of naturalness, nutritional and environmental qualities: inventory of Pizzas in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId385" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Julien Delarue</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId57" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Caroline Pénicaud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId387" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marynella Thiel</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">21st International Congress of Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. pp.1</w:t>
+              <w:t xml:space="preserve">12. Pangborn Sensory Science Symposium (Pangborn 2017)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId385" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02733664v1</w:t>
+            <w:hyperlink r:id="rId386" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02266909v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId386" w:history="1">
+            <w:hyperlink r:id="rId388" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Construire une offre alimentaire plus saine, durable et appréciée des consommateurs : cartographie multicritère du marché français des pizzas</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Julien Delarue</w:t>
+                <w:t xml:space="preserve">Development of fish consumption and demand in France and Finland</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId77" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sterenn Lucas</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId387" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Anne Saint Eve</w:t>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Irz</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">JFN 2017, Journées Francophones de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 2017, Nantes, France</w:t>
+              <w:t xml:space="preserve">15. EAAE Congress "Towards sustainable agri-food system: balancing between markets and society"</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Aug 2017, Parmes, Italy</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId386" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02268929v1</w:t>
+            <w:hyperlink r:id="rId388" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02787994v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId388" w:history="1">
+            <w:hyperlink r:id="rId389" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Sensory drivers of consumer perception of naturalness, nutritional and environmental qualities: inventory of Pizzas in France</w:t>
-[...56 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Food reformulation: a public health and economic perspective</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...2 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">12. Pangborn Sensory Science Symposium (Pangborn 2017)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2017, Providence, United States</w:t>
+              <w:t xml:space="preserve">21st International Congress of Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Oct 2017, Buenos Aires, Argentina. pp.1</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId388" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02266909v1</w:t>
+            <w:hyperlink r:id="rId389" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02733664v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId390" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Are innovations in seafood market in Europe more sustainable</w:t>
               </w:r>
@@ -14986,217 +14986,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02740027v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Welfare and sustainability effects of dietary recommendations</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Vincent V. Requillart</w:t>
+                <w:t xml:space="preserve">Prescriptive labeling: impacts on market and environmental issues</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId182" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">143. EAAE / AAEA joint seminar. Consumer behavior in a changing world: food, culture, society</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Mar 2015, Naples, Italy. 26 p</w:t>
+              <w:t xml:space="preserve">64. Annual Meeting of the French Economic Association (AFSE)</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 23 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId397" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02798263v1</w:t>
+                <w:t xml:space="preserve">hal-01169626v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Prescriptive labeling: impacts on market and environmental issues</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Sabine Duvaleix-Treguer</w:t>
+                <w:t xml:space="preserve">Welfare and sustainability effects of dietary recommendations</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId78" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Xavier Irz</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">64. Annual Meeting of the French Economic Association (AFSE)</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Jun 2015, Rennes, France. 23 p</w:t>
+              <w:t xml:space="preserve">143. EAAE / AAEA joint seminar. Consumer behavior in a changing world: food, culture, society</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, European Association of Agricultural Economists (EAAE). INT., Mar 2015, Naples, Italy. 26 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId398" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01169626v1</w:t>
+                <w:t xml:space="preserve">hal-02798263v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId399" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Identifying sustainable diets compatible with consumer preferences</w:t>
               </w:r>
@@ -16272,359 +16272,359 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02754640v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Modélisation pour l'évaluation technico-économique et l'analyse des risques de stratégies de traitements alternatives</w:t>
-[...50 lines deleted...]
-                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+                <w:t xml:space="preserve">L'observatoire de la qualité de l'alimentation (Oqali) et l'étude de la composition nutritionnelle et de l'étiquetage des produits alimentaires transformés</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId234" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Dumas</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId236" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nadine Gillot</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId233" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Céline Menard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId422" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Bertrand Léger</w:t>
+                <w:t xml:space="preserve">Benoît Labarbe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId235" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Raffaella Goglia</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">"Agriculture et développement durable" - Séminaire final des projets portant sur la viticulture et le développement durable</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). paris, FRA., Apr 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">4. Congrès de la société Française de Nutrition</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2009, Montpellier, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId421" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02751809v1</w:t>
+                <w:t xml:space="preserve">hal-02753446v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Consommation et formation des prix dans les filières fruits et légumes</w:t>
-[...26 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Modélisation pour l'évaluation technico-économique et l'analyse des risques de stratégies de traitements alternatives</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId9" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pascal Leroy</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId270" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Philippe Cartolaro</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId272" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Laurent Deliere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId273" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jean-Pascal Goutouly</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId424" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Bertrand Léger</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Politiques nutritionnelles, régulation des filières et consommation alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
+              <w:t xml:space="preserve">"Agriculture et développement durable" - Séminaire final des projets portant sur la viticulture et le développement durable</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Agence Nationale de la Recherche (ANR). paris, FRA., Apr 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId423" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02815319v1</w:t>
+                <w:t xml:space="preserve">hal-02751809v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId424" w:history="1">
+            <w:hyperlink r:id="rId425" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">L'observatoire de la qualité de l'alimentation (Oqali) et l'étude de la composition nutritionnelle et de l'étiquetage des produits alimentaires transformés</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Consommation et formation des prix dans les filières fruits et légumes</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId165" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent V. Requillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">4. Congrès de la société Française de Nutrition</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Société Française de Nutrition (SFN). FRA., Dec 2009, Montpellier, France</w:t>
+              <w:t xml:space="preserve">Politiques nutritionnelles, régulation des filières et consommation alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2009, Paris, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId424" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02753446v1</w:t>
+            <w:hyperlink r:id="rId425" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02815319v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId426" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Simulation model on the coexistence between GM and non-GM supply chains based on the example of the starch maize simulation model</w:t>
               </w:r>
@@ -16705,51 +16705,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId429" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Increasing fruit and vegetable consumption: a cost-effectiveness analysis of public policies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId233" w:history="1">
+            <w:hyperlink r:id="rId243" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Luc Dauchet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jean Dallongeville</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -17962,51 +17962,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">67. EAAE Seminar</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Oct 1999, Le Mans, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18057,51 +18057,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId315" w:history="1">
+            <w:hyperlink r:id="rId316" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hervé Tanguy</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">62. Seminar : Industrial organisation and the food processing industry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 1998, Toulouse, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -18208,51 +18208,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId454" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Modelling as a support for diagnosis and negotiation in the redesign of agro-food industries supplying organisation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId314" w:history="1">
+            <w:hyperlink r:id="rId320" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Gaucher</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId455" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">P. Leroy</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -18310,247 +18310,247 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02766348v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Le conseil agro-équipement en Picardie : Mécagro</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Relation verticale, négociation et contrats : le cas des vins de Champagne</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId220" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eric E. Giraud-Heraud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId331" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Herve Tanguy</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque du cinquantenaire de l'INRA : Aide à la décision et choix de stratégies dans les entreprises agricoles</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Dec 1996, Laon, France</w:t>
+              <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 1997, Montpellier, France. 16 p</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId456" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-02770356v1</w:t>
+                <w:t xml:space="preserve">hal-02838679v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId461" w:history="1">
+            <w:hyperlink r:id="rId457" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Relation verticale, négociation et contrats : le cas des vins de Champagne</w:t>
-[...39 lines deleted...]
-            </w:hyperlink>
+                <w:t xml:space="preserve">Le conseil agro-équipement en Picardie : Mécagro</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId458" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Mousset</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId459" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Aslahé</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId460" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId461" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">J. Boiffin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId347" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M.H. Chatelin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Colloque : Grande distribution alimentaire</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 1997, Montpellier, France. 16 p</w:t>
+              <w:t xml:space="preserve">Colloque du cinquantenaire de l'INRA : Aide à la décision et choix de stratégies dans les entreprises agricoles</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Dec 1996, Laon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId461" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02838679v1</w:t>
+            <w:hyperlink r:id="rId457" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-02770356v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId462" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Régulation de l'offre et accords interprofessionnels viti-vinicoles : questions théoriques et empiriques</w:t>
               </w:r>
@@ -18834,90 +18834,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId466" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le conseil agro-équipement en Picardie : mécagro</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId457" w:history="1">
+            <w:hyperlink r:id="rId458" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId458" w:history="1">
+            <w:hyperlink r:id="rId459" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Aslahé</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId459" w:history="1">
+            <w:hyperlink r:id="rId460" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre-Alexis Billa</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId460" w:history="1">
+            <w:hyperlink r:id="rId461" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J. Boiffin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
@@ -19667,51 +19667,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId475" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Toward a general simulation of agricultural organization</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId350" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">C. Laporte</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -19792,51 +19792,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId476" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">La modelisation du travail des exploitations agricoles: comprendre le fonctionnement pour des ameliorations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -20130,51 +20130,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Les fruits et légumes dans l'alimentation : enjeux et déterminants de la consommation</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pierre P. Combris</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId254" w:history="1">
+            <w:hyperlink r:id="rId241" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marie Josèphe Amiot</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId485" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Pascale Baberger-Gateau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -20455,51 +20455,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId493" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sciences de gestion : quelles recherches à l'INRA ? De la décision dans les systèmes de production aux coordinations inter et intra-entreprises</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId494" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Roger Martin Clouaire</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -21431,403 +21431,403 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01173104v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The carbon footprint of food and the nutritional quality of food choices in France</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Nicole Darmon</w:t>
+                <w:t xml:space="preserve">Empirical analysis of co-existence in commodity supply chains</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId517" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">N. Gryson</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId518" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Eeckhout</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId519" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Messean</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId427" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Baptiste Lecroart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Food system sustainability. Insights from duALIne</w:t>
-[...17 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Genetically Modified and non-Genetically Modified food supply chains: Co-existence and traceability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Wiley-Blackwell, 686 p., 2013, 978-1-4443-3778-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId520" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118373781.ch10⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId516" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01574907v1</w:t>
+                <w:t xml:space="preserve">hal-01197983v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId518" w:history="1">
+            <w:hyperlink r:id="rId521" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Empirical analysis of co-existence in commodity supply chains</w:t>
-[...63 lines deleted...]
-                <w:t xml:space="preserve">Baptiste Lecroart</w:t>
+                <w:t xml:space="preserve">The Co-Extra decision support system : a model-based integration of project results</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId522" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">M. Bohanec</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId417" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Yves Bertheau</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId523" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">C. Brera</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId524" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">K. Gruden</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId525" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">A. Holst-Jensen</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetically Modified and non-Genetically Modified food supply chains: Co-existence and traceability</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1002/9781118373781.ch10⟩</w:t>
+              <w:t xml:space="preserve">Genetically and non-genetically modified food supply chains, co-existence and traceability</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId526" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 664 p., 2013, 978-14443-3778-5. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId527" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/9781118373781.ch25⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId518" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01197983v1</w:t>
+            <w:hyperlink r:id="rId521" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01198113v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId523" w:history="1">
+            <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The Co-Extra decision support system : a model-based integration of project results</w:t>
-[...69 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">The carbon footprint of food and the nutritional quality of food choices in France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis-Georges Soler</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Genetically and non-genetically modified food supply chains, co-existence and traceability</w:t>
+              <w:t xml:space="preserve">Food system sustainability. Insights from duALIne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
+            <w:hyperlink r:id="rId529" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Cambridge University Press</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 288 p., 2013</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
+            </w:r>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId528" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wiley-Blackwell</w:t>
-[...31 lines deleted...]
-                <w:t xml:space="preserve">hal-01198113v1</w:t>
+                <w:t xml:space="preserve">hal-01574907v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId530" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Analyse économique de la coexistence</w:t>
               </w:r>
@@ -22032,303 +22032,303 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-02807767v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Organisation industrielle et durabilité</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Impact carbone et qualité nutritionnelle des régimes alimentaires en France</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId211" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicole N. Darmon</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId90" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Joel Abecassis</w:t>
+                <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Champenois</w:t>
+                <w:t xml:space="preserve">Sarah Martin</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId538" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jerome Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t>
+              <w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique DuALIne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Matière à Débattre - Décider, 978-2-7592-1670-3</w:t>
+              <w:t xml:space="preserve">, 2011, Matière à Débattre et Décider, 978-2-7592-1670-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId535" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01173088v1</w:t>
+                <w:t xml:space="preserve">hal-02811088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId539" w:history="1">
+            <w:hyperlink r:id="rId540" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Impact carbone et qualité nutritionnelle des régimes alimentaires en France</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Organisation industrielle et durabilité</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId537" w:history="1">
+            <w:hyperlink r:id="rId90" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Vincent Requillart</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId515" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Gilles Trystram</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Jerome Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique DuALIne</w:t>
+              <w:t xml:space="preserve">Pour une alimentation durable. Réflexion stratégique duALIne</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, </w:t>
             </w:r>
-            <w:hyperlink r:id="rId538" w:history="1">
+            <w:hyperlink r:id="rId539" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Editions Quae</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2011, Matière à Débattre et Décider, 978-2-7592-1670-3</w:t>
+              <w:t xml:space="preserve">, 2011, Matière à Débattre - Décider, 978-2-7592-1670-3</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre d'ouvrage</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId539" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-02811088v1</w:t>
+            <w:hyperlink r:id="rId540" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01173088v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId542" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sicurezza alimentare, responsabilità e norme collettive</w:t>
               </w:r>
@@ -22828,51 +22828,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId550" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">OTELO : un simulateur à base de connaissance pour raisonner équipement et organisation du travail</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId347" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M.H. Chatelin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -22936,51 +22936,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId551" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Renewing strategic decision-making aids</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId345" w:history="1">
+            <w:hyperlink r:id="rId344" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">J.M. Attonaty</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -23089,64 +23089,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Vincent V. Requillart</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId515" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gilles Trystram</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId541" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joel Abecassis</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId536" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Armelle Champenois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre 5. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -23194,77 +23194,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicole N. Darmon</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Georges Soler</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId536" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Armelle Champenois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId537" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Armelle Champenois</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Sarah Martin</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId541" w:history="1">
+            <w:hyperlink r:id="rId538" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jerome Mousset</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre 3. 2011</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Chapitre de rapport</w:t>
@@ -23521,51 +23521,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211188v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.07.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105330" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851002v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayanane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523871v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21914" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Berland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03144-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01019-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Sassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104753" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980021002871" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126718" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Revoredo-Giha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2021.102141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12166462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Ferrari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119298" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00116-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483841v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perrimon" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02592-6" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198119v1" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Dejg&#229;rd Jensen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.05.006" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244975v1" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cobiac" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scarborough" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-018-0317-5" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487493v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy361" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.06.143" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0044-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699882" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szantai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-018-2195-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rutten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom J. Achterbosch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Crespo Cuaresma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M. Geleijnse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.10.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Hamza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.06.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594536v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw043" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607805v1" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9010061" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.06.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2015.201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632528v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158453" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630264v1" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sinclair Desgagn&#233;" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0011-8" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633265v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zang" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2016.09.003" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630083v1" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.02.003" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.265.0895" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mazzocchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2014.09.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Chaieb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2014.02.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier Verger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Touazi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.077958" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640001v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauvreau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;nard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.12.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064105v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646862v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.035105" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Mouzon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hoffmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9134.2011.00320.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-29H0SCS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842543v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouached" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gf5f-va89" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651642v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckq013" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643103v1" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauliac" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delamaire" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Razanamahefa" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(11)70015-3" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643478v1" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Supkova" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Russel" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650609v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Menard" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Goglia" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gillot" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.09.001" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGBFB0HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643648v1" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Maillot" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648647v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Henini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2011.07.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN3KSZ13-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667381v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2010.205" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655238v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gryson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Eeckhout" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouillier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr/2009008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W.L. Lyne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2007.05.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWSRJLG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659602v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-006-0013-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653660v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/eptb-3090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654546v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourgier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Green" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouiller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653541v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11129-006-2777-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3076BA633029122EC35730AA66F246BEEC009C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676582v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walbaum" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678988v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2005.05.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJG038PV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669775v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1087" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AA9F42B183D6CBB123C9963DE7BB7FA59F87178/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671284v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1111" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7617D66E4882B787718AACDF3B4AF88847D11D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681008v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670268v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathurin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671429v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gaucher" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tanguy" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200937v1" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gaucher" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676629v1" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafsa" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676452v1" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682270v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Fontguyon" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674766v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200923v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688218v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683895v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Steinmetz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tanguy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688318v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695013v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686916v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakhla" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685453v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;midy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702720v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706697v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699316v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700608v1" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Attonaty" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713466v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poussin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716565v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723948v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sad. Systemes Agraires Et Developpement" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723575v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721585v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sad: Systemes Agraires Et Developpement" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726549v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servettaz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654306v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179338v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463308v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463724v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501425v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787275v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orset Orset" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787994v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733664v1" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268929v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266909v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynella Thiel" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801478v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sare Revoredo-Giha" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740879v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740027v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798263v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169626v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804826v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208984v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Hue Nguyen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809641v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823570v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729512v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammoudi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462535v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462550v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754640v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Brera" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gruden" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Holst-Jensen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751809v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815319v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753446v1" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labarbe" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754304v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecroart" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818901v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815678v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820584v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815398v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deola" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821158v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Joint Research Center" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197696v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819138v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Hafsa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale de Recherche Logistique" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829767v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825571v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazoche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832250v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud H&#233;raud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759908v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840272v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouquery" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghersi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769196v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839964v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839277v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766348v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770356v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mousset" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aslah&#233;" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boiffin" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838679v1" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839731v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842926v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768759v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836835v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842799v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845153v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848073v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845533v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846139v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779156v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772965v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781781v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854438v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921618v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debussche" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/574/9782709927215/Alimentation%20et%20nutrition%20dans%20les%20departements%20et%20regions%20dOutre-merFood%20and%20nutrition%20in%20the%20French%20overseas%20departments%20and%20regions" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804663v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110093509/index.shtml" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824221v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baberger-Gateau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/expertise/expertises_realisees/les_fruits_et_legumes_dans_l_alimentation_rapport_d_expertise" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n9ht-rg42" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817431v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Econom&#233;trie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838683v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851689v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857748v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Attonaty" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170257v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vettoretti" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g84c-6b41" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057999v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bozino" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;gnier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Maillard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ASXJ-1J51" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449229v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/00Y6-5N09" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894857v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308974v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/tec-et-doc/sciences-et-techniques-agroalimentaires/livre/9782743020262" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164435v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173104v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574907v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402802" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197983v1" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gryson" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eeckhout" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch10" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198113v1" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohanec" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brera" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruden" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holst-Jensen" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198632.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch25" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805283v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807767v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/167660.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch11" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173088v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811088v1" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martin" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mousset" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819425v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francoangeli.it/Ricerca/Scheda_Libro.asp?ID=16512&amp;amp;Tipo=Libro&amp;amp;titolo=Qualita+e+sicurezza+degli+alimenti.+Una+rivoluzione+nel+cuore+del+sistema+agroalimentare" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822989v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812306v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828264v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunert" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regmi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837243v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852276v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845516v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803393v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808611v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818088v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211188v2" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Salom&#233;" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascal Leroy" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Fran&#231;ois Huneau" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H&#233;l&#232;ne Fouillet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuelle Kesse-Guyot" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ajcnut.2025.07.016" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04732750v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint-Eve" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Souchon" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Georges Soler" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julien Delarue" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2024.105330" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04523871v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marine Spiteri" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ghislaine Narayanane" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent R&#233;quillart" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/agr.21914" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04851002v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04143029v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ondine Berland" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Etil&#233;" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2023.03.001" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04076989v1" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zo&#233; Colombet" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline M&#233;jean" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00394-023-03144-6" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04297892v1" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Guyomard" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;cile D&#233;tang-Dessendre" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s43247-023-01019-6" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04204294v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Allais" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G&#233;raldine Enderli" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franco Sassi" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckad157" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03842340v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Martin" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marielle Harel-Oger" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Garric" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Le Loir" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodqual.2022.104753" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03388846v1" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Lairon" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Benjamin All&#232;s" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louise Seconda" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pauline Rebouillat" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/advances/nmab105" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03550632v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Adeline Cortesi" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline P&#233;nicaud" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.130128" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03697547v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arnaud H&#233;lias" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hayo M. G. van Der Werf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Franck Aggeri" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Yves Dourmad" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11367-022-02071-8" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03355131v1" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Moufidath Adjibade" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Mariotti" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/s0007114521002130" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03582681v1" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2022.107950" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382327v1" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Julia" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karen Assmann" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathilde Touvier" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S1368980021002871" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03192691v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sterenn Lucas" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Irz" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Didier D. Gascuel" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Aubin" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2021.126718" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03356397v1" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Simioni" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sophie Drogue" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Viola Lamani" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marl&#232;ne Perignon" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S136898002100327X" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04031140v1" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Guyomard" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Requillart" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Christophe Bureau" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.48611/isbn.978-2-406-12705-5.p.0265" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03382627v1" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cesar Revoredo-Giha" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2021.102141" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02925182v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/su12166462" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02628169v1" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Florent Vieux" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lisa Privet" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marika Ferrari" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2019.119298" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02932996v1" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dupraz" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Gohin" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4000/economierurale.7665" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03132366v1" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laure Bonnaud" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/sopr.041.0009" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02927288v1" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alban Thomas" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-020-00116-w" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02244975v1" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Linda Cobiac" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter Scarborough" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-018-0317-5" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02487493v1" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julia Baudry" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Pointereau" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rodolphe Vidal" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bruno Taupier-Letage" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/ajcn/nqy361" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02263853v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Genevi&#232;ve G&#233;san-Guiziou" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aude Alaphilippe" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Andro" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Bockstaller" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2019.104204" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02483841v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Erwan de Gavelle" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marjorie Perrimon" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Sirot" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-019-02592-6" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02198119v1" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#248;rgen Dejg&#229;rd Jensen" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.envsci.2019.05.006" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02068144v1" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Serge Hercberg" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jclepro.2018.06.143" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01703440v1" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/s41430-017-0044-3" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01948625v1" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1086/699882" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://amu.hal.science/hal-02091331v1" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christine Boizot-Szantai" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10584-018-2195-1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01569910v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martine Rutten" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thom J. Achterbosch" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Imke J.M. de Boer" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jesus Crespo Cuaresma" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Johanna M. Geleijnse" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2016.10.014" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619486v1" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Oualid Hamza" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.appet.2017.06.003" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01607805v1" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3390/nu9010061" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01594536v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Masset" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole Darmon" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/nutrit/nuw043" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02619122v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637707v1" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent V. Requillart" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2016.06.025" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02637399v1" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2015.201" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02633265v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yu Zang" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2016.09.003" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630083v1" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.respe.2016.02.003" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632528v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0158453" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02630264v1" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Giraud-Heraud" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Ponssard" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Sinclair Desgagn&#233;" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s41130-016-0011-8" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01482821v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabine Duvaleix-Treguer" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3917/redp.265.0895" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01884941v1" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mario Mazzocchi" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02636253v1" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jhealeco.2014.09.002" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01187024v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02632763v1" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelwaheb Chaieb" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=France Caillavet" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=V&#233;ronique Nich&#232;le" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02631396v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gabriel Masset" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jand.2014.02.002" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02641073v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric Olivier Verger" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Djilali Touazi" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.113.077958" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02640001v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbu010" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643386v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre P. Combris" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Julie Gauvreau" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line M&#233;nard" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.cnd.2013.12.001" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01064105v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Ruffieux" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653114v1" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646862v1" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicole N. Darmon" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3945/ajcn.112.035105" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02649979v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.ecolecon.2012.01.003" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02646742v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier de Mouzon" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Dallongeville" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs013" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02642600v1" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eric E. Giraud-Heraud" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Abdelhakim Hammoudi" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ruben Hoffmann" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/j.1530-9134.2011.00320.x" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-29H0SCS2-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00842543v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Hammoudi" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Rouached" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/erae/jbs002" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650298v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/gf5f-va89" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643291v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02650609v1" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Menard" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;line Dumas" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raffaella Goglia" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nadine Gillot" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.jfca.2010.09.001" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-RGBFB0HC-5/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643648v1" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu M. Maillot" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Jos&#232;phe Amiot" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02651642v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Luc Dauchet" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1093/eurpub/ckq013" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643103v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ambroise Martin" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Chauliac" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Corinne Delamaire" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Landy Razanamahefa" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/S0007-9960(11)70015-3" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02643478v1" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marketa Supkova" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie Russel" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Barbara Redlingshofer" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02648647v1" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marion Henini" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.puhe.2011.07.004" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-QN3KSZ13-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02667381v1" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1038/ejcn.2010.205" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02655238v1" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197946v1" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gryson" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mia Eeckhout" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aurelie Trouillier" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marianne Le Bail" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/ebr/2009008" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02660770v1" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bazoche" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Cartolaro" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Delhomme" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent Deliere" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pascal Goutouly" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02664084v1" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Yves Le Gal" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P.W.L. Lyne" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Meyer" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.agsy.2007.05.006" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-5LWSRJLG-X/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02659602v1" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Hovelaque" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Hafsa" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10288-006-0013-5" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653660v1" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/eptb-3090" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02654546v1" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Romain Bourgier" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Raul Green" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aur&#233;lie Trouiller" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02653541v1" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre Dubois" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02663323v1" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lamia Rouached" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s11129-006-2777-5" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/3076BA633029122EC35730AA66F246BEEC009C55/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676582v1" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean Marie Codron" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02680480v1" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christian Walbaum" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02678988v1" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.foodpol.2005.05.004" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-TJG038PV-D/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02669775v1" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1087" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/9AA9F42B183D6CBB123C9963DE7BB7FA59F87178/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671284v1" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2202/1542-0485.1111" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/document/7617D66E4882B787718AACDF3B4AF88847D11D36/fulltext/pdf?sid=hal" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02681008v1" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. de Fontguyon" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02670268v1" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mathurin" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676629v1" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Hafsa" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02676452v1" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herv&#233; Tanguy" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02682270v1" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guy de Fontguyon" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671429v1" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Gaucher" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200937v1" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gaucher" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02674766v1" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Col&#233;no" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel M. Duru" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02671305v1" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01200923v1" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688218v1" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02683895v1" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sebastien Steinmetz" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Herve Tanguy" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02688318v1" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02695013v1" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02686916v1" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Nakhla" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02685453v1" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02707759v1" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurent H&#233;midy" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02702720v1" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Egizio Valceschini" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02706697v1" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francoise Maxime" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02700608v1" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Attonaty" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02699316v1" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02713466v1" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M.H. Chatelin" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.C. Poussin" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02728338v1" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Laporte" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Papy" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02716565v1" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723948v1" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Michel Sebillotte" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02722167v1" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sad. Systemes Agraires Et Developpement" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02723575v1" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02717299v1" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02721585v1" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Sad: Systemes Agraires Et Developpement" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02726549v1" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Servettaz" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03773345v1" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sabrina Eymard-Duvernay" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascaline Rollet" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03654306v1" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Stephan Marette" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03179338v1" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Vincent Chatellier" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477759v1" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03477660v1" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Ducrot" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Philippe Terrieux" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463373v1" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463308v1" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463724v1" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Arnault" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03463141v1" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03219169v1" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02501425v1" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787275v1" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01766754v1" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Caroline Orset Orset" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02268929v1" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anne Saint Eve" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02266909v1" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marynella Thiel" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02787994v1" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02733664v1" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02801478v1" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;sare Revoredo-Giha" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740879v1" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Rozenn Gazan" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Tangui Barre" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Maillot" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02740027v1" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01169626v1" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02798263v1" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804826v1" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01019574v1" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carla Barlagne" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Marc Blazy" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Causeret" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01208984v1" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Huong Hue Nguyen" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198251v1" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02809641v1" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02823570v1" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bernard Del'Homme" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://institut-agro-rennes-angers.hal.science/hal-00729512v1" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Hammoudi" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462535v1" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01462550v1" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Gouin" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754640v1" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marko Bohanec" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Bertheau" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carlo Brera" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Kristina Gruden" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Arne Holst-Jensen" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02753446v1" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t Labarbe" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02751809v1" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Bertrand L&#233;ger" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815319v1" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02754304v1" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Baptiste Lecroart" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Mess&#233;an" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818901v1" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815678v1" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02820584v1" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02815398v1" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Christophe Deola" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02821158v1" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Joint Research Center" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197696v1" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819138v1" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarra Hafsa" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Association Internationale de Recherche Logistique" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02829767v1" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02825571v1" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Bazoche" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02832250v1" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Codron" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Giraud H&#233;raud" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02759908v1" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02840272v1" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.M. Bouquery" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=G. Ghersi" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.L. Rastoin" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02769196v1" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839964v1" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839277v1" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02766348v1" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P. Leroy" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838679v1" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02770356v1" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Mousset" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Aslah&#233;" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pierre-Alexis Billa" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. Boiffin" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02839731v1" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Esr. D&#233;partement d'Economie Et Sociologie Ruralesdijon" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838618v1" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842926v1" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02768759v1" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02836835v1" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02842799v1" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845153v1" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02848073v1" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845533v1" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02846139v1" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02779156v1" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02772965v1" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02781781v1" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02854438v1" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02921618v1" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Xavier Debussche" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yves Martin-Pr&#233;vel" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.editions.ird.fr/produit/574/9782709927215/Alimentation%20et%20nutrition%20dans%20les%20departements%20et%20regions%20dOutre-merFood%20and%20nutrition%20in%20the%20French%20overseas%20departments%20and%20regions" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02804663v1" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=- Haut Conseil Des Biotechnologies" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.ladocumentationfrancaise.fr/catalogue/9782110093509/index.shtml" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02824221v1" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Baberger-Gateau" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Zouhair Bouhsina" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/les_partenariats/expertise/expertises_realisees/les_fruits_et_legumes_dans_l_alimentation_rapport_d_expertise" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.15454/n9ht-rg42" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02817431v1" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=. Laboratoire d'Econom&#233;trie" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02838683v1" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Picard" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02851689v1" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roger Martin Clouaire" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02857748v1" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=I.M. Attonaty" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04170257v1" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S&#233;verine Gojard" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alice Vettoretti" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah-Louise Filleux" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/g84c-6b41" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04057999v1" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ana&#239;s Bozino" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elodie R&#233;gnier" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Aliette Maillard" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ASXJ-1J51" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03449229v1" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/00Y6-5N09" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02894857v1" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02308974v1" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Celine Bonnet" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://editions.lavoisier.fr/agro-alimentaire/aliments-fonctionnels-3e-ed/coxam/tec-et-doc/sciences-et-techniques-agroalimentaires/livre/9782743020262" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01164435v1" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173104v1" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Gilles Trystram" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01197983v1" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=N. Gryson" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Eeckhout" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Messean" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch10" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01198113v1" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Bohanec" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C. Brera" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Gruden" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Holst-Jensen" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/198632.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch25" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01574907v1" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/402802" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02805283v1" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvaine Poret" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02807767v1" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://archives-publications.inrae.fr/167660.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/9781118373781.ch11" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02811088v1" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Armelle Champenois" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sarah Martin" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jerome Mousset" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.inra.fr/l_institut/prospective/rapport_dualine" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01173088v1" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joel Abecassis" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02819425v1" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.francoangeli.it/Ricerca/Scheda_Libro.asp?ID=16512&amp;amp;Tipo=Libro&amp;amp;titolo=Qualita+e+sicurezza+degli+alimenti.+Una+rivoluzione+nel+cuore+del+sistema+agroalimentare" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02822989v1" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02812306v1" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02828264v1" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=K. Grunert" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Regmi" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02837243v1" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02852276v1" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02845516v1" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02803393v1" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02808611v1" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-02818088v1" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>