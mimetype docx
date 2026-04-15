--- v0 (2026-03-23)
+++ v1 (2026-04-15)
@@ -3151,343 +3151,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy release through internal wave breaking.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans van Haren</w:t>
+                <w:t xml:space="preserve">Soliton generation by internal tidal beams impinging on a pycnocline: laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manikandan Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Gerkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge M. Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2012.47⟩</w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 704, pp.37-60. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712861v1</w:t>
+                <w:t xml:space="preserve">hal-01139440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-structure contamination by internal waves in the Canary Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Energy release through internal wave breaking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">H. van Haren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1029/2012JC008064⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.124-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2012.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId125" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745678v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliton generation by internal tidal beams impinging on a pycnocline: laboratory experiments</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-structure contamination by internal waves in the Canary Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId109" w:history="1">
-[...24 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 704, pp.37-60. </w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (C11), pp.C11003. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.191⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1029/2012JC008064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01139440v1</w:t>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Wave Turbulence Near a Texel Beach.</w:t>
               </w:r>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -4266,580 +4266,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIOZ3: independent temperature sensors sampling yearlong data at a rate of 1 Hz</w:t>
+                <w:t xml:space="preserve">High-resolution open-ocean temperature spectra</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...24 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (C5), pp.C05005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JC004967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454200v1</w:t>
+                <w:t xml:space="preserve">hal-00454207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId152" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution open-ocean temperature spectra</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans van Haren</w:t>
+                <w:t xml:space="preserve">Petite histoire de la force de Coriolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Gerkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.18-21</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454207v1</w:t>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId155" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite histoire de la force de Coriolis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theo Gerkema</w:t>
+                <w:t xml:space="preserve">NIOZ3: independent temperature sensors sampling yearlong data at a rate of 1 Hz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk-Jurjen Buijsman</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marck Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 17, pp.18-21</w:t>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.315-322</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId155" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454212v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel internal waves generator</w:t>
+                <w:t xml:space="preserve">Laboratory experiments on the generation of internal tidal beams over steep slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...24 lines deleted...]
-            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (2), pp.028102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2472511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00102139v1</w:t>
+                <w:t xml:space="preserve">ensl-00122943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments on the generation of internal tidal beams over steep slopes</w:t>
+                <w:t xml:space="preserve">A novel internal waves generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Didelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (1), pp.123-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00122943v1</w:t>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00102139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative laboratory observations of internal wave reflection on ascending slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Didelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5797,217 +5797,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical mechanics theory for mixing in stratified fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Venaille</w:t>
+                <w:t xml:space="preserve">Mixing Efficiency in a Lock Exchange Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIth Int. Symp. on Stratified Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365954v1</w:t>
+                <w:t xml:space="preserve">hal-01365953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Efficiency in a Lock Exchange Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Dossmann</w:t>
+                <w:t xml:space="preserve">A statistical mechanics theory for mixing in stratified fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIth Int. Symp. on Stratified Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365953v1</w:t>
+                <w:t xml:space="preserve">hal-01365954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetics aspects in Direct Numerical Simulations of a turbulent stratified flow: irreversible mixing</w:t>
               </w:r>
@@ -6639,122 +6639,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of density fluctuations in a stably stratified turbulent fluid.</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Diffusion turbulente à travers une interface de densité : observations expérimentales et approche statistique</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId69" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Venaille</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.547</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986474v1</w:t>
+                <w:t xml:space="preserve">hal-03439784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Tide Generation in a large-scale Laboratory Experimental Study of the Luzon Strait</w:t>
               </w:r>
@@ -7045,122 +7045,122 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00840929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion turbulente à travers une interface de densité : observations expérimentales et approche statistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental observation of density fluctuations in a stably stratified turbulent fluid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439784v1</w:t>
+                <w:t xml:space="preserve">hal-00986474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of vortex lens from turbulence collapse in a stratified fluid</w:t>
               </w:r>
@@ -7356,312 +7356,312 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflexion of a Plane Wave onto a Slope and Wave-Induced Mean Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grisouard</w:t>
+                <w:t xml:space="preserve">Detailed Internal Wave Mixing Above a Deep-Ocean Slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
+              <w:t xml:space="preserve">Ocean Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711737v1</w:t>
+                <w:t xml:space="preserve">hal-00712867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Internal Wave Mixing Above a Deep-Ocean Slope</w:t>
+                <w:t xml:space="preserve">Great Meteor Seamount revisited: detailed internal wave turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria. pp.2950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712867v1</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great Meteor Seamount revisited: detailed internal wave turbulence</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans van Haren</w:t>
+                <w:t xml:space="preserve">Reflexion of a Plane Wave onto a Slope and Wave-Induced Mean Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grisouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria. pp.2950</w:t>
+              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695603v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00711737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local generation of internal solitary waves in a pycnocline</w:t>
               </w:r>
@@ -7686,51 +7686,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Ocean Sciences</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7850,51 +7850,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eufar Transnational Access Project A.NEW (Airborne Observations of Nonlinear Evolution of Internal Waves Generated by Internal Tidal Beams)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. B. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge M. Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7956,230 +7956,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Waves in layered media : an Oceanic case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflexion of a plane Wave opnto a slope and Wave-Induced mean flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grisouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans van Haren</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on stratified flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Roma, Italy. pp.1074</w:t>
+              <w:t xml:space="preserve">7th Int. Symp. on Stratified Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Rome, Italy. pp.1198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616632v1</w:t>
+                <w:t xml:space="preserve">hal-00616846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflexion of a plane Wave opnto a slope and Wave-Induced mean flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal Waves in layered media : an Oceanic case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Auclair</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Int. Symp. on Stratified Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Rome, Italy. pp.1198</w:t>
+              <w:t xml:space="preserve">7th International Symposium on stratified flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Roma, Italy. pp.1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616846v1</w:t>
+                <w:t xml:space="preserve">hal-00616632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Luzon Strait experiment</w:t>
               </w:r>
@@ -8217,51 +8217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasan Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Viboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Didelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Stratified Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Rome, Italy. pp.1054</w:t>
@@ -8284,51 +8284,51 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes internes océaniques et couches homogènes en océan profond</w:t>
+                <w:t xml:space="preserve">Internal gravity waves breaking above Great Meteor Seamount</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
@@ -8342,75 +8342,75 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391482v1</w:t>
+                <w:t xml:space="preserve">hal-03378314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal gravity waves breaking above Great Meteor Seamount</w:t>
+                <w:t xml:space="preserve">Ondes internes océaniques et couches homogènes en océan profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
@@ -8424,51 +8424,51 @@
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378314v1</w:t>
+                <w:t xml:space="preserve">hal-03391482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de solitons dans une pycnocline par un faisceau d'une onde interne</w:t>
               </w:r>
@@ -8480,51 +8480,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Gerkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId128" w:history="1">
+            <w:hyperlink r:id="rId124" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -8569,299 +8569,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic oceanography using small-size seismic equipment.</w:t>
+                <w:t xml:space="preserve">Tidal fronts above Great Metor Seamount and evidence of associated sediment resuspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Henk de Haas</w:t>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Vienne, Austria. pp.EGU2008-A-11998</w:t>
+              <w:t xml:space="preserve">, 2008, Vienne, Austria. pp.EGU2008-A-03862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346552v1</w:t>
+                <w:t xml:space="preserve">hal-00346577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal fronts above Great Metor Seamount and evidence of associated sediment resuspension</w:t>
+                <w:t xml:space="preserve">Deep internal waves and vertical thermal structure affected by the passage of a Meddy in the open Canary Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Martin Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vienne, Austria. pp.EGU2008-A-03862</w:t>
+              <w:t xml:space="preserve">1st ESF Exploratory Workshop on Seismic Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Begur, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346577v1</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId230" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep internal waves and vertical thermal structure affected by the passage of a Meddy in the open Canary Basin</w:t>
+                <w:t xml:space="preserve">Seismic oceanography using small-size seismic equipment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk de Haas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ESF Exploratory Workshop on Seismic Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Begur, Girona, Spain</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vienne, Austria. pp.EGU2008-A-11998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId230" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346517v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of an attractor in a laboratory experiment on internal-tide generation at a shelf break.</w:t>
               </w:r>
@@ -8955,51 +8955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal gravity waves and topography: emission, propagation and reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9760,51 +9760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="7D91B25F"/>
+    <w:nsid w:val="64E08B7F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9991,51 +9991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-gostiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9683-4461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109262905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vidali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Houssin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-025-00909-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Shucksmith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Addison-Atkinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fagour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2541372" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jovet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexus.2024.100325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J T Bos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Correia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J. Gr&#233;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gostiaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1124" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01999-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Normandeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Neumeier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12673" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/P11027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.044502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643686v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Haren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224016819594809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Cimatoribus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0243.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chavanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Galbraith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034101ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cyr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatoribus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063329" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224015815782661" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Morozov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tarakanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062421" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2014.02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS08SQ74-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010132" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morozov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Magalhaes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. B. da Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batista" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50669" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helfrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Viboud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058064" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Wolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boer Rookhuizen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Groenewegen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMA.2012.11.146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6WX69BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2012.47" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.191" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Haren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Haren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032535" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPN/2012202" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049707" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peacock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002454" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454210v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041890" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q4B8W8B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jurjen Buijsman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marck Smit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC004967" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Didelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472511" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bortolozzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccaletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Ramazza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.063902" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gayvallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. G&#233;minard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-002-0105-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QG7H2CN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dureuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Coz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mignot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855961v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465700v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enesto Horne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Micard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Horne Iribarne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365954v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365953v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230933v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Van Haren" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711783v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grisouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leclair" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986397v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Auclair" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711684v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. B. da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616843v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Saidi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391482v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346552v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk de Haas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346560v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Harlander" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211154v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01153168v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-gostiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9683-4461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109262905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vidali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Houssin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-025-00909-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Shucksmith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Addison-Atkinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fagour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2541372" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jovet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexus.2024.100325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J T Bos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Correia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J. Gr&#233;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gostiaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1124" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01999-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Normandeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Neumeier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12673" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/P11027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.044502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643686v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Haren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224016819594809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Cimatoribus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0243.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chavanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Galbraith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034101ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cyr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatoribus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063329" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224015815782661" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Morozov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tarakanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062421" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2014.02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS08SQ74-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010132" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morozov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Magalhaes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. B. da Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batista" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50669" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helfrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Viboud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058064" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Wolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boer Rookhuizen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Groenewegen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMA.2012.11.146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6WX69BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.191" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2012.47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Haren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Haren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032535" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPN/2012202" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049707" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peacock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002454" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454210v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041890" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q4B8W8B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454207v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC004967" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454200v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jurjen Buijsman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marck Smit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472511" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Didelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bortolozzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccaletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Ramazza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.063902" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gayvallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. G&#233;minard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-002-0105-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QG7H2CN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dureuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Coz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mignot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855961v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465700v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enesto Horne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Micard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Horne Iribarne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230933v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Van Haren" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439784v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711783v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grisouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leclair" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986397v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712867v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695603v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Auclair" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711684v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. B. da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616846v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616632v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616843v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Saidi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378314v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391482v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346552v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk de Haas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346560v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Harlander" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211154v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01153168v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>