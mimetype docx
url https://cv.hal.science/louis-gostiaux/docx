--- v1 (2026-04-15)
+++ v2 (2026-05-06)
@@ -3151,343 +3151,343 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00880506v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Soliton generation by internal tidal beams impinging on a pycnocline: laboratory experiments</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Manikandan Mathur</w:t>
+                <w:t xml:space="preserve">Energy release through internal wave breaking.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...28 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1017/jfm.2012.191⟩</w:t>
+              <w:t xml:space="preserve">Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 25 (2), pp.124-131. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId124" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5670/oceanog.2012.47⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01139440v1</w:t>
+                <w:t xml:space="preserve">hal-00712861v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId127" w:history="1">
+            <w:hyperlink r:id="rId125" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Energy release through internal wave breaking.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Fine-structure contamination by internal waves in the Canary Basin</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId102" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">H. van Haren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Oceanography</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5670/oceanog.2012.47⟩</w:t>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 117 (C11), pp.C11003. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId126" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2012JC008064⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId127" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00712861v1</w:t>
+            <w:hyperlink r:id="rId125" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00745678v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId129" w:history="1">
+            <w:hyperlink r:id="rId127" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Fine-structure contamination by internal waves in the Canary Basin</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Soliton generation by internal tidal beams impinging on a pycnocline: laboratory experiments</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId128" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Manikandan Mathur</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId102" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Gerkema</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId129" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Jorge M. Magalhães</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 117 (C11), pp.C11003. </w:t>
+              <w:t xml:space="preserve">Journal of Fluid Mechanics</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 704, pp.37-60. </w:t>
             </w:r>
             <w:hyperlink r:id="rId130" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1029/2012JC008064⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1017/jfm.2012.191⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId129" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00745678v1</w:t>
+            <w:hyperlink r:id="rId127" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01139440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal Wave Turbulence Near a Texel Beach.</w:t>
               </w:r>
@@ -3897,51 +3897,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId142" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Denis Martinand</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5296,217 +5296,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-04820125v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental study of turbulent Faraday instability in miscible fluids</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">The transition and mixing efficiency of the turbulent Faraday instability</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId49" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Briard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît-Joseph Gréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Antoine Briard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Turbulence and Shear Flow Phenomena, TSFP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId180" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03853333v1</w:t>
+                <w:t xml:space="preserve">hal-03855961v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">The transition and mixing efficiency of the turbulent Faraday instability</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental study of turbulent Faraday instability in miscible fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId50" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Benoît-Joseph Gréa</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Antoine Briard</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">11th International Symposium on Turbulence and Shear Flow Phenomena, TSFP 2019</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Jul 2019, Southampton, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId181" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03855961v1</w:t>
+                <w:t xml:space="preserve">hal-03853333v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId182" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mélange irréversible et aspect énergétique de la turbulence stratifié</w:t>
               </w:r>
@@ -6734,433 +6734,433 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03439784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Tide Generation in a large-scale Laboratory Experimental Study of the Luzon Strait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+                <w:t xml:space="preserve">Experimental observation of density fluctuations in a stably stratified turbulent fluid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...11 lines deleted...]
-            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">14th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.547</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711783v1</w:t>
+                <w:t xml:space="preserve">hal-00986474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-induced mean flow by three-dimensional internal gravity wave reflection onto a slope</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Matthieu Leclair</w:t>
+                <w:t xml:space="preserve">Internal Tide Generation in a large-scale Laboratory Experimental Study of the Luzon Strait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
-[...7 lines deleted...]
-            </w:hyperlink>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Viboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Salt Lake City, United States. pp.5704-5709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL058064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00826508v1</w:t>
+                <w:t xml:space="preserve">hal-00711783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation d'ondes inertielles profondes en Méditerranée : aspects non-traditionnels</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Wave-induced mean flow by three-dimensional internal gravity wave reflection onto a slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grisouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Staquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium OGOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Austria. pp.12950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00840929v1</w:t>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00826508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of density fluctuations in a stably stratified turbulent fluid.</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation d'ondes inertielles profondes en Méditerranée : aspects non-traditionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Turbulence Conference</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, France. pp.547</w:t>
+              <w:t xml:space="preserve">Symposium OGOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986474v1</w:t>
+                <w:t xml:space="preserve">hal-00840929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of vortex lens from turbulence collapse in a stratified fluid</w:t>
               </w:r>
@@ -7267,77 +7267,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Currents Induced by Reflecting Internal Gravity Waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grisouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Staquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech 552</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7356,545 +7356,545 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986397v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Detailed Internal Wave Mixing Above a Deep-Ocean Slope</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans van Haren</w:t>
+                <w:t xml:space="preserve">Reflexion of a Plane Wave onto a Slope and Wave-Induced Mean Flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grisouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences</w:t>
+              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712867v1</w:t>
+                <w:t xml:space="preserve">hal-00711737v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId213" w:history="1">
+            <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Great Meteor Seamount revisited: detailed internal wave turbulence</w:t>
+                <w:t xml:space="preserve">Detailed Internal Wave Mixing Above a Deep-Ocean Slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria. pp.2950</w:t>
+              <w:t xml:space="preserve">Ocean Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId213" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695603v1</w:t>
+            <w:hyperlink r:id="rId214" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00712867v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId214" w:history="1">
+            <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflexion of a Plane Wave onto a Slope and Wave-Induced Mean Flow</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Nicolas Grisouard</w:t>
+                <w:t xml:space="preserve">Great Meteor Seamount revisited: detailed internal wave turbulence</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
-              </w:r>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Francis Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Science Meeting</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria. pp.2950</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId214" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00711737v1</w:t>
+            <w:hyperlink r:id="rId215" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00695603v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Local generation of internal solitary waves in a pycnocline</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">A complete sketch for fine-structure contamination by internal waves</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Francis Auclair</w:t>
+            <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Salt Lake City, United States</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Vienne, Austria. pp.4074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId216" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00712872v1</w:t>
+                <w:t xml:space="preserve">hal-00695600v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A complete sketch for fine-structure contamination by internal waves</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Local generation of internal solitary waves in a pycnocline</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grisouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans van Haren</w:t>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, Vienne, Austria. pp.4074</w:t>
+              <w:t xml:space="preserve">Ocean Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Salt Lake City, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00695600v1</w:t>
+                <w:t xml:space="preserve">hal-00712872v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId218" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Eufar Transnational Access Project A.NEW (Airborne Observations of Nonlinear Evolution of Internal Waves Generated by Internal Tidal Beams)</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId219" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">José C. B. da Silva</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId125" w:history="1">
+            <w:hyperlink r:id="rId129" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jorge M. Magalhães</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId108" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">M. Batista</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7962,103 +7962,103 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexion of a plane Wave opnto a slope and Wave-Induced mean flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Matthieu Leclair</w:t>
-[...11 lines deleted...]
-                </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grisouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId205" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId215" w:history="1">
+            <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th Int. Symp. on Stratified Flow</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Rome, Italy. pp.1198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8480,77 +8480,77 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Theo Gerkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId124" w:history="1">
+            <w:hyperlink r:id="rId128" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grisouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8569,299 +8569,299 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03391309v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Tidal fronts above Great Metor Seamount and evidence of associated sediment resuspension</w:t>
+                <w:t xml:space="preserve">Seismic oceanography using small-size seismic equipment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Martin Laan</w:t>
+            <w:hyperlink r:id="rId228" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henk de Haas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">, 2008, Vienne, Austria. pp.EGU2008-A-03862</w:t>
+              <w:t xml:space="preserve">, 2008, Vienne, Austria. pp.EGU2008-A-11998</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId227" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00346577v1</w:t>
+                <w:t xml:space="preserve">hal-00346552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId228" w:history="1">
+            <w:hyperlink r:id="rId229" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Deep internal waves and vertical thermal structure affected by the passage of a Meddy in the open Canary Basin</w:t>
+                <w:t xml:space="preserve">Tidal fronts above Great Metor Seamount and evidence of associated sediment resuspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">1st ESF Exploratory Workshop on Seismic Oceanography</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Nov 2008, Begur, Girona, Spain</w:t>
+              <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2008, Vienne, Austria. pp.EGU2008-A-03862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId228" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346517v1</w:t>
+            <w:hyperlink r:id="rId229" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346577v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId229" w:history="1">
+            <w:hyperlink r:id="rId230" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Seismic oceanography using small-size seismic equipment.</w:t>
+                <w:t xml:space="preserve">Deep internal waves and vertical thermal structure affected by the passage of a Meddy in the open Canary Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Henk de Haas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2008, Vienne, Austria. pp.EGU2008-A-11998</w:t>
+              <w:t xml:space="preserve">1st ESF Exploratory Workshop on Seismic Oceanography</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Nov 2008, Begur, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId229" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00346552v1</w:t>
+            <w:hyperlink r:id="rId230" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00346517v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId231" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Occurrence of an attractor in a laboratory experiment on internal-tide generation at a shelf break.</w:t>
               </w:r>
@@ -9760,51 +9760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="64E08B7F"/>
+    <w:nsid w:val="49B36ED0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9991,51 +9991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-gostiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9683-4461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109262905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vidali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Houssin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-025-00909-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Shucksmith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Addison-Atkinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fagour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2541372" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jovet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexus.2024.100325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J T Bos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Correia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J. Gr&#233;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gostiaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1124" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01999-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Normandeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Neumeier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12673" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/P11027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.044502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643686v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Haren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224016819594809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Cimatoribus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0243.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chavanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Galbraith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034101ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cyr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatoribus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063329" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224015815782661" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Morozov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tarakanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062421" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2014.02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS08SQ74-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010132" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morozov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Magalhaes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. B. da Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batista" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50669" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helfrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Viboud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058064" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Wolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boer Rookhuizen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Groenewegen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMA.2012.11.146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6WX69BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139440v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.191" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712861v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2012.47" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745678v1" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008064" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Haren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Haren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032535" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPN/2012202" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049707" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peacock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002454" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454210v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041890" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q4B8W8B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454207v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC004967" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454200v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jurjen Buijsman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marck Smit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472511" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Didelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bortolozzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccaletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Ramazza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.063902" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gayvallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. G&#233;minard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-002-0105-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QG7H2CN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dureuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Coz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mignot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853333v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855961v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465700v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enesto Horne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Micard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Horne Iribarne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230933v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Van Haren" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439784v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711783v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grisouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leclair" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986474v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986397v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712867v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695603v1" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711737v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Auclair" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712872v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695600v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711684v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. B. da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616846v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616632v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616843v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Saidi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378314v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391482v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346577v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346517v1" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346552v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk de Haas" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346560v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Harlander" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211154v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01153168v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-gostiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9683-4461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109262905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vidali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Houssin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-025-00909-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Shucksmith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Addison-Atkinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fagour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2541372" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jovet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexus.2024.100325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J T Bos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Correia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J. Gr&#233;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gostiaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1124" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01999-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Normandeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Neumeier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12673" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/P11027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.044502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643686v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Haren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224016819594809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Cimatoribus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0243.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chavanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Galbraith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034101ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cyr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatoribus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063329" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224015815782661" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Morozov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tarakanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062421" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2014.02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS08SQ74-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010132" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morozov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Magalhaes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. B. da Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batista" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50669" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helfrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Viboud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058064" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Wolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boer Rookhuizen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Groenewegen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMA.2012.11.146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6WX69BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2012.47" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.191" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Haren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Haren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032535" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPN/2012202" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049707" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peacock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002454" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454210v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041890" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q4B8W8B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454207v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC004967" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454200v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jurjen Buijsman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marck Smit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472511" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Didelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bortolozzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccaletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Ramazza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.063902" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gayvallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. G&#233;minard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-002-0105-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QG7H2CN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dureuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Coz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mignot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465700v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enesto Horne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Micard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Horne Iribarne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230933v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Van Haren" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439784v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711783v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grisouard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leclair" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840929v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986397v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Auclair" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711684v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. B. da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616846v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616632v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616843v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Saidi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378314v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391482v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346552v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk de Haas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346560v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Harlander" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211154v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01153168v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>