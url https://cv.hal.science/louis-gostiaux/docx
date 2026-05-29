--- v2 (2026-05-06)
+++ v3 (2026-05-29)
@@ -1655,222 +1655,222 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643686v3</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Convective mixing by internal waves in the Puerto Rico Trench</w:t>
+                <w:t xml:space="preserve">A Procedure to Compensate for the Response Drift of a Large Set of Thermistors</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId73" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Andrea A. Cimatoribus</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of marine research</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1357/002224016819594809⟩</w:t>
+              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 33 (7), pp.1495 - 1508. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId75" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0243.1⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId72" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01400501v1</w:t>
+                <w:t xml:space="preserve">hal-01400504v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId75" w:history="1">
+            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A Procedure to Compensate for the Response Drift of a Large Set of Thermistors</w:t>
-[...18 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">Convective mixing by internal waves in the Puerto Rico Trench</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2016, 33 (7), pp.1495 - 1508. </w:t>
+              <w:t xml:space="preserve">Journal of marine research</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2016, 74 (3), pp.161 - 173. </w:t>
             </w:r>
             <w:hyperlink r:id="rId77" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1175/JTECH-D-15-0243.1⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1357/002224016819594809⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId75" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-01400504v1</w:t>
+            <w:hyperlink r:id="rId76" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-01400501v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId78" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Le point sur les marées d'équinoxes dans l'estuaire du Saint-Laurent</w:t>
               </w:r>
@@ -1990,64 +1990,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId84" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Insights from a 3-D temperature sensors mooring on stratified ocean turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId73" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId76" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea A. Cimatoribus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId85" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Frédéric Cyr</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2107,51 +2107,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId87" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Where large deep-ocean waves break</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cimatoribus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2211,51 +2211,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId90" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Distinguishing turbulent overturns in high-sampling-rate moored thermistor string observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2302,51 +2302,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId92" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extremely long Kelvin-Helmholtz billow trains in the Romanche Fracture Zone</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -2419,51 +2419,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId96" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterizing turbulent overturns in CTD-data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -2535,51 +2535,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Comparison of Ellison and Thorpe scales from Eulerian ocean temperature observations</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId88" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Andrea Cimatoribus</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3157,51 +3157,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId123" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energy release through internal wave breaking.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3467,282 +3467,282 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01139440v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Wave Turbulence Near a Texel Beach.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Hans van Haren</w:t>
+                <w:t xml:space="preserve">A brief history of the Coriolis force</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Gerkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...41 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">PLoS ONE</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032535⟩</w:t>
+              <w:t xml:space="preserve">Europhysics News</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 43, pp.14-17. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId132" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1051/EPN/2012202⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId131" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00697357v1</w:t>
+                <w:t xml:space="preserve">hal-00695597v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId136" w:history="1">
+            <w:hyperlink r:id="rId133" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A brief history of the Coriolis force</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theo Gerkema</w:t>
+                <w:t xml:space="preserve">Internal Wave Turbulence Near a Texel Beach.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId135" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martijn van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId136" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Eva van Haren</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Europhysics News</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2012, 43, pp.14-17. </w:t>
+              <w:t xml:space="preserve">PLoS ONE</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, 7 (3), pp.e32535. </w:t>
             </w:r>
             <w:hyperlink r:id="rId137" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.1051/EPN/2012202⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1371/journal.pone.0032535⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId136" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00695597v1</w:t>
+            <w:hyperlink r:id="rId133" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00697357v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId138" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed internal wave mixing above a deep-ocean slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -3780,51 +3780,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId139" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Large internal waves advection in very weakly stratified deep Mediterranean waters</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4100,51 +4100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Extracting meaningful information from uncalibrated backscattered echo intensity data.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Atmospheric and Oceanic Technology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2010, 27 (5), pp.943-949</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -4169,51 +4169,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId147" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A deep-ocean Kelvin-Helmholtz billow train</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -4266,580 +4266,580 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00454210v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">High-resolution open-ocean temperature spectra</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId73" w:history="1">
+                <w:t xml:space="preserve">NIOZ3: independent temperature sensors sampling yearlong data at a rate of 1 Hz</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId134" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Martin Laan</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId151" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Dirk-Jurjen Buijsman</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId152" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Marck Smit</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 34, pp.315-322</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId150" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00454207v1</w:t>
+                <w:t xml:space="preserve">hal-00454200v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId152" w:history="1">
+            <w:hyperlink r:id="rId153" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Petite histoire de la force de Coriolis</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Theo Gerkema</w:t>
+                <w:t xml:space="preserve">High-resolution open-ocean temperature spectra</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Reflets de la Physique</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Journal of Geophysical Research. Oceans</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 114 (C5), pp.C05005. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId154" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1029/2008JC004967⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId152" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454212v1</w:t>
+            <w:hyperlink r:id="rId153" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454207v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId153" w:history="1">
+            <w:hyperlink r:id="rId155" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">NIOZ3: independent temperature sensors sampling yearlong data at a rate of 1 Hz</w:t>
-[...37 lines deleted...]
-                <w:t xml:space="preserve">Dirk-Jurjen Buijsman</w:t>
+                <w:t xml:space="preserve">Petite histoire de la force de Coriolis</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId109" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Theo Gerkema</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
-            <w:r>
-[...15 lines deleted...]
-            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">IEEE Journal of Oceanic Engineering</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2009, 34, pp.315-322</w:t>
+              <w:t xml:space="preserve">Reflets de la Physique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2009, 17, pp.18-21</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId153" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00454200v1</w:t>
+            <w:hyperlink r:id="rId155" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00454212v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Laboratory experiments on the generation of internal tidal beams over steep slopes</w:t>
+                <w:t xml:space="preserve">A novel internal waves generator</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Henri Didelle</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId158" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Stéphane Mercier</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Physics of Fluids</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Experiments in Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 42 (1), pp.123-130</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId156" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">ensl-00122943v1</w:t>
+                <w:t xml:space="preserve">ensl-00102139v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId159" w:history="1">
+            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A novel internal waves generator</w:t>
+                <w:t xml:space="preserve">Laboratory experiments on the generation of internal tidal beams over steep slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
-[...25 lines deleted...]
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Experiments in Fluids</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Physics of Fluids</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2007, 19 (2), pp.028102. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId161" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1063/1.2472511⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId159" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">ensl-00102139v1</w:t>
+            <w:hyperlink r:id="rId160" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">ensl-00122943v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId162" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Quantitative laboratory observations of internal wave reflection on ascending slopes</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId159" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Dauxois</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId157" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId160" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Didelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -5797,217 +5797,217 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-01643708v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Mixing Efficiency in a Lock Exchange Experiment</w:t>
-[...24 lines deleted...]
-                <w:t xml:space="preserve">Y. Dossmann</w:t>
+                <w:t xml:space="preserve">A statistical mechanics theory for mixing in stratified fluids</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIth Int. Symp. on Stratified Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId190" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365953v1</w:t>
+                <w:t xml:space="preserve">hal-01365954v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A statistical mechanics theory for mixing in stratified fluids</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Venaille</w:t>
+                <w:t xml:space="preserve">Mixing Efficiency in a Lock Exchange Experiment</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId186" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Diane Micard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId187" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Y. Dossmann</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">VIIIth Int. Symp. on Stratified Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2016, San Diego, United States</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId191" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-01365954v1</w:t>
+                <w:t xml:space="preserve">hal-01365953v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId192" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Energetics aspects in Direct Numerical Simulations of a turbulent stratified flow: irreversible mixing</w:t>
               </w:r>
@@ -6399,51 +6399,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Characterization of turbulent overturns in stratified turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">L. Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">EUROMECH 567 – Turbulent mixing in stratified flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Mar 2015, Cambridge, United Kingdom</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6576,51 +6576,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Eddy-shape signature in Thorpe's displacement profiles : advances in characterization of turbulent overturns.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2014, Vienna, Austria. pp.EGU2014-9382</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -6639,528 +6639,528 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00986404v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Diffusion turbulente à travers une interface de densité : observations expérimentales et approche statistique</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Experimental observation of density fluctuations in a stably stratified turbulent fluid.</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Venaille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
+              <w:t xml:space="preserve">14th European Turbulence Conference</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, France. pp.547</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId200" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03439784v1</w:t>
+                <w:t xml:space="preserve">hal-00986474v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Experimental observation of density fluctuations in a stably stratified turbulent fluid.</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Antoine Venaille</w:t>
+                <w:t xml:space="preserve">Internal Tide Generation in a large-scale Laboratory Experimental Study of the Luzon Strait</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId112" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId113" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Karl Helfrich</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId70" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId114" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Samuel Viboud</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">14th European Turbulence Conference</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Ocean Sciences</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2012, Salt Lake City, United States. pp.5704-5709, </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId115" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1002/2013GL058064⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId201" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00986474v1</w:t>
+                <w:t xml:space="preserve">hal-00711783v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Tide Generation in a large-scale Laboratory Experimental Study of the Luzon Strait</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
+                <w:t xml:space="preserve">Wave-induced mean flow by three-dimensional internal gravity wave reflection onto a slope</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grisouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId113" w:history="1">
-[...37 lines deleted...]
-            </w:r>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Ocean Sciences</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2013, Austria. pp.12950</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId202" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00711783v1</w:t>
+                <w:t xml:space="preserve">hal-00826508v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId203" w:history="1">
+            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Wave-induced mean flow by three-dimensional internal gravity wave reflection onto a slope</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Observation d'ondes inertielles profondes en Méditerranée : aspects non-traditionnels</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Chantal Staquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">EGU General Assembly 2013</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2013, Austria. pp.12950</w:t>
+              <w:t xml:space="preserve">Symposium OGOA</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId203" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-00826508v1</w:t>
+            <w:hyperlink r:id="rId206" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-00840929v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Observation d'ondes inertielles profondes en Méditerranée : aspects non-traditionnels</w:t>
+                <w:t xml:space="preserve">Diffusion turbulente à travers une interface de densité : observations expérimentales et approche statistique</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId69" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Antoine Venaille</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId70" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Joël Sommeria</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Symposium OGOA</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, May 2013, Lyon, France</w:t>
+              <w:t xml:space="preserve">CFM 2013 - 21ème Congrès Français de Mécanique</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2013, Bordeaux, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId207" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00840929v1</w:t>
+                <w:t xml:space="preserve">hal-03439784v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId208" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Generation of vortex lens from turbulence collapse in a stratified fluid</w:t>
               </w:r>
@@ -7267,77 +7267,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mean Currents Induced by Reflecting Internal Gravity Waves.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grisouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId204" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Grisouard</w:t>
+                <w:t xml:space="preserve">Matthieu Leclair</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Staquet</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Euromech 552</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, Germany</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7362,90 +7362,90 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId212" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Reflexion of a Plane Wave onto a Slope and Wave-Induced Mean Flow</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grisouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gostiaux</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId205" w:history="1">
-              <w:r>
-[...37 lines deleted...]
-            <w:hyperlink r:id="rId206" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId213" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Francis Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7483,51 +7483,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId214" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Detailed Internal Wave Mixing Above a Deep-Ocean Slope</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7565,51 +7565,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId215" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Great Meteor Seamount revisited: detailed internal wave turbulence</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -7660,51 +7660,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A complete sketch for fine-structure contamination by internal waves</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2012</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2012, Vienne, Austria. pp.4074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -7729,64 +7729,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId217" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Local generation of internal solitary waves in a pycnocline</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grisouard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
+            <w:hyperlink r:id="rId205" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Chantal Staquet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -7956,230 +7956,230 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00711684v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Reflexion of a plane Wave opnto a slope and Wave-Induced mean flow</w:t>
-[...30 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Internal Waves in layered media : an Oceanic case study</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId206" w:history="1">
-[...18 lines deleted...]
-                <w:t xml:space="preserve">Francis Auclair</w:t>
+            <w:hyperlink r:id="rId74" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th Int. Symp. on Stratified Flow</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Rome, Italy. pp.1198</w:t>
+              <w:t xml:space="preserve">7th International Symposium on stratified flows</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Roma, Italy. pp.1074</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId220" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616846v1</w:t>
+                <w:t xml:space="preserve">hal-00616632v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal Waves in layered media : an Oceanic case study</w:t>
-[...4 lines deleted...]
-            <w:pPr/>
+                <w:t xml:space="preserve">Reflexion of a plane Wave opnto a slope and Wave-Induced mean flow</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId204" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Matthieu Leclair</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId203" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Nicolas Grisouard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">Hans van Haren</w:t>
+            <w:hyperlink r:id="rId205" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Chantal Staquet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId213" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Francis Auclair</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">7th International Symposium on stratified flows</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, Aug 2011, Roma, Italy. pp.1074</w:t>
+              <w:t xml:space="preserve">7th Int. Symp. on Stratified Flow</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, Aug 2011, Rome, Italy. pp.1198</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId221" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-00616632v1</w:t>
+                <w:t xml:space="preserve">hal-00616846v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId222" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">The Luzon Strait experiment</w:t>
               </w:r>
@@ -8217,51 +8217,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sasan Saidi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId114" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Samuel Viboud</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId160" w:history="1">
+            <w:hyperlink r:id="rId157" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henri Didelle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">7th International Symposium on Stratified Flows</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2011, Rome, Italy. pp.1054</w:t>
@@ -8284,191 +8284,191 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-00616843v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Internal gravity waves breaking above Great Meteor Seamount</w:t>
+                <w:t xml:space="preserve">Ondes internes océaniques et couches homogènes en océan profond</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId224" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03378314v1</w:t>
+                <w:t xml:space="preserve">hal-03391482v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Ondes internes océaniques et couches homogènes en océan profond</w:t>
+                <w:t xml:space="preserve">Internal gravity waves breaking above Great Meteor Seamount</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Communication dans un congrès</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId225" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-03391482v1</w:t>
+                <w:t xml:space="preserve">hal-03378314v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId226" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Génération de solitons dans une pycnocline par un faisceau d'une onde interne</w:t>
               </w:r>
@@ -8506,51 +8506,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Manikandan Mathur</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId112" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Matthieu J. Mercier</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId204" w:history="1">
+            <w:hyperlink r:id="rId203" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Nicolas Grisouard</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">CFM 2009 - 19ème Congrès Français de Mécanique</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Aug 2009, Marseille, France</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8588,51 +8588,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Seismic oceanography using small-size seismic equipment.</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId228" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Henk de Haas</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -8683,64 +8683,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Tidal fronts above Great Metor Seamount and evidence of associated sediment resuspension</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId132" w:history="1">
+            <w:hyperlink r:id="rId134" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Martin Laan</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">European Geosciences Union General Assembly 2008</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2008, Vienne, Austria. pp.EGU2008-A-03862</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8778,51 +8778,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Deep internal waves and vertical thermal structure affected by the passage of a Meddy in the open Canary Basin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId73" w:history="1">
+            <w:hyperlink r:id="rId74" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Hans van Haren</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">1st ESF Exploratory Workshop on Seismic Oceanography</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, Nov 2008, Begur, Girona, Spain</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -8955,51 +8955,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId233" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Internal gravity waves and topography: emission, propagation and reflection</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId157" w:history="1">
+            <w:hyperlink r:id="rId159" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Thierry Dauxois</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis Gostiaux</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -9760,51 +9760,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="49B36ED0"/>
+    <w:nsid w:val="0CC15190"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -9991,51 +9991,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-gostiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9683-4461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109262905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vidali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Houssin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-025-00909-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Shucksmith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Addison-Atkinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fagour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2541372" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jovet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexus.2024.100325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J T Bos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Correia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J. Gr&#233;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gostiaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1124" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01999-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Normandeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Neumeier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12673" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/P11027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.044502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643686v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400501v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Haren" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224016819594809" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400504v1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Cimatoribus" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0243.1" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chavanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Galbraith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034101ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cyr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatoribus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063329" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224015815782661" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Morozov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tarakanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062421" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2014.02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS08SQ74-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010132" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morozov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Magalhaes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. B. da Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batista" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50669" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helfrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Viboud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058064" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Wolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boer Rookhuizen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Groenewegen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMA.2012.11.146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6WX69BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2012.47" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.191" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697357v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laan" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Haren" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Haren" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032535" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695597v1" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPN/2012202" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049707" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peacock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002454" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454210v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041890" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q4B8W8B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454207v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC004967" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454212v1" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454200v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jurjen Buijsman" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marck Smit" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122943v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472511" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102139v1" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Didelle" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bortolozzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccaletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Ramazza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.063902" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gayvallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. G&#233;minard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-002-0105-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QG7H2CN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dureuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Coz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mignot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465700v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enesto Horne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Micard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Horne Iribarne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365953v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365954v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230933v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Van Haren" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439784v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986474v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711783v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826508v1" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grisouard" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leclair" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840929v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986397v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Auclair" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711684v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. B. da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616846v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616632v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616843v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Saidi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378314v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391482v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346552v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk de Haas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346560v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Harlander" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211154v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01153168v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/section_image1.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-gostiaux" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0001-9683-4461" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.idref.fr/109262905" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05213142v1" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cristina Vidali" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Massimo Marro" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gostiaux" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Deborah Houssin" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elena Vyazmina" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10546-025-00909-w" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05403324v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=James Shucksmith" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=William Addison-Atkinson" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Clement Fagour" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nathalie Grosjean" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1080/00221686.2025.2541372" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04743995v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marc Clausse" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Lef&#232;vre" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yoann Jovet" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Fontaine" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laurence Rocher" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.nexus.2024.100325" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03964546v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J T Bos" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Bertoglio" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevE.107.L012201" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03429564v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Horacio Correia" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Simon Jallais" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.expthermflusci.2021.110495" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03708407v1" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Cavelier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=B.-J. Gr&#233;a" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Briard" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Gostiaux" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2021.1124" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03099376v1" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Wouter J.T. Bos" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s00466-021-01999-2" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392906v1" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Briard" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Beno&#238;t-Joseph Gr&#233;a" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2019.920" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02392931v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Normandeau" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Daniel Bourgault" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Urs Neumeier" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Lajeunesse" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guillaume St-Onge" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1111/sed.12673" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03178588v1" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Aiello" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=A. Albert" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Alves Garre" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Z. Aly" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=F. Ameli" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1088/1748-0221/15/11/P11027" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-02149367v1" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevFluids.4.044502" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643686v3" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Antoine Venaille" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jo&#235;l Sommeria" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2016.721" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400504v1" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea A. Cimatoribus" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Hans van Haren" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1175/JTECH-D-15-0243.1" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400501v1" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224016819594809" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01400515v1" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=C&#233;dric Chavanne" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dany Dumont" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=&#201;milie Morin" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Peter S. Galbraith" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.7202/1034101ar" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01344013v1" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;d&#233;ric Cyr" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2016GL068032" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01137784v1" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andrea Cimatoribus" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2015GL063329" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230894v1" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1357/002224015815782661" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166123v1" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eugene Morozov" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roman Tarakanov" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014GL062421" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986400v1" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dynatmoce.2014.02.001" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-ZS08SQ74-7/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01166108v1" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2014JC010132" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880518v1" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. van Haren" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. Morozov" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013JC009282" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00841231v1" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. M. Magalhaes" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J. C. B. da Silva" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=M. Batista" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Theo Gerkema" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/grl.50669" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880555v1" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu J. Mercier" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Karl Helfrich" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Samuel Viboud" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1002/2013GL058064" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00880506v1" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E. de Wolf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Bakker" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Boer Rookhuizen" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=R. Groenewegen" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/J.NIMA.2012.11.146" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/6H6-B6WX69BP-4/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712861v1" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5670/oceanog.2012.47" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00745678v1" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2012JC008064" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139440v1" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Manikandan Mathur" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jorge M. Magalh&#227;es" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/jfm.2012.191" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695597v1" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1051/EPN/2012202" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697357v1" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martin Laan" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Martijn van Haren" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Eva van Haren" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1371/journal.pone.0032535" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00697349v1" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00638533v1" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2011GL049707" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01139500v1" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Denis Martinand" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Peacock" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1017/S0022112010002454" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00490053v1" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00481424v1" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454210v1" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2009GL041890" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/WNG-3Q4B8W8B-M/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454200v1" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Dirk-Jurjen Buijsman" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marck Smit" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454207v1" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1029/2008JC004967" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00454212v1" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00102139v1" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henri Didelle" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=St&#233;phane Mercier" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Dauxois" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ens-lyon.hal.science/ensl-00122943v1" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1063/1.2472511" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00021558v1" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055741v1" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=L. Pastur" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Bortolozzo" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=S. Boccaletti" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=P L Ramazza" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1103/PhysRevLett.93.063902" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04055750v1" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H. Gayvallet" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J.-C. G&#233;minard" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10035-002-0105-7" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://api.istex.fr/ark:/67375/VQC-3QG7H2CN-R/fulltext.pdf?sid=hal" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04820125v1" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Dureuil" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J Le Coz" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=E Mignot" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Riviere" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1201/9781003475378-110" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03855961v1" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03853333v1" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03465700v1" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Enesto Horne" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexandre Delache" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643735v1" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Diane Micard" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Y. Dossmann" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01643708v1" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ernesto Horne Iribarne" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365954v1" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365953v1" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01365951v1" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369869v1" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01369882v1" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230933v1" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01230926v1" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986403v1" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=H.Van Haren" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986404v1" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986474v1" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711783v1" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826508v1" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Grisouard" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Matthieu Leclair" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Chantal Staquet" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00840929v1" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03439784v1" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00826504v1" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Guilhem Bordes" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jan-Bert Fl&#243;r" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00986397v1" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711737v1" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Francis Auclair" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712867v1" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695603v1" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00695600v1" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00712872v1" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00711684v1" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jos&#233; C. B. da Silva" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616632v1" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616846v1" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00616843v1" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sasan Saidi" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391482v1" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03378314v1" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03391309v1" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346552v1" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Henk de Haas" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346577v1" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346517v1" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00346560v1" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=U. Harlander" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03365684v1" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05427939v1" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Andr&#233;s Castillo-Castellanos" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-01066527v1" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-00925239v1" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Achim Wirth" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Pascale Bouruet-Aubertot" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fran&#231;ois Lott" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Riwal Plougonven" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://theses.hal.science/tel-00123539v1" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-05211154v1" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/medihal-01153168v1" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>