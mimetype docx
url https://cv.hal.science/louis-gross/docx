--- v0 (2026-03-16)
+++ v1 (2026-04-30)
@@ -234,286 +234,286 @@
                 </w:rPr>
                 <w:t xml:space="preserve">hal-05482467v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Importance des prairies dans les paysages agricoles pour la biodiversité et les services écosystémiques</w:t>
+                <w:t xml:space="preserve">Dataset documenting prevalence and counts of pine processionary moth tents on local host trees in 3 regions of France with different climatic environments</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId15" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
+                <w:t xml:space="preserve">Carole Kerdelhué</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Nicolas Gross</w:t>
+                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
+                <w:t xml:space="preserve">Alexis Bernard</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Thierry Fanjas-Mercere</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
                 <w:t xml:space="preserve">Louis Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
-              <w:t xml:space="preserve">,</w:t>
-[...22 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">et al.</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Fourrages</w:t>
-[...4 lines deleted...]
-            </w:r>
+              <w:t xml:space="preserve">Data in Brief</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 53, pp.110208. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId20" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.1016/j.dib.2024.110208⟩</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve"> (data paper)</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04965892v1</w:t>
+                <w:t xml:space="preserve">hal-04498528v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId20" w:history="1">
+            <w:hyperlink r:id="rId21" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Dataset documenting prevalence and counts of pine processionary moth tents on local host trees in 3 regions of France with different climatic environments</w:t>
-[...17 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Importance des prairies dans les paysages agricoles pour la biodiversité et les services écosystémiques</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Jean-Pierre Rossi</w:t>
+                <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Alexis Bernard</w:t>
+                <w:t xml:space="preserve">Nicolas Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gross</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId24" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Thierry Fanjas-Mercere</w:t>
-[...18 lines deleted...]
-            </w:r>
+                <w:t xml:space="preserve">Marilyn Roncoroni</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId25" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
+              </w:r>
+            </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Data in Brief</w:t>
-[...13 lines deleted...]
-            </w:hyperlink>
+              <w:t xml:space="preserve">Fourrages</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2024, 258, pp.47-58</w:t>
+            </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
-            <w:r>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">hal-04498528v1</w:t>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId21" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04965892v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Worldwide tests of generic attractants, a promising tool for early detection of non-native cerambycid species</w:t>
               </w:r>
@@ -685,51 +685,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Sylvain Pincebourde</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId23" w:history="1">
+            <w:hyperlink r:id="rId17" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">et al.</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Phytoma la Défense des Végétaux</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2022, 752, pp.37-42</w:t>
@@ -758,64 +758,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grassland-to-crop conversion in agricultural landscapes has lasting impact on the trait diversity of bees</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Gaëtane Le Provost</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId19" w:history="1">
+            <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Isabelle Badenhausser</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Cyrille Violle</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -937,64 +937,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Phénologie de la processionnaire du pin : vers de nouveaux outils de suivi à distance et en temps réel</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId37" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Jérôme Rousselet</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1049,64 +1049,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId46" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Automatisation du suivi de la phénologie de la processionnaire du pin</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
+            <w:hyperlink r:id="rId19" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Louis Gross</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
             <w:hyperlink r:id="rId17" w:history="1">
-              <w:r>
-[...11 lines deleted...]
-            <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Alexis Bernard</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Patrick Pineau</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
@@ -1343,51 +1343,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Condomines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965892v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498528v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110208" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rassati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Akulov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01141-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-05482467v1" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Violette Aurelle" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Olivier Bonnard" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Yohan Charbonnier" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyril Condomines" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thomas Costes" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.17180/ciag-2026-vol109-art17" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04498528v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Carole Kerdelhu&#233;" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Jean-Pierre Rossi" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alexis Bernard" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Thierry Fanjas-Mercere" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis Gross" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1016/j.dib.2024.110208" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04965892v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Ga&#235;tane Le Provost" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Nicolas Gross" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marilyn Roncoroni" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Isabelle Badenhausser" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-04171539v1" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Alain Roques" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Lili Ren" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Davide Rassati" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Juan Shi" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Evgueni Akulov" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.3897/neobiota.84.91096" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03605955v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Laura Poitou" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mathieu Laparie" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Sylvain Pincebourde" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#233;r&#244;me Rousselet" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03045949v1" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Cyrille Violle" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fabrice Requier" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marie D&#8217;ottavio" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10980-020-01141-2" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626749v1" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Pineau" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Fr&#233;deric Moal" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.inrae.fr/hal-03626702v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>