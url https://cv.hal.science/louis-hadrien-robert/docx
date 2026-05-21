--- v0 (2026-03-17)
+++ v1 (2026-05-21)
@@ -181,379 +181,379 @@
       <w:tblGrid>
         <w:gridCol/>
       </w:tblGrid>
       <w:tblPr>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLayout w:type="autofit"/>
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Box-total dual integrality, box-integrality, and equimodular matrices</w:t>
+                <w:t xml:space="preserve">Symmetric Khovanov-Rozansky link homologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Patrick Chervet</w:t>
+                <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Roland Grappe</w:t>
-[...12 lines deleted...]
-                <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
+                <w:t xml:space="preserve">Emmanuel Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Mathematical Programming</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.1007/s10107-020-01514-0⟩</w:t>
+              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 7, pp.573-651. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId13" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.5802/jep.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId10" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">hal-04155427v1</w:t>
+                <w:t xml:space="preserve">hal-03116552v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId15" w:history="1">
+            <w:hyperlink r:id="rId14" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">Symmetric Khovanov-Rozansky link homologies</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">A closed formula for the evaluation of foams</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">⟨10.5802/jep.124⟩</w:t>
+              <w:t xml:space="preserve">Quantum Topology</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 11 (3), pp.411-487. </w:t>
+            </w:r>
+            <w:hyperlink r:id="rId15" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">⟨10.4171/QT/139⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId15" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03116552v1</w:t>
+            <w:hyperlink r:id="rId14" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-03036144v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
-            <w:hyperlink r:id="rId18" w:history="1">
+            <w:hyperlink r:id="rId16" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">A closed formula for the evaluation of foams</w:t>
-[...5 lines deleted...]
-            <w:hyperlink r:id="rId13" w:history="1">
+                <w:t xml:space="preserve">Box-total dual integrality, box-integrality, and equimodular matrices</w:t>
+              </w:r>
+            </w:hyperlink>
+          </w:p>
+          <w:p>
+            <w:pPr/>
+            <w:hyperlink r:id="rId17" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Patrick Chervet</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId18" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">Roland Grappe</w:t>
+              </w:r>
+            </w:hyperlink>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">,</w:t>
+            </w:r>
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
-              </w:r>
-[...11 lines deleted...]
-                <w:t xml:space="preserve">Emmanuel Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
-              <w:t xml:space="preserve">Quantum Topology</w:t>
-[...3 lines deleted...]
-              <w:t xml:space="preserve">, 2020, 11 (3), pp.411-487. </w:t>
+              <w:t xml:space="preserve">Mathematical Programming</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr/>
+              <w:t xml:space="preserve">, 2020, 188 (1), pp.319-349. </w:t>
             </w:r>
             <w:hyperlink r:id="rId19" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
-                <w:t xml:space="preserve">⟨10.4171/QT/139⟩</w:t>
+                <w:t xml:space="preserve">⟨10.1007/s10107-020-01514-0⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId18" w:history="1">
-[...5 lines deleted...]
-                <w:t xml:space="preserve">hal-03036144v1</w:t>
+            <w:hyperlink r:id="rId16" w:history="1">
+              <w:r>
+                <w:rPr>
+                  <w:color w:val="#410a8c"/>
+                  <w:u w:val="single"/>
+                </w:rPr>
+                <w:t xml:space="preserve">hal-04155427v1</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetric Khovanov-Rozansky link homologies</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal de l'École polytechnique — Mathématiques</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2020, 7, pp.573-651. </w:t>
             </w:r>
-            <w:hyperlink r:id="rId17" w:history="1">
+            <w:hyperlink r:id="rId13" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨10.5802/jep.124⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Article dans une revue</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId20" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">hal-03882633v1</w:t>
@@ -577,51 +577,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A signature invariant for knotted Klein graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (6), pp.3719-3747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -668,51 +668,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A signature invariant for knotted Klein graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId22" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Catherine Gille</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2018, 18 (6), pp.3719-3747. </w:t>
             </w:r>
             <w:hyperlink r:id="rId23" w:history="1">
               <w:r>
                 <w:rPr>
@@ -746,51 +746,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId25" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Categorification of the colored $\mathfrak{sl}_3$-invariant</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Knot Theory and Its Ramifications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2016, 25 (07), pp.1650038. </w:t>
             </w:r>
             <w:hyperlink r:id="rId26" w:history="1">
               <w:r>
                 <w:rPr>
@@ -824,51 +824,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId27" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A characterization of indecomposable web modules over Khovanov–Kuperberg algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Algebraic and Geometric Topology</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 15 (3), pp.1303-1362. </w:t>
             </w:r>
             <w:hyperlink r:id="rId28" w:history="1">
               <w:r>
                 <w:rPr>
@@ -902,51 +902,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId29" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Grothendieck groups of the Khovanov–Kuperberg algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Knot Theory and Its Ramifications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2015, 24 (14), pp.1550070. </w:t>
             </w:r>
             <w:hyperlink r:id="rId30" w:history="1">
               <w:r>
                 <w:rPr>
@@ -980,51 +980,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId31" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A large family of indecomposable projective modules for the Khovanov-Kuperberg algebra of $sl_3$-webs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Journal of Knot Theory and Its Ramifications</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 2013, 22 (11), pp.1350062. </w:t>
             </w:r>
             <w:hyperlink r:id="rId32" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1090,64 +1090,64 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId33" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">State sums for some super quantum link invariants</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr>
                 <w:i w:val="1"/>
                 <w:iCs w:val="1"/>
               </w:rPr>
               <w:t xml:space="preserve">Topology and Geometry</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">, 33 (1), EMS Press, pp.209-246, 2021, IRMA Lectures in Mathematics and Theoretical Physics, </w:t>
             </w:r>
             <w:hyperlink r:id="rId34" w:history="1">
               <w:r>
                 <w:rPr>
@@ -1226,64 +1226,64 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">MOY calculus in type D</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId36" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Elijah Bodish</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1314,77 +1314,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetries of equivariant Khovanov-Rozansky homology</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Sussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1415,77 +1415,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Symmetries of $\mathfrak{gl}_N$-foams</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Sussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1516,77 +1516,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Remarks on some infinitesimal symmetries of Khovanov--Rozansky homologies in finite characteristic</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Sussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2025</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve"> (preprint/prepublication)</w:t>
@@ -1634,51 +1634,51 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Khovanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId44" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Józef Przytycki</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId45" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Marithania Silvero</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
@@ -1722,77 +1722,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">SYMMETRIES OF gl N -FOAMS</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Sussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1836,64 +1836,64 @@
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Anna Beliakova</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId49" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Krzysztof K. Putyra</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1911,64 +1911,64 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId50" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A quantum categorification of the Alexander polynomial</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -1999,77 +1999,77 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A categorification of the colored Jones polynomial at a root of unity</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId38" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">You Qi</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
             <w:hyperlink r:id="rId39" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Joshua Sussan</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId16" w:history="1">
+            <w:hyperlink r:id="rId12" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Emmanuel Wagner</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2022</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2100,51 +2100,51 @@
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Link homology and Frobenius extensions II</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:hyperlink r:id="rId43" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Mikhail Khovanov</w:t>
               </w:r>
             </w:hyperlink>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">,</w:t>
             </w:r>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2020</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2162,51 +2162,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId53" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">A new way to evaluate MOY graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2015</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2224,51 +2224,51 @@
       </w:tr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId54" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On edge-colorings of bicubic planar graphs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">2023</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Pré-publication, Document de travail</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2318,51 +2318,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId55" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">On the sl3-homology for tangle; Khovanov -- Kuperberg algebras</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geometric Topology [math.GT]. Université Paris 7 – Denis Diderot, 2013. English. </w:t>
             </w:r>
             <w:hyperlink r:id="rId56" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">⟨NNT : ⟩</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
@@ -2421,51 +2421,51 @@
       </w:tblPr>
       <w:tr>
         <w:trPr/>
         <w:tc>
           <w:tcPr>
             <w:noWrap/>
           </w:tcPr>
           <w:p>
             <w:pPr>
               <w:spacing w:after="200"/>
             </w:pPr>
             <w:hyperlink r:id="rId57" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="1e198e"/>
                   <w:b w:val="1"/>
                   <w:bCs w:val="1"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Of Foams and Homs</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
-            <w:hyperlink r:id="rId13" w:history="1">
+            <w:hyperlink r:id="rId11" w:history="1">
               <w:r>
                 <w:rPr>
                   <w:color w:val="#410a8c"/>
                   <w:u w:val="single"/>
                 </w:rPr>
                 <w:t xml:space="preserve">Louis-Hadrien Robert</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">Geometric Topology [math.GT]. Université Clermont Auvergne, 2024</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
             <w:r>
               <w:rPr/>
               <w:t xml:space="preserve">HDR</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr/>
@@ -2573,51 +2573,51 @@
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:t xml:space="preserve">/</w:t>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText xml:space="preserve">NUMPAGES</w:instrText>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
   <w:abstractNum w:abstractNumId="1">
-    <w:nsid w:val="6A0ABE42"/>
+    <w:nsid w:val="93830244"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:lvl w:ilvl="0">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="•"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="720"/>
         </w:tabs>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:cs="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:suff w:val="tab"/>
       <w:lvlText w:val="◦"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
@@ -2804,51 +2804,51 @@
   <w:style w:type="character" w:styleId="FootnoteReference">
     <w:name w:val="Footnote Reference"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="Heading1">
     <w:name w:val="Heading1"/>
     <w:basedOn w:val="Normal"/>
     <w:pPr>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:optimizeForBrowser/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-hadrien-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1377-629X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/robert_l_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04155427v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chervet" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappe" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Hadrien Robert" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01514-0" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116552v1" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wagner" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.124" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036144v1" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/QT/139" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2018.18.3719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04155415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04154151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216516500383" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04154090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2015.15.1303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04154124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216515500704" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04154075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216513500624" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/33-1/12" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Bodish" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Qi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sussan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Khovanov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Przytycki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marithania Silvero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beliakova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof K. Putyra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04154156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04154112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02496964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04844145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="/louis-hadrien-robert" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/0000-0003-1377-629X" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://arxiv.org/a/robert_l_1" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03116552v1" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Louis-Hadrien Robert" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Emmanuel Wagner" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.5802/jep.124" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03036144v1" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/QT/139" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04155427v1" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Patrick Chervet" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Roland Grappe" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1007/s10107-020-01514-0" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882633v1" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.sorbonne-universite.fr/hal-01962048v1" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Catherine Gille" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2018.18.3719" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04155415v1" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04154151v1" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216516500383" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04154090v1" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.2140/agt.2015.15.1303" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04154124v1" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216515500704" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04154075v1" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.1142/S0218216513500624" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882732v1" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://dx.doi.org/10.4171/IRMA/33-1/12" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881975v1" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Elijah Bodish" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881983v1" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=You Qi" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Joshua Sussan" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881979v1" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04881972v1" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-04432444v1" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Mikhail Khovanov" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=J&#243;zef Przytycki" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Marithania Silvero" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03998510v1" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882784v1" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Anna Beliakova" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/search/index/?q=*&amp;authFullName_s=Krzysztof K. Putyra" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882799v1" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/hal-03882789v1" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04432950v1" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04154156v1" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/hal-04154112v1" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://hal.science/tel-02496964v1" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.theses.fr/" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://uca.hal.science/tel-04844145v1" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>